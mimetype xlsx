--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -98,97 +98,98 @@
     <t xml:space="preserve">Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
 Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г.
 «Разработка онлайн-курсов» (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта», 18 октября 2021 г. – 10 января 2022 г., 36 ак.ч.)
 «Профилактика табакокурения и употребления иной никотиносодержащей продукции» (ООО «Профлаб», 9 марта 2022 г. – 21 марта 2022 г., 72 ак.ч.)
 «Оказание первой доврачебной помощи» (ООО «Профлаб», 16 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
 Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
 Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>