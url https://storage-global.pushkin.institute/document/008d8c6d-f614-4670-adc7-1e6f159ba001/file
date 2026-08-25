--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,129 +58,137 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Головаха Елизавета Игоревна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Старший преподаватель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык как иностранный и методики его преподавания (очно-заочная)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
-Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г. / нет</t>
+Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г.
+«Разработка онлайн-курсов» (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта», 18 октября 2021 г. – 10 января 2022 г., 36 ак.ч.)
+«Профилактика табакокурения и употребления иной никотиносодержащей продукции» (ООО «Профлаб», 9 марта 2022 г. – 21 марта 2022 г., 72 ак.ч.)
+«Оказание первой доврачебной помощи» (ООО «Профлаб», 16 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
-[...13 lines deleted...]
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г./нет</t>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Магистр</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.
+    <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
+Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
-Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
-[...1 lines deleted...]
-Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.</t>
+Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
+Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г./ нет</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1217,168 +1225,168 @@
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s" s="25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s" s="29">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s" s="30">
         <v>21</v>
       </c>
-      <c r="G3" t="s" s="29">
-[...4 lines deleted...]
-      </c>
       <c r="I3" t="s" s="31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>