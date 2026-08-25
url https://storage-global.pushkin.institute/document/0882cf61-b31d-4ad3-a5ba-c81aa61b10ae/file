--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,463 +58,470 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Бабенко Анна Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Деловой русский язык
 Аудирование
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (преподавание русского языка как иностранного). Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
-[...1 lines deleted...]
-Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
+    <t xml:space="preserve">Современные проблемы и традиционные подходы в методике преподавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
 Традиции и инновации в преподавании русского языка как иностранного и общеобразовательных дисциплин в поликультурной образовательной среде, 16 ч., ЮЗГУ, 2025 г.
 Методика преподавания РКИ посредством мультипликации и детской литературы, 16 ч., РУДН, 2025 г.
-Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. / нет</t>
+Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. 
+МГПУ «Искусственный интеллект в образовательной среде», 16ч., 2025 г.
+ООО «ПрофЛаб» «Оказание первой доврачебной помощи», 2022 г.; 16 часов.
+Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
+Современный учебник по РКИ: технологии моделирования, 18 ч., СПбГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Белихина Елена Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Русская литература
 История русской культуры
 Домашнее чтение</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология. Преподаватель русского языка и литературы. Преподаватель русского языка как иностранного.</t>
+    <t xml:space="preserve">Филология. Преподаватель русского языка и литературы. Преподаватель русского языка как иностранного.</t>
   </si>
   <si>
     <t xml:space="preserve">Современные методы и технологии обучения русскому языку и литературе, 16 ч., ООО "Оценка качества образования", 2023 г.
-Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы, 2025 г. /нет</t>
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы, 2025 г.
+«Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет) 771834681 рег.№3516/24</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Борисенко Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Страноведение России
 История русской культуры</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...7 lines deleted...]
-Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г. / нет</t>
+    <t xml:space="preserve">История. Историк. Преподаватель истории; 07.00.09 - Историография, источниковедение и методы исторического исследования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат исторических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г.
+Методика преподавания основ российской государственности, 72 ч., РАНХиГС, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">Борченко Виктория Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cтарший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Деловой русский язык
 Аудирование</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...4 lines deleted...]
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г. / нет</t>
+    <t xml:space="preserve">Педагогическое образование. Преподаватель РКИ, магистр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Удостоверение о ПК 612400034691, рег.№ 2-01119, г. Ростов-на-Дону, Донской государственный технический университет, 05.06.2023-30.06.2023 г., «Комплексное сопровождение образовательного процесса инвалидов и лиц с ограниченными возможностями», 72 ч.
+Использование возможностей платформы ЛингвоДок в работе лингвистов, 54 ч., ИСП РАН, Москва, 2023 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Бочкова Дарья Ильинична</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Деловой русский язык
 Аудирование
 Домашнее чтение
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...3 lines deleted...]
-    <t xml:space="preserve">нет/нет</t>
+    <t xml:space="preserve">Филология. Магистр (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Бурдыкина Анна Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Практический курс фонетики и интонации
 Язык СМИ
 Аудирование
 Деловой русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...6 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г. / нет</t>
+    <t xml:space="preserve">Филология. Магистр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Анастасия Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассистент</t>
+    <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные тенденции в обучении русскому языку как иностранному, 32 ч., Московский финансово-юридический университет МФЮА, 2025 г.
-Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г. / нет</t>
+Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
+«Авторский курс Станислава Чернышова «Практическая методика преподавания РКИ» (ООО «Интерактив», ССОП «Центр профессионального развития», 240 ч., 2022)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Головаха Елизавета Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Аудирование</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Русский язык и литература. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
-Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г. / нет</t>
+Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г.
+«Разработка онлайн-курсов» (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта», 18 октября 2021 г. – 10 января 2022 г., 36 ак.ч.)
+«Профилактика табакокурения и употребления иной никотиносодержащей продукции» (ООО «Профлаб», 9 марта 2022 г. – 21 марта 2022 г., 72 ак.ч.)
+«Оказание первой доврачебной помощи» (ООО «Профлаб», 16 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Джошевска Наталия Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Ведение и развитие учебного процесса с использованием современных педагогических технологий в контексте реализации обновленных ФГОС НОО и ООО, Учебный центр "Инфоурок", 2023 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г. / нет</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Кабанкова Юлия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Практический курс фонетики и интонации
 Деловой русский язык
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...8 lines deleted...]
-Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч., Дипломатическая академия МИД РФ, 2024 г.</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Текст – объект языка, речи, коммуникативно ориентированного обучения русскому языку как иностранному, 72 ч, СПБГУ, 2025 г.
+Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч, Дипломатическая академия МИД РФ, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2023 г.
+«Традиционные и инновационные технологии обучения русскому языку как иностранному в современном образовательном пространстве», Юго-западный государственный университет, 36 ч, 2023.
+</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Климова Валентина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации
 Деловой русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...3 lines deleted...]
-    <t xml:space="preserve">Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.
+    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г.
 Основы технологий ИИ, 30 ч. ФГБОУ ВО МФТИ, 2024 г.
-Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г. / нет</t>
+Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Ливинская Анастасия Олеговна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология. Филолог</t>
+    <t xml:space="preserve">Бакалавр, 44.03.05 «Педагогическое образование (с двумя профилями подготовки)» Магистр, 45.04.01 «Филология» (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.
 Цифровая трансформация образования: управление на основе данных, 36 ч., Сибирский федеральный университет, 2024 г.
 Педагог нового поколения, 24 ч., МПГУ, 2024 г.
 Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 32 ч., Московский городской университет, 2025 г.
 Методика преподавания курса "Основы российской государственности", 72 ч., Государственный академический университет гуманитарных наук, 2025 г. / нет</t>
   </si>
   <si>
     <t xml:space="preserve">Персиянова Светлана Георгиевна</t>
   </si>
   <si>
+    <t xml:space="preserve">И.о. проректора; Декан факультета обучения русскому языку как иностранному</t>
+  </si>
+  <si>
     <t xml:space="preserve">Деловой русский язык
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Русский язык и литература. Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Организация , порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Предупреждение коррупции в организации, 36 ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Требования пожарной безопасности для лиц, проводящих противопожарные инструктажи, 24 ч., Городской учебно-информационный центр подготовки и повышения квалификации персонала, условий и охраны труда работников жилищно-коммунального хозяйства, 2023 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному, 40 ч., Гос.ИРЯ им. А.С. Пушкина, 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
-/ Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г./ нет</t>
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Полищук Наталья Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Деловой русский язык
 Аудирование</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология. Преподаватель русского языка и литературы.</t>
+    <t xml:space="preserve">Филология
+Преподаватель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Семенова Дарья Юриевна</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология, Магистр (русский язык как иностранный и межкультурная коммуникация)</t>
+    <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание. Совершенствование профессиональных компетенций современного педагога, 16 ч., Корпоративный университет московского образования, 2023 г.
 Oxford Professional Development Event ELTOC CHAPTER 8, 4 ч., Oxford University Press, 2024 г.
 Искусственный интеллект и трансформация преподавания, 36 ч., Юрайт-Академия, 2024 г.
-Практические вопросы методики преподавания РКИ. Кейс-подход, 72 ч., Центр продвижения русского языка и культуры "Институт Русистики", 2025 г. / не имеет</t>
+Практические вопросы методики преподавания РКИ. Кейс-подход, 72 ч., Центр продвижения русского языка и культуры "Институт Русистики", 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Современный русский язык
 Практический курс русского языка
 Язык СМИ</t>
   </si>
   <si>
-    <t xml:space="preserve">Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.
+    <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
+Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
-Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
-[...1 lines deleted...]
-Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.</t>
+Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
+Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Федосеева Анна Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Язык СМИ
 Аудирование</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...6 lines deleted...]
-Методика преподавания курса "Основы российской государственности", 72 ч., Государственный академический университет гуманитарных наук, 2025 г. / нет</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Институт Пушкина, 2025 г. 
+Методика преподавания курса "Основы российской государственности", 72 ч., Государственный академический университет гуманитарных наук, 2025 г. / нет
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО «Горизонт» Института русского языка РУДН, 2024 г.
+Школа тестора РКИ, 144 ч., ФГБОУ ВО «Санкт-Петербургский государственный университет», 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Филиппова Варвара Михайловна</t>
   </si>
   <si>
-    <t xml:space="preserve">и.о.заведующего кафедрой, доцент</t>
+    <t xml:space="preserve">И.о.заведующего кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Язык СМИ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организациях, 36 ч., Гос. ИРЯ им. А.С. Пушкина, 2023 г.
 Инструменты драма-педагогики на занятиях по РКИ , 16 ч., БФУ им. Канта, 2024 г.
-Школа тестора РКИ, 144 ч., СПБГУ, 2025 г. / нет</t>
+Школа тестора РКИ, 144 ч., СПБГУ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Чудакова Анастасия Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Страноведение России
 Язык СМИ
 Современный русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология. Филолог.</t>
+    <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровые технологии в преподавании РКИ, 72 ч., АНО ДПО "Учебный центр русского", 2024 г.
 Межкультурное взаимодействие и коммуникация на занятиях по РКИ, 16 ч., Институт русистики, 2025 г.
 Формирование коммуникативной компетенции на занятиях по РКИ. Разговорный клуб,  16 ч., Институт русистики, 2025 г.
 Как стать автором. Песни, комиксы, рабочие листы для уроков РКИ с ИИ, 32 ч., Институт русистики, 2025 г. / нет</t>
   </si>
   <si>
     <t xml:space="preserve">Шутова Марина Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
+    <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации</t>
   </si>
   <si>
-    <t xml:space="preserve">доктор педагогических наук</t>
-[...3 lines deleted...]
-Тренды и новации современного образования, 72 ч., 2024-2025 гг. / нет</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.
+Преподаватель университета в новой системе российского образования, 72 ч., ЧПОУ "ЦПДО Лань", Санкт-Петербург, 2023-2024 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -3759,635 +3766,635 @@
       </c>
       <c r="G4" t="s" s="40">
         <v>30</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>12</v>
       </c>
       <c r="I4" t="s" s="42">
         <v>31</v>
       </c>
       <c r="J4" t="s" s="43">
         <v>32</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>34</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s" s="48">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>17</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>22</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>17</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>22</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>17</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>17</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>17</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>22</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>17</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>22</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>12</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H11" t="s" s="118">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K11" t="s" s="121">
         <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>12</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>12</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>22</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>17</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>12</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>22</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>17</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>17</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>17</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s" s="179">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H17" t="s" s="184">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>12</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>16</v>
       </c>
       <c r="H18" t="s" s="195">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>16</v>
       </c>
       <c r="H19" t="s" s="206">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>17</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H21" t="s" s="228">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>