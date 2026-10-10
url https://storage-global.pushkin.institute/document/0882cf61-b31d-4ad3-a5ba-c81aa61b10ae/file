--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -110,52 +110,52 @@
 Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
 Современный учебник по РКИ: технологии моделирования, 18 ч., СПбГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Белихина Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Русская литература
 История русской культуры
 Домашнее чтение</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Преподаватель русского языка и литературы. Преподаватель русского языка как иностранного.</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные методы и технологии обучения русскому языку и литературе, 16 ч., ООО "Оценка качества образования", 2023 г.
-Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы, 2025 г.
+    <t xml:space="preserve">Современные методы и технологии обучения русскому языку и литературе, 16 ч., ООО «Оценка качества образования», 2023 г.
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО «Горизонт» Института русского языка РУДН имени Патриса Лумумбы, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет) 771834681 рег.№3516/24</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Борисенко Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Страноведение России
 История русской культуры</t>
   </si>
   <si>
     <t xml:space="preserve">История. Историк. Преподаватель истории; 07.00.09 - Историография, источниковедение и методы исторического исследования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г.
 Методика преподавания основ российской государственности, 72 ч., РАНХиГС, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
@@ -216,51 +216,51 @@
 Аудирование
 Деловой русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Анастасия Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные тенденции в обучении русскому языку как иностранному, 32 ч., Московский финансово-юридический университет МФЮА, 2025 г.
-Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
+"Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
 «Авторский курс Станислава Чернышова «Практическая методика преподавания РКИ» (ООО «Интерактив», ССОП «Центр профессионального развития», 240 ч., 2022)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Головаха Елизавета Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Аудирование</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
 Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г.
 «Разработка онлайн-курсов» (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта», 18 октября 2021 г. – 10 января 2022 г., 36 ак.ч.)
 «Профилактика табакокурения и употребления иной никотиносодержащей продукции» (ООО «Профлаб», 9 марта 2022 г. – 21 марта 2022 г., 72 ак.ч.)
 «Оказание первой доврачебной помощи» (ООО «Профлаб», 16 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>