--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,236 +58,245 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент, и.о. заведующий кафедрой</t>
+    <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
+    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
+«Филологическое сопровождение школьников с особыми образовательными потребностями»
+Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
+Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
+«Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
+«Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
+«Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дудакова Таисия Олеговна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, магистр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зайцева Алла Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+  </si>
+  <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
-[...42 lines deleted...]
-  <si>
     <t xml:space="preserve">Журналистика, журналист</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магистр искусств</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Оказание первой доврачебной помощи, 8 ч (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий"), 2023 г.
 Современные технологии обучения иностранных студентов в вузе, НИИ ТПУ, 16 ч, 2025 г. / нет
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
+«Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет)</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Купцова Галина Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">декан подготовительного факультета</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г., 
+    <t xml:space="preserve">Декан подготовительного факультета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Современные технологии обучения иностранных студентов в вузе (16 часов). ФГАОУ ВО "Национальный исследовательский Томский политехнический университет", 2025 г.
+Психолого-педагогическое сопровождение процессов социо-культурной адаптации в образовательной среде (18 ак.ч.). Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 2025 г. 
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе (18 ч), 2024 г., Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV) (40 ч), 2024 г., Гос. ИРЯ им. А.С. Пушкина
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
 Межнациональные и межконфессиональные отношения в современной России (36 ч), 2023 г., ФГБОУ ВО РГГУ
-Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
-[...3 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г/нет  .</t>
+Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г.
+Дополнительная профессиональная программа "Социальное партнерство и юридическое сопровождение трудовых отношений" (16 часов), 2026 г., ФГБОУ ВО "Государственный университет управления"</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Маркина Наталья Алексеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Зав. кафедрой гуманитарных и естественных наук</t>
-[...11 lines deleted...]
-Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов им. Патриса Лумумбы, 18 ч, 2024 г./нет</t>
+    <t xml:space="preserve">Заведующий кафедрой гуманитарных и естественных наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, Русский язык (специализация "Русский язык как иностранный и методика его преподавания"). Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов им. Патриса Лумумбы, 18 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель</t>
-[...7 lines deleted...]
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г./нет</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Савинова Мария Ильинична</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература). Филолог</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, 2025 г. / нет
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, 2025 г. 
 Методика подготовки цифрового курса. Экспертный курс", 36 ч, 2025 г. (Академия Юрайт)
-Методика преподавания курса
-«Основы российской государственности», Государственный академический
+Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе 18 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Чекалина Анастасия Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший педагог дополнительного образования</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Русский как иностранный во взаимодействии культур, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО РГГУ, 36 ч, 2023 г.
-От пассивного слушания до сторителлинга в русском языке как иностранному, 2025 г. / нет</t>
+    <t xml:space="preserve">От пассивного слушания до сторителлинга в русском языке как иностранному, 2025 г.
+Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО РГГУ, 36 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1987,340 +1996,340 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
         <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s" s="29">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>16</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H6" t="s" s="63">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>13</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>13</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>13</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H9" t="s" s="96">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>