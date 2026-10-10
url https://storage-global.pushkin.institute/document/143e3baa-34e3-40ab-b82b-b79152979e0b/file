--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -76,84 +76,76 @@
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
-[...8 lines deleted...]
-«Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
+    <t xml:space="preserve">Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ак.ч., Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы,  2024 г.
+Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. 31 ак. ч., Учебно-издательский центр «Златоуст»,  2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Зайцева Алла Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика, журналист</t>
   </si>
   <si>
     <t xml:space="preserve">Магистр искусств</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Оказание первой доврачебной помощи, 8 ч (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий"), 2023 г.
 Современные технологии обучения иностранных студентов в вузе, НИИ ТПУ, 16 ч, 2025 г. / нет
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет)</t>
   </si>
@@ -171,135 +163,135 @@
   </si>
   <si>
     <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные технологии обучения иностранных студентов в вузе (16 часов). ФГАОУ ВО "Национальный исследовательский Томский политехнический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социо-культурной адаптации в образовательной среде (18 ак.ч.). Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 2025 г. 
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе (18 ч), 2024 г., Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV) (40 ч), 2024 г., Гос. ИРЯ им. А.С. Пушкина
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
 Межнациональные и межконфессиональные отношения в современной России (36 ч), 2023 г., ФГБОУ ВО РГГУ
 Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г.
 Дополнительная профессиональная программа "Социальное партнерство и юридическое сопровождение трудовых отношений" (16 часов), 2026 г., ФГБОУ ВО "Государственный университет управления"</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+    <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...8 lines deleted...]
-    <t xml:space="preserve">33</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Маркина Наталья Алексеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой гуманитарных и естественных наук</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Русский язык (специализация "Русский язык как иностранный и методика его преподавания"). Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов им. Патриса Лумумбы, 18 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Савинова Мария Ильинична</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, 2025 г. 
 Методика подготовки цифрового курса. Экспертный курс", 36 ч, 2025 г. (Академия Юрайт)
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе 18 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Чекалина Анастасия Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский как иностранный во взаимодействии культур, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">От пассивного слушания до сторителлинга в русском языке как иностранному, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО РГГУ, 36 ч, 2023 г.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -2282,54 +2274,54 @@
       <c r="B10" t="s" s="101">
         <v>62</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>28</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
         <v>63</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
         <v>64</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>