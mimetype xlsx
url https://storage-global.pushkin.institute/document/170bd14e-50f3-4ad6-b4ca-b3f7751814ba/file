--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -78,60 +78,52 @@
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
-[...8 lines deleted...]
-«Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
+    <t xml:space="preserve">Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ак.ч., Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы,  2024 г.
+Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Акимова Эльвира Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания русского языка по программам средней школы</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
@@ -163,143 +155,143 @@
   <si>
     <t xml:space="preserve">Магистр по направлению «Лингвистика», бакалавр по направлению «Филология»</t>
   </si>
   <si>
     <t xml:space="preserve">«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">менее 2-х лет</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">История России</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
-[...2 lines deleted...]
-&amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
+    <t xml:space="preserve">«Оказание первой помощи пострадавшим», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Электронная информационно-образовательная среда организации в реализации программ высшего образования», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Антикоррупционная деятельность», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература XVII-XVIII веков
 Зарубежная литература XX-XXI веков
 Зарубежная литература ХХ -ХХI веков
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
+    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Аннушкин Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии оформления звучащей речи
 Риторика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, МГППУ (1-21 февраля 2022 г.)
 «Современная риторика и речеведческие дисциплины: от устного диалога до компьютерно-цифрового взаимодействия», 36 ч, МГЛУ, 2023 г.
 «Виртуальная школа преподавателя, обучающего на русском языке» (Москва, РосНОУ, 27 ноября – 29 декабря 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования», 16 ч (Москва, Гос. ИРЯ им. А.С. Пушкина, февраль 2018 г.)
 Недели русского языка в Берлине (RUSSISCHES HAUS DER WISSENSCHAFT UND KULTUR, 18 ч, 2018 г.)
 «Оказание первой помощи при жизнеопасных состояниях», 18 ч. (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации», 36 ч, МГЛУ, 6-8 февраля 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">«Проблемы современной лингвистики и методики преподавания филологических курсов», Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
-[...1 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ак.ч., РГГУ, 2023 г.
+Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты. 24 ак.ч., ФГБОУ ВО «МГТУ «СТАНКИН»», 2024 г.
+Методика преподавания курса «Основы российской государственности».  72 ак.ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
@@ -356,51 +348,51 @@
   <si>
     <t xml:space="preserve">Гусев Никита Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература второй половины XIX века
 Славянский язык
 Русская литература 1940-1980 годов
 Русская литература первой половины ХIХ века</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы, Московский государственный университет имени М.В. Ломоносова, 28 ч, 2024 г.
 "Школа повышения квалификации преподавателей "Методика и организация научной работы студентов", Московский государственный университет имени М.В. Ломоносова, 36 ч, 2024 г.
 Современные подходы к укреплению общероссийской гражданской идентичности, ФГБОУ ВО «РГУ им. А.Н. Косыгина», 36 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Морфемика и словообразование
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
@@ -623,51 +615,51 @@
   </si>
   <si>
     <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные технологии обучения иностранных студентов в вузе (16 часов). ФГАОУ ВО "Национальный исследовательский Томский политехнический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социо-культурной адаптации в образовательной среде (18 ак.ч.). Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 2025 г. 
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе (18 ч), 2024 г., Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV) (40 ч), 2024 г., Гос. ИРЯ им. А.С. Пушкина
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
 Межнациональные и межконфессиональные отношения в современной России (36 ч), 2023 г., ФГБОУ ВО РГГУ
 Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г.
 Дополнительная профессиональная программа "Социальное партнерство и юридическое сопровождение трудовых отношений" (16 часов), 2026 г., ФГБОУ ВО "Государственный университет управления"</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
+    <t xml:space="preserve">Заведующий кафедрой русской и зарубежной литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Золотые страницы русской классики
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Русская литература второй половины XIX века</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в славянскую филологию
@@ -691,51 +683,51 @@
   <si>
     <t xml:space="preserve">Русская языковая картина мира: основы семантического исследования
 Синтаксис простого и сложного предложения
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Грамматическая омонимия в современном русском языке</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Проблемы историзма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.
 Проблемы когнитивной лингвистики, 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике", 72 ч, ННГУ им. Н.И. Лобачевского, 2023 г. 
 Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, Астраханский государственный университет,  2023 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
+    <t xml:space="preserve">Доцент; Заведующий кафедрой теории и практики коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания литературы по программам средней школы</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
@@ -799,90 +791,94 @@
 Курсовые работы
 Разговорная фонетика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет. Филолог. Преподаватель русского языка и литературы. Преподаватель чешского языка </t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, 2023 г. Астрахань, Астраханский государственный университет
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч,  ННГУ им. Н.И. Лобачевского 2023 г.
 Проблемы когнитивной лингвистики , 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Проблемы исьоризма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
-[...1 lines deleted...]
-Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак.ч., Государственный академический университет гуманитарных наук,  2025 г.
+Проектное обучение: наставничество и научное руководство. 18 ак. ч., Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+    <t xml:space="preserve">доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иностранный язык
+Преддипломная практика
+Подготовка к процедуре защиты и защита ВКР
+Основы инклюзивного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
-[...4 lines deleted...]
-    <t xml:space="preserve">14</t>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы. 36 ак.ч., Государственный институт русского языка им. А.С Пушкина, 2025 г.
+Цифровые технологии в преподавании РКИ. 72 ак.ч., АНО ДПО "Учебный центр русского языка МГУ", 2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы инклюзивного образования
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание
 Русская языковая картина мира: основы семантического исследования
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Введение в языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
@@ -974,179 +970,176 @@
 Проблемы историзма: артефакт, память, имагинация в художественных дискурсах, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Русская диалектология
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Основы культуры научной речи
 Старославянский язык и историческая грамматика
 Интерактивный практикум по компьютерным технологиям</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Общая и педагогическая психология</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">16</t>
+    <t xml:space="preserve">Общая и педагогическая психология
+Педагогика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Психолог. Преподаватель психологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования. 72 ак. ч., ФГБОУ ВО "Московский педагогический государственный университет", 2024 г.
+Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья. 36 ак. ч., РУДН, 2023 г.
+Инновационные и цифровые технологии в образовании. 72 ак. ч., Санкт-Петербургский политехнический университет Петра Великого, 2025 г.
+Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде. 72 ак. ч., ООО "Инфоурок", 2025 г.
+Цифровая педагогика. 8 ак. ч., РУДН, 2023 г.
+Клиническая психология: теория и методика преподавания в образовательной организации. ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в методику русского языка как иностранного
 Иностранный язык</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Детская литература
 Курсовые работы
 Фольклорная практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Русское устное народное творчество</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Федорова Мария Николаевна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Фёдорова Мария Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
-[...1 lines deleted...]
-Методика преподавания курса „Основы российской государственности",               Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях. 36 ак. ч., Московский государственный лингвистический университет, 2024 г.
+Современные технологии обучения иностранных студентов в вузе. 16 ак. ч., Национальный исследовательский Томский политехнический университет, 2025 г.
+Методика преподавания курса „Основы российской государственности". 72 ак. ч., Государственный академический университет гуманитарных наук,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
   </si>
   <si>
     <t xml:space="preserve">Морфология
 Основы проектной деятельности
 История русского литературного языка
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Хомич Анастасия Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Филологическая обработка текстов цифровой коммуникации
 Синтаксис простого и сложного предложения</t>
   </si>
   <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Исследование продуктов речевой деятельности, ГБУ "МИЦ" г. Москва, 24 ч, 2024 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Философия</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Основы государственной языковой политики</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы теории текста и дискурса
@@ -10141,766 +10134,766 @@
       </c>
       <c r="H35" t="s" s="382">
         <v>22</v>
       </c>
       <c r="I35" t="s" s="383">
         <v>196</v>
       </c>
       <c r="J35" t="s" s="384">
         <v>139</v>
       </c>
       <c r="K35" t="s" s="385">
         <v>197</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="386">
         <v>35</v>
       </c>
       <c r="B36" t="s" s="387">
         <v>198</v>
       </c>
       <c r="C36" t="s" s="388">
         <v>199</v>
       </c>
       <c r="D36" t="s" s="389">
-        <v>174</v>
+        <v>200</v>
       </c>
       <c r="E36" t="s" s="390">
         <v>14</v>
       </c>
       <c r="F36" t="s" s="391">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G36" t="s" s="392">
         <v>46</v>
       </c>
       <c r="H36" t="s" s="393">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="I36" t="s" s="394">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J36" t="s" s="395">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K36" t="s" s="396">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="397">
         <v>36</v>
       </c>
       <c r="B37" t="s" s="398">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C37" t="s" s="399">
         <v>26</v>
       </c>
       <c r="D37" t="s" s="400">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E37" t="s" s="401">
         <v>14</v>
       </c>
       <c r="F37" t="s" s="402">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G37" t="s" s="403">
         <v>46</v>
       </c>
       <c r="H37" t="s" s="404">
         <v>26</v>
       </c>
       <c r="I37" t="s" s="405">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J37" t="s" s="406">
         <v>162</v>
       </c>
       <c r="K37" t="s" s="407">
         <v>150</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="408">
         <v>37</v>
       </c>
       <c r="B38" t="s" s="409">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C38" t="s" s="410">
         <v>26</v>
       </c>
       <c r="D38" t="s" s="411">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E38" t="s" s="412">
         <v>14</v>
       </c>
       <c r="F38" t="s" s="413">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G38" t="s" s="414">
         <v>46</v>
       </c>
       <c r="H38" t="s" s="415">
         <v>26</v>
       </c>
       <c r="I38" t="s" s="416">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J38" t="s" s="417">
         <v>167</v>
       </c>
       <c r="K38" t="s" s="418">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="419">
         <v>38</v>
       </c>
       <c r="B39" t="s" s="420">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C39" t="s" s="421">
         <v>22</v>
       </c>
       <c r="D39" t="s" s="422">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E39" t="s" s="423">
         <v>14</v>
       </c>
       <c r="F39" t="s" s="424">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G39" t="s" s="425">
         <v>25</v>
       </c>
       <c r="H39" t="s" s="426">
         <v>22</v>
       </c>
       <c r="I39" t="s" s="427">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J39" t="s" s="428">
         <v>52</v>
       </c>
       <c r="K39" t="s" s="429">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="430">
         <v>39</v>
       </c>
       <c r="B40" t="s" s="431">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C40" t="s" s="432">
         <v>89</v>
       </c>
       <c r="D40" t="s" s="433">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E40" t="s" s="434">
         <v>14</v>
       </c>
       <c r="F40" t="s" s="435">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G40" t="s" s="436">
         <v>17</v>
       </c>
       <c r="H40" t="s" s="437">
         <v>17</v>
       </c>
       <c r="I40" t="s" s="438">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J40" t="s" s="439">
         <v>151</v>
       </c>
       <c r="K40" t="s" s="440">
         <v>129</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="441">
         <v>40</v>
       </c>
       <c r="B41" t="s" s="442">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C41" t="s" s="443">
         <v>26</v>
       </c>
       <c r="D41" t="s" s="444">
         <v>37</v>
       </c>
       <c r="E41" t="s" s="445">
         <v>14</v>
       </c>
       <c r="F41" t="s" s="446">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G41" t="s" s="447">
         <v>16</v>
       </c>
       <c r="H41" t="s" s="448">
         <v>26</v>
       </c>
       <c r="I41" t="s" s="449">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J41" t="s" s="450">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K41" t="s" s="451">
         <v>150</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="452">
         <v>41</v>
       </c>
       <c r="B42" t="s" s="453">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s" s="454">
         <v>30</v>
       </c>
       <c r="D42" t="s" s="455">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E42" t="s" s="456">
         <v>14</v>
       </c>
       <c r="F42" t="s" s="457">
         <v>96</v>
       </c>
       <c r="G42" t="s" s="458">
         <v>17</v>
       </c>
       <c r="H42" t="s" s="459">
         <v>17</v>
       </c>
       <c r="I42" t="s" s="460">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J42" t="s" s="461">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K42" t="s" s="462">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="463">
         <v>42</v>
       </c>
       <c r="B43" t="s" s="464">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s" s="465">
         <v>26</v>
       </c>
       <c r="D43" t="s" s="466">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E43" t="s" s="467">
         <v>14</v>
       </c>
       <c r="F43" t="s" s="468">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G43" t="s" s="469">
         <v>46</v>
       </c>
       <c r="H43" t="s" s="470">
         <v>26</v>
       </c>
       <c r="I43" t="s" s="471">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J43" t="s" s="472">
         <v>72</v>
       </c>
       <c r="K43" t="s" s="473">
         <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="474">
         <v>43</v>
       </c>
       <c r="B44" t="s" s="475">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C44" t="s" s="476">
         <v>26</v>
       </c>
       <c r="D44" t="s" s="477">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E44" t="s" s="478">
         <v>14</v>
       </c>
       <c r="F44" t="s" s="479">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G44" t="s" s="480">
         <v>46</v>
       </c>
       <c r="H44" t="s" s="481">
         <v>26</v>
       </c>
       <c r="I44" t="s" s="482">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J44" t="s" s="483">
         <v>157</v>
       </c>
       <c r="K44" t="s" s="484">
         <v>157</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="485">
         <v>44</v>
       </c>
       <c r="B45" t="s" s="486">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C45" t="s" s="487">
         <v>89</v>
       </c>
       <c r="D45" t="s" s="488">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E45" t="s" s="489">
         <v>14</v>
       </c>
       <c r="F45" t="s" s="490">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G45" t="s" s="491">
         <v>17</v>
       </c>
       <c r="H45" t="s" s="492">
         <v>17</v>
       </c>
       <c r="I45" t="s" s="493">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J45" t="s" s="494">
-        <v>242</v>
+        <v>157</v>
       </c>
       <c r="K45" t="s" s="495">
-        <v>243</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="496">
         <v>45</v>
       </c>
       <c r="B46" t="s" s="497">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s" s="498">
         <v>22</v>
       </c>
       <c r="D46" t="s" s="499">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E46" t="s" s="500">
         <v>14</v>
       </c>
       <c r="F46" t="s" s="501">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="G46" t="s" s="502">
         <v>25</v>
       </c>
       <c r="H46" t="s" s="503">
         <v>26</v>
       </c>
       <c r="I46" t="s" s="504">
         <v>128</v>
       </c>
       <c r="J46" t="s" s="505">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K46" t="s" s="506">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="507">
         <v>46</v>
       </c>
       <c r="B47" t="s" s="508">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s" s="509">
         <v>26</v>
       </c>
       <c r="D47" t="s" s="510">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E47" t="s" s="511">
         <v>14</v>
       </c>
       <c r="F47" t="s" s="512">
         <v>155</v>
       </c>
       <c r="G47" t="s" s="513">
         <v>46</v>
       </c>
       <c r="H47" t="s" s="514">
         <v>26</v>
       </c>
       <c r="I47" t="s" s="515">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J47" t="s" s="516">
         <v>157</v>
       </c>
       <c r="K47" t="s" s="517">
         <v>157</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="518">
         <v>47</v>
       </c>
       <c r="B48" t="s" s="519">
+        <v>249</v>
+      </c>
+      <c r="C48" t="s" s="520">
+        <v>30</v>
+      </c>
+      <c r="D48" t="s" s="521">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E48" t="s" s="522">
         <v>14</v>
       </c>
       <c r="F48" t="s" s="523">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G48" t="s" s="524">
         <v>17</v>
       </c>
       <c r="H48" t="s" s="525">
         <v>17</v>
       </c>
       <c r="I48" t="s" s="526">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="J48" t="s" s="527">
-        <v>228</v>
+        <v>34</v>
       </c>
       <c r="K48" t="s" s="528">
-        <v>228</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="529">
         <v>48</v>
       </c>
       <c r="B49" t="s" s="530">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C49" t="s" s="531">
         <v>26</v>
       </c>
       <c r="D49" t="s" s="532">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E49" t="s" s="533">
         <v>14</v>
       </c>
       <c r="F49" t="s" s="534">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G49" t="s" s="535">
         <v>46</v>
       </c>
       <c r="H49" t="s" s="536">
         <v>26</v>
       </c>
       <c r="I49" t="s" s="537">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="J49" t="s" s="538">
         <v>177</v>
       </c>
       <c r="K49" t="s" s="539">
         <v>177</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="540">
         <v>49</v>
       </c>
       <c r="B50" t="s" s="541">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C50" t="s" s="542">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D50" t="s" s="543">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E50" t="s" s="544">
         <v>14</v>
       </c>
       <c r="F50" t="s" s="545">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="G50" t="s" s="546">
         <v>16</v>
       </c>
       <c r="H50" t="s" s="547">
         <v>26</v>
       </c>
       <c r="I50" t="s" s="548">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="J50" t="s" s="549">
         <v>42</v>
       </c>
       <c r="K50" t="s" s="550">
         <v>42</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="551">
         <v>50</v>
       </c>
       <c r="B51" t="s" s="552">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C51" t="s" s="553">
         <v>30</v>
       </c>
       <c r="D51" t="s" s="554">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E51" t="s" s="555">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F51" t="s" s="556">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G51" t="s" s="557">
         <v>17</v>
       </c>
       <c r="H51" t="s" s="558">
         <v>17</v>
       </c>
       <c r="I51" t="s" s="559">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="J51" t="s" s="560">
         <v>34</v>
       </c>
       <c r="K51" t="s" s="561">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="562">
         <v>51</v>
       </c>
       <c r="B52" t="s" s="563">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="C52" t="s" s="564">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D52" t="s" s="565">
         <v>109</v>
       </c>
       <c r="E52" t="s" s="566">
         <v>14</v>
       </c>
       <c r="F52" t="s" s="567">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="G52" t="s" s="568">
         <v>25</v>
       </c>
       <c r="H52" t="s" s="569">
         <v>22</v>
       </c>
       <c r="I52" t="s" s="570">
         <v>17</v>
       </c>
       <c r="J52" t="s" s="571">
         <v>124</v>
       </c>
       <c r="K52" t="s" s="572">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="573">
         <v>52</v>
       </c>
       <c r="B53" t="s" s="574">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C53" t="s" s="575">
         <v>89</v>
       </c>
       <c r="D53" t="s" s="576">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E53" t="s" s="577">
         <v>14</v>
       </c>
       <c r="F53" t="s" s="578">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G53" t="s" s="579">
         <v>17</v>
       </c>
       <c r="H53" t="s" s="580">
         <v>17</v>
       </c>
       <c r="I53" t="s" s="581">
         <v>128</v>
       </c>
       <c r="J53" t="s" s="582">
         <v>167</v>
       </c>
       <c r="K53" t="s" s="583">
-        <v>243</v>
+        <v>271</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="584">
         <v>53</v>
       </c>
       <c r="B54" t="s" s="585">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C54" t="s" s="586">
         <v>26</v>
       </c>
       <c r="D54" t="s" s="587">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="E54" t="s" s="588">
         <v>14</v>
       </c>
       <c r="F54" t="s" s="589">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="G54" t="s" s="590">
         <v>46</v>
       </c>
       <c r="H54" t="s" s="591">
         <v>26</v>
       </c>
       <c r="I54" t="s" s="592">
+        <v>275</v>
+      </c>
+      <c r="J54" t="s" s="593">
         <v>276</v>
       </c>
-      <c r="J54" t="s" s="593">
+      <c r="K54" t="s" s="594">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="595">
         <v>54</v>
       </c>
       <c r="B55" t="s" s="596">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C55" t="s" s="597">
         <v>22</v>
       </c>
       <c r="D55" t="s" s="598">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E55" t="s" s="599">
         <v>14</v>
       </c>
       <c r="F55" t="s" s="600">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="G55" t="s" s="601">
         <v>25</v>
       </c>
       <c r="H55" t="s" s="602">
         <v>22</v>
       </c>
       <c r="I55" t="s" s="603">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J55" t="s" s="604">
         <v>58</v>
       </c>
       <c r="K55" t="s" s="605">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="606">
         <v>55</v>
       </c>
       <c r="B56" t="s" s="607">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C56" t="s" s="608">
         <v>89</v>
       </c>
       <c r="D56" t="s" s="609">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E56" t="s" s="610">
         <v>14</v>
       </c>
       <c r="F56" t="s" s="611">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G56" t="s" s="612">
         <v>17</v>
       </c>
       <c r="H56" t="s" s="613">
         <v>17</v>
       </c>
       <c r="I56" t="s" s="614">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J56" t="s" s="615">
         <v>113</v>
       </c>
       <c r="K56" t="s" s="616">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>