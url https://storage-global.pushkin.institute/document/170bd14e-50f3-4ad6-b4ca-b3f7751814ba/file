--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -69,320 +69,323 @@
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
 «Филологическое сопровождение школьников с особыми образовательными потребностями»
 Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
 Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
 «Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
 «Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Акимова Эльвира Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания русского языка по программам средней школы</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч, 2023 г., ННГУ им. Н.И. Лобачевского, г. Нижний Новгород
 Профсоюзный менеджмент, 24 ч, 2023 г., ЧУДПО «Центральные профсоюзные курсы Московской федерации профсоюзов»
 Новые технологии в образовании и науке: слово в цифре и цифра в слове, РУДН, г. Москва,  36 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 «Прикладной искусственный интеллект в программах дисциплин», 144 ч, город Иннополис, с 16.09.2021 по 30.11.2021; удостоверение 21У150-13513.
 «Методика обучения русскому языку в контексте ФГОС», 72 ч, г. Москва, АНО ДПО «Национальный институт качества образования», с 25.11.2021 по 10.12.2021; удостоверение серия 404 номер 1200110002.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, г. Москва, ФГБОУ ВО «Московский государственный психолого-педагогический университет», с 14.02.2022 по 21.02.2022; удостоверение  У-22-44318.
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования по предмету «Русский язык», 72 а.ч, г. Москва, ФГБ НУ «Федеральный институт педагогических измерений», с 21.02.2022 по 25.03.2022; удостоверение РЯ-13-1511.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">36</t>
   </si>
   <si>
     <t xml:space="preserve">Алексюк Юлия Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
-    <t xml:space="preserve">Практикум по орфографии и пунктуации
-[...1 lines deleted...]
-Лексикология</t>
+    <t xml:space="preserve">Введение в теорию коммуникации
+Лексикология
+Практикум по орфографии и пунктуации</t>
   </si>
   <si>
     <t xml:space="preserve">Магистр по направлению «Лингвистика», бакалавр по направлению «Филология»</t>
   </si>
   <si>
     <t xml:space="preserve">«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">менее 2-х лет</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">История России</t>
   </si>
   <si>
-    <t xml:space="preserve">История, историк, преподаватель истории</t>
+    <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Электронная информационно-образовательная среда организации в реализации программ высшего образования&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература XVII-XVIII веков
 Зарубежная литература XX-XXI веков
 Зарубежная литература ХХ -ХХI веков
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Аннушкин Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии оформления звучащей речи
 Риторика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, МГППУ (1-21 февраля 2022 г.)
 «Современная риторика и речеведческие дисциплины: от устного диалога до компьютерно-цифрового взаимодействия», 36 ч, МГЛУ, 2023 г.
 «Виртуальная школа преподавателя, обучающего на русском языке» (Москва, РосНОУ, 27 ноября – 29 декабря 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования», 16 ч (Москва, Гос. ИРЯ им. А.С. Пушкина, февраль 2018 г.)
 Недели русского языка в Берлине (RUSSISCHES HAUS DER WISSENSCHAFT UND KULTUR, 18 ч, 2018 г.)
 «Оказание первой помощи при жизнеопасных состояниях», 18 ч. (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации», 36 ч, МГЛУ, 6-8 февраля 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы</t>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка в поликультурной среде</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Гончарова Любовь Марковна</t>
   </si>
   <si>
-    <t xml:space="preserve">Введение в теорию коммуникации
+    <t xml:space="preserve">Социолингвистика
+Филологические основы спичрайтинга и копирайтинга
+Введение в теорию коммуникации
 Лексикология
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР
-[...4 lines deleted...]
-    <t xml:space="preserve">Филология (русский язык и литература). Учитель</t>
+Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, 2023 г.
 Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.
 Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.
 ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ
 ПК по программе«Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность». АНО ВО РосНОУ, Москва, 2021, 72 ч.
 ПК по программе «Практики развития современных научных школ в цифровом пространстве», Калининград (72 ч.)
 ДОП «Оказание первой врачебной помощи», Москва, ООО «Профлаб», 2022 г. 16 часов.
 Программа повышения квалификации преподавателей высшего и среднего профессионального образования по новым программам для ИТ-специальностей и различных предметных областей (2022) (Университет «Иннополис», Казань) 144 часа.
 Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусев Никита Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература второй половины XIX века
 Славянский язык
 Русская литература 1940-1980 годов
 Русская литература первой половины ХIХ века</t>
   </si>
   <si>
-    <t xml:space="preserve">Журналистика</t>
+    <t xml:space="preserve">Журналистика; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы, Московский государственный университет имени М.В. Ломоносова, 28 ч, 2024 г.
 "Школа повышения квалификации преподавателей "Методика и организация научной работы студентов", Московский государственный университет имени М.В. Ломоносова, 36 ч, 2024 г.
 Современные подходы к укреплению общероссийской гражданской идентичности, ФГБОУ ВО «РГУ им. А.Н. Косыгина», 36 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Морфемика и словообразование
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
@@ -404,808 +407,776 @@
     <t xml:space="preserve">Ильин Глеб Игоревич</t>
   </si>
   <si>
     <t xml:space="preserve">Литература в зеркале критики
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">нет/нет</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы проектной деятельности
 Экологическая лингвистика
 Коммуникационно-информационная практика
 Редакторская практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог.</t>
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
 Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в литературоведение
 Древнерусская литература
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
+  </si>
+  <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Карасик Владимир Ильич</t>
   </si>
   <si>
     <t xml:space="preserve">Декан филологического факультета; профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 72 ч (2024 г.)
 Программа повышения квалификации «Когнитивная лингвистика в контексте современной науки» (18 часов, 19-21 сентября 2023 года)
 Программа повышения квалификации «Смарт образование в современной образовательной среде» (16 часов, 23-24 марта 2023 года)
 Программам повышения квалификации «Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи» (72 часа, 11-20 мая 2023 года)
 Программа повышения квалификации «Лингвистика XXI века: направления, методы, перспективы развития» (72 часа, 22 мая – 4 июня 2023 года)
 Программа повышения квалификации «Практики развития современных научных школ в цифровом пространстве» (72 часа, 16-22 мая 2022 года)
 Программам повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Морфемика и словообразование
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог</t>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
 Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Ковальчук Арина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Библиографическая практика
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Филология (преподавание русского языка как иностранного). Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Кравченкова Евгения Алексеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература 1940-1980 годов
 Современный литературный процесс
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России»,  ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г./ нет
 «Управление качеством в системе высшего профессионального образования», Санкт-Петербургский государственный университет экономики и финансов, 72 ч., 2006.
 «Управление качеством образования», Новосибирский государственный университет, 72 ч., 2007.
 «Разработка аттестационных педагогических измерительных материалов по дисциплинам педагогического профиля общепрофессионального цикла высшего профессионального образования», Национальное аккредитационное агентство в сфере образования, Тульский государственный педагогический университет им. Л.Н. Толстого, 36 ч., 2007.
 «Методология и концепция компьютерного тестирования», Центр тестирования профессионального образования при МГУП, 72 ч., 2008.
 «Современные проблемы и тенденции развития высшей школы», Ставропольский государственный университет, 72 ч., 2009.
 «Инновационные технологии обучения русскому языку как иностранному», Государственный институт русского языка им. А.С.Пушкина, 72 ч., 2009.
 «Английский язык при профессиональной деятельности при реализации стандартов 3 поколения», Астраханский государственный университет, 72 ч., 2011.
 «Современные технологии образовательного процесса: Технологии повышения качества образования», Воронежский государственный университет, 72 ч., 2011.
 «Дидактические компетенции преподавателя вуза в условиях реализации ФГОС», Южный Федеральный университет, 72 ч., 2013.
 «Основы теории и практики лингводидактического тестирования», Государственный институт русского языка им. А.С. Пушкина, 72 ч., 2016.
 «Трансформация обучения русскому языку как иностранному в онлайн-среде: лучшие практики» (16 часов), Государственный институт русского языка им. А.С. Пушкина, 2020
 «Языки и миграция в условиях глобализации (на англ.яз.)» (24 часа), ФГАОУ ВО «Российский университет дружбы народов», 2021
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Культурология</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Купцова Галина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Декан подготовительного факультета</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература XIX века</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии</t>
+    <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные технологии обучения иностранных студентов в вузе (16 часов). ФГАОУ ВО "Национальный исследовательский Томский политехнический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социо-культурной адаптации в образовательной среде (18 ак.ч.). Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 2025 г. 
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе (18 ч), 2024 г., Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV) (40 ч), 2024 г., Гос. ИРЯ им. А.С. Пушкина
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
 Межнациональные и межконфессиональные отношения в современной России (36 ч), 2023 г., ФГБОУ ВО РГГУ
 Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г.
 Дополнительная профессиональная программа "Социальное партнерство и юридическое сопровождение трудовых отношений" (16 часов), 2026 г., ФГБОУ ВО "Государственный университет управления"</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Золотые страницы русской классики
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Русская литература второй половины XIX века</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»</t>
+    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Славянский язык
+    <t xml:space="preserve">Введение в славянскую филологию
+Славянский язык
 Курсовые работы
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР
-Введение в славянскую филологию</t>
+Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
-    <t xml:space="preserve">Мелентьева Ирина Евгеньевна</t>
-[...15 lines deleted...]
-  <si>
     <t xml:space="preserve">Милованова Мария Станиславовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Синтаксис простого и сложного предложения
-[...1 lines deleted...]
-Русская языковая картина мира: основы семантического исследования
+    <t xml:space="preserve">Русская языковая картина мира: основы семантического исследования
+Синтаксис простого и сложного предложения
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»</t>
+Подготовка к процедуре защиты и защита ВКР
+Грамматическая омонимия в современном русском языке</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Проблемы историзма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.
 Проблемы когнитивной лингвистики, 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике", 72 ч, ННГУ им. Н.И. Лобачевского, 2023 г. 
 Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, Астраханский государственный университет,  2023 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания литературы по программам средней школы</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы.</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Референт-переводчик с английского языка на русский, с русского языка на английский</t>
+    <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
+    <t xml:space="preserve">22</t>
+  </si>
+  <si>
     <t xml:space="preserve">Персиянова Светлана Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">И.о. проректора; Декан факультета обучения русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Филологическая обработка текстов цифровой коммуникации</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Преподаватель русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Организация , порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Предупреждение коррупции в организации, 36 ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Требования пожарной безопасности для лиц, проводящих противопожарные инструктажи, 24 ч., Городской учебно-информационный центр подготовки и повышения квалификации персонала, условий и охраны труда работников жилищно-коммунального хозяйства, 2023 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному, 40 ч., Гос.ИРЯ им. А.С. Пушкина, 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература Средних веков и Возрождения
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Античная литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Русский язык и литература</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
-  </si>
-[...18 lines deleted...]
-    <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература XVIII века
 Древнерусская литература
 Зарубежная литература ХХ -ХХI веков
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Роговнева Юлия Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Фонетика
 Курсовые работы
 Разговорная фонетика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Преподаватель чешского языка</t>
+    <t xml:space="preserve">Высшее, специалитет. Филолог. Преподаватель русского языка и литературы. Преподаватель чешского языка </t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, 2023 г. Астрахань, Астраханский государственный университет
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч,  ННГУ им. Н.И. Лобачевского 2023 г.
 Проблемы когнитивной лингвистики , 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Проблемы исьоризма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.</t>
   </si>
   <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
+    <t xml:space="preserve">14</t>
+  </si>
+  <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы инклюзивного образования
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Преподавание русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание
 Русская языковая картина мира: основы семантического исследования
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Введение в языкознание</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Литература русского зарубежья
 Русская литература 1900-1940 годов
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., 36 ч
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">49</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы логики и методологии научных исследований</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Скворцов Константин Викторович</t>
   </si>
   <si>
-    <t xml:space="preserve">История и обществоведение
-[...2 lines deleted...]
-Юриспруденция</t>
+    <t xml:space="preserve">История и обществоведение, учитель истории и социально-политических дисциплин; юрист, юриспруденция; 13.00.01: Общая педагогика, история педагогики и образования</t>
   </si>
   <si>
     <t xml:space="preserve">"Основы конфликтологии: конфликты, их развитие и профилактика", 144 ч., ООО  "Московский институт переподготовки и повышения квалификации педагогов", 2023
 "методика преподавания основ российской государственности", 72 ч., РАНГХИС, 2023
 "История религий России: особенности преподавания в высшей школе" для всех направлений подготовки реализуемых в образовательных организациях высшего образования", 72 ч, ФГБУ РАО, 2025
 "Образ будущего как актуальная проблематика обществоведческих дисциплин в школе", 16 ч, МГУ, 2026
 "Международные образовательные проекты", менеджмент в образовании, ЦДПО "Экстерн", 2019
 ЦДПО "Экстерн", 2023
 "Управление образовательной деятельностью вуза (руководство кафедрой)", Государственный координационном центре информационных технологий, 2005</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Страшинский Александр Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Теория литературы
 Детская литература
 Золотые страницы русской классики
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Менее 1 года</t>
   </si>
   <si>
     <t xml:space="preserve">Стрельцова Галина Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература XIX века
 Зарубежная литература ХIХ века
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.03 - Литература народов стран зарубежья </t>
+  </si>
+  <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современный литературный процесс, Орский гуманитарно-технологический институт, филиал ФГБОУ ВО «Оренбургский государственный университет», 72 ч, 2023 г.
 Проблемы историзма: артефакт, память, имагинация в художественных дискурсах, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Основы культуры научной речи
-[...2 lines deleted...]
-Русская диалектология
+    <t xml:space="preserve">Русская диалектология
 Курсовые работы
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Русский язык, литература, история. Учитель</t>
+Подготовка к процедуре защиты и защита ВКР
+Основы культуры научной речи
+Старославянский язык и историческая грамматика
+Интерактивный практикум по компьютерным технологиям</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и педагогическая психология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования, 72 ч. (ФГБОУ ВО "Московский педагогический государственный университет") 2024 г.
 Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья, 36 ч. (РУДН) 2023 г., 
 Инновационные и цифровые технологии в образовании, 72 ч. (Санкт-Петербургский политехнический университет Петра Великого) 2025 г.
 Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде, 72ч. (ООО "Инфоурок") 2025г.
 Цифровая педагогика, 8 ч. (РУДН) 2023 г., "Клиническая психология: теория и методика преподавания в образовательной организации" (ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов") 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в методику русского языка как иностранного
 Иностранный язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Детская литература
 Курсовые работы
 Фольклорная практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Русское устное народное творчество</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Федорова Мария Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
 Современные технологии обучения иностранных студентов в вузе, 16 ч, (Национальный исследовательский Томский политехнический университет) 2025 г.
 Методика преподавания курса „Основы российской государственности",               Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Фомичёв Евгений Александрович</t>
-[...15 lines deleted...]
-  <si>
     <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
   </si>
   <si>
     <t xml:space="preserve">Морфология
 Основы проектной деятельности
 История русского литературного языка
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранный язык
-Введение в методику русского языка как иностранного</t>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Хомич Анастасия Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">Синтаксис простого и сложного предложения
-Филологическая обработка текстов цифровой коммуникации</t>
+    <t xml:space="preserve">Филологическая обработка текстов цифровой коммуникации
+Синтаксис простого и сложного предложения</t>
   </si>
   <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Исследование продуктов речевой деятельности, ГБУ "МИЦ" г. Москва, 24 ч, 2024 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог-германист, преподаватель</t>
+    <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Философия</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Основы государственной языковой политики</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, филолог</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы теории текста и дискурса
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Янгляев Дамир Хайдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Безопасность жизнедеятельности и основы военной подготовки</t>
   </si>
   <si>
     <t xml:space="preserve">Летчик-инженер
 Психолог</t>
   </si>
   <si>
     <t xml:space="preserve">ПК по программе «Организация системы военной подготовки руководящего состава военно-учебных центров при высших учебных заведениях»
 ФГБОУ ВО «Московский авиационный институт (национальный исследовательский университет)», 16.09.2025-18.09.2025, 48 ч</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
@@ -1833,83 +1804,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...31 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -2490,83 +2428,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...31 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -2607,281 +2512,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...229 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -8927,149 +8601,50 @@
     <xf fontId="608" fillId="609" borderId="608" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="609" fillId="610" borderId="609" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="610" fillId="611" borderId="610" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="611" fillId="612" borderId="611" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="612" fillId="613" borderId="612" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="613" fillId="614" borderId="613" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="614" fillId="615" borderId="614" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="615" fillId="616" borderId="615" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="616" fillId="617" borderId="616" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...97 lines deleted...]
-    <xf fontId="649" fillId="650" borderId="649" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -9557,1885 +9132,1780 @@
       </c>
       <c r="J6" t="s" s="65">
         <v>42</v>
       </c>
       <c r="K6" t="s" s="66">
         <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
         <v>48</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>22</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>49</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>25</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>22</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>22</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>25</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>26</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>22</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>26</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>25</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>22</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J11" t="s" s="120">
         <v>34</v>
       </c>
       <c r="K11" t="s" s="121">
         <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>26</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>46</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>26</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>26</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>46</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>17</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>30</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>17</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>17</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J15" t="s" s="164">
         <v>34</v>
       </c>
       <c r="K15" t="s" s="165">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>22</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>25</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>22</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s" s="176">
         <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>26</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>46</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>26</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J17" t="s" s="186">
         <v>19</v>
       </c>
       <c r="K17" t="s" s="187">
         <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s" s="190">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>22</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>25</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>22</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>22</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E20" t="s" s="214">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>25</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>22</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>17</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>26</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>46</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>26</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="J22" t="s" s="241">
         <v>20</v>
       </c>
       <c r="K22" t="s" s="242">
         <v>20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C23" t="s" s="245">
         <v>22</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>45</v>
+        <v>135</v>
       </c>
       <c r="G23" t="s" s="249">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H23" t="s" s="250">
         <v>22</v>
       </c>
       <c r="I23" t="s" s="251">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="J23" t="s" s="252">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="K23" t="s" s="253">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C24" t="s" s="256">
         <v>26</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G24" t="s" s="260">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="H24" t="s" s="261">
         <v>26</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="J24" t="s" s="263">
         <v>41</v>
       </c>
       <c r="K24" t="s" s="264">
         <v>20</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C25" t="s" s="267">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="G25" t="s" s="271">
         <v>16</v>
       </c>
       <c r="H25" t="s" s="272">
         <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C26" t="s" s="278">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="G26" t="s" s="282">
         <v>25</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>26</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J26" t="s" s="285">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="K26" t="s" s="286">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C27" t="s" s="289">
         <v>26</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>75</v>
+        <v>160</v>
       </c>
       <c r="G27" t="s" s="293">
         <v>46</v>
       </c>
       <c r="H27" t="s" s="294">
         <v>17</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C28" t="s" s="300">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G28" t="s" s="304">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H28" t="s" s="305">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="J28" t="s" s="307">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="K28" t="s" s="308">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="309">
         <v>28</v>
       </c>
       <c r="B29" t="s" s="310">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C29" t="s" s="311">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="D29" t="s" s="312">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E29" t="s" s="313">
         <v>14</v>
       </c>
       <c r="F29" t="s" s="314">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="G29" t="s" s="315">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="H29" t="s" s="316">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I29" t="s" s="317">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="J29" t="s" s="318">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="K29" t="s" s="319">
-        <v>166</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="320">
         <v>29</v>
       </c>
       <c r="B30" t="s" s="321">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C30" t="s" s="322">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="D30" t="s" s="323">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E30" t="s" s="324">
         <v>14</v>
       </c>
       <c r="F30" t="s" s="325">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G30" t="s" s="326">
         <v>46</v>
       </c>
       <c r="H30" t="s" s="327">
         <v>26</v>
       </c>
       <c r="I30" t="s" s="328">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="J30" t="s" s="329">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="K30" t="s" s="330">
-        <v>19</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="331">
         <v>30</v>
       </c>
       <c r="B31" t="s" s="332">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C31" t="s" s="333">
-        <v>26</v>
+        <v>179</v>
       </c>
       <c r="D31" t="s" s="334">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
       <c r="F31" t="s" s="336">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G31" t="s" s="337">
         <v>46</v>
       </c>
       <c r="H31" t="s" s="338">
         <v>26</v>
       </c>
       <c r="I31" t="s" s="339">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="J31" t="s" s="340">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="K31" t="s" s="341">
-        <v>161</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="342">
         <v>31</v>
       </c>
       <c r="B32" t="s" s="343">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C32" t="s" s="344">
-        <v>177</v>
+        <v>26</v>
       </c>
       <c r="D32" t="s" s="345">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E32" t="s" s="346">
         <v>14</v>
       </c>
       <c r="F32" t="s" s="347">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="G32" t="s" s="348">
         <v>46</v>
       </c>
       <c r="H32" t="s" s="349">
         <v>26</v>
       </c>
       <c r="I32" t="s" s="350">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="J32" t="s" s="351">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="K32" t="s" s="352">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="353">
         <v>32</v>
       </c>
       <c r="B33" t="s" s="354">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C33" t="s" s="355">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D33" t="s" s="356">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E33" t="s" s="357">
         <v>14</v>
       </c>
       <c r="F33" t="s" s="358">
-        <v>183</v>
+        <v>96</v>
       </c>
       <c r="G33" t="s" s="359">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H33" t="s" s="360">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I33" t="s" s="361">
-        <v>184</v>
+        <v>128</v>
       </c>
       <c r="J33" t="s" s="362">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="K33" t="s" s="363">
-        <v>70</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="364">
         <v>33</v>
       </c>
       <c r="B34" t="s" s="365">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C34" t="s" s="366">
         <v>26</v>
       </c>
       <c r="D34" t="s" s="367">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E34" t="s" s="368">
         <v>14</v>
       </c>
       <c r="F34" t="s" s="369">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="G34" t="s" s="370">
         <v>46</v>
       </c>
       <c r="H34" t="s" s="371">
         <v>26</v>
       </c>
       <c r="I34" t="s" s="372">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J34" t="s" s="373">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="K34" t="s" s="374">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="375">
         <v>34</v>
       </c>
       <c r="B35" t="s" s="376">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C35" t="s" s="377">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s" s="378">
-        <v>192</v>
+        <v>109</v>
       </c>
       <c r="E35" t="s" s="379">
         <v>14</v>
       </c>
       <c r="F35" t="s" s="380">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="G35" t="s" s="381">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="H35" t="s" s="382">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I35" t="s" s="383">
-        <v>125</v>
+        <v>196</v>
       </c>
       <c r="J35" t="s" s="384">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="K35" t="s" s="385">
-        <v>92</v>
+        <v>197</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="386">
         <v>35</v>
       </c>
       <c r="B36" t="s" s="387">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C36" t="s" s="388">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="D36" t="s" s="389">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="E36" t="s" s="390">
         <v>14</v>
       </c>
       <c r="F36" t="s" s="391">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="G36" t="s" s="392">
         <v>46</v>
       </c>
       <c r="H36" t="s" s="393">
         <v>26</v>
       </c>
       <c r="I36" t="s" s="394">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="J36" t="s" s="395">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="K36" t="s" s="396">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="397">
         <v>36</v>
       </c>
       <c r="B37" t="s" s="398">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C37" t="s" s="399">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D37" t="s" s="400">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="E37" t="s" s="401">
         <v>14</v>
       </c>
       <c r="F37" t="s" s="402">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="G37" t="s" s="403">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="H37" t="s" s="404">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I37" t="s" s="405">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="J37" t="s" s="406">
-        <v>134</v>
+        <v>162</v>
       </c>
       <c r="K37" t="s" s="407">
-        <v>199</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="408">
         <v>37</v>
       </c>
       <c r="B38" t="s" s="409">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s" s="410">
-        <v>201</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s" s="411">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="E38" t="s" s="412">
         <v>14</v>
       </c>
       <c r="F38" t="s" s="413">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="G38" t="s" s="414">
         <v>46</v>
       </c>
       <c r="H38" t="s" s="415">
         <v>26</v>
       </c>
       <c r="I38" t="s" s="416">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="J38" t="s" s="417">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="K38" t="s" s="418">
-        <v>189</v>
+        <v>211</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="419">
         <v>38</v>
       </c>
       <c r="B39" t="s" s="420">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C39" t="s" s="421">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D39" t="s" s="422">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="E39" t="s" s="423">
         <v>14</v>
       </c>
       <c r="F39" t="s" s="424">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="G39" t="s" s="425">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H39" t="s" s="426">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I39" t="s" s="427">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="J39" t="s" s="428">
-        <v>156</v>
+        <v>52</v>
       </c>
       <c r="K39" t="s" s="429">
-        <v>145</v>
+        <v>216</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="430">
         <v>39</v>
       </c>
       <c r="B40" t="s" s="431">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="C40" t="s" s="432">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D40" t="s" s="433">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E40" t="s" s="434">
         <v>14</v>
       </c>
       <c r="F40" t="s" s="435">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="G40" t="s" s="436">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H40" t="s" s="437">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I40" t="s" s="438">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="J40" t="s" s="439">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="K40" t="s" s="440">
-        <v>212</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="441">
         <v>40</v>
       </c>
       <c r="B41" t="s" s="442">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C41" t="s" s="443">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s" s="444">
-        <v>214</v>
+        <v>37</v>
       </c>
       <c r="E41" t="s" s="445">
         <v>14</v>
       </c>
       <c r="F41" t="s" s="446">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="G41" t="s" s="447">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H41" t="s" s="448">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I41" t="s" s="449">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="J41" t="s" s="450">
-        <v>51</v>
+        <v>224</v>
       </c>
       <c r="K41" t="s" s="451">
-        <v>217</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="452">
         <v>41</v>
       </c>
       <c r="B42" t="s" s="453">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C42" t="s" s="454">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="D42" t="s" s="455">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E42" t="s" s="456">
         <v>14</v>
       </c>
       <c r="F42" t="s" s="457">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="G42" t="s" s="458">
         <v>17</v>
       </c>
       <c r="H42" t="s" s="459">
         <v>17</v>
       </c>
       <c r="I42" t="s" s="460">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="J42" t="s" s="461">
-        <v>146</v>
+        <v>228</v>
       </c>
       <c r="K42" t="s" s="462">
-        <v>126</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="463">
         <v>42</v>
       </c>
       <c r="B43" t="s" s="464">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="C43" t="s" s="465">
         <v>26</v>
       </c>
       <c r="D43" t="s" s="466">
-        <v>37</v>
+        <v>231</v>
       </c>
       <c r="E43" t="s" s="467">
         <v>14</v>
       </c>
       <c r="F43" t="s" s="468">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="G43" t="s" s="469">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="H43" t="s" s="470">
         <v>26</v>
       </c>
       <c r="I43" t="s" s="471">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="J43" t="s" s="472">
-        <v>224</v>
+        <v>72</v>
       </c>
       <c r="K43" t="s" s="473">
-        <v>145</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="474">
         <v>43</v>
       </c>
       <c r="B44" t="s" s="475">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="C44" t="s" s="476">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s" s="477">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="E44" t="s" s="478">
         <v>14</v>
       </c>
       <c r="F44" t="s" s="479">
-        <v>95</v>
+        <v>236</v>
       </c>
       <c r="G44" t="s" s="480">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="H44" t="s" s="481">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I44" t="s" s="482">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="J44" t="s" s="483">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="K44" t="s" s="484">
-        <v>229</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="485">
         <v>44</v>
       </c>
       <c r="B45" t="s" s="486">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s" s="487">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D45" t="s" s="488">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="E45" t="s" s="489">
         <v>14</v>
       </c>
       <c r="F45" t="s" s="490">
-        <v>45</v>
+        <v>240</v>
       </c>
       <c r="G45" t="s" s="491">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H45" t="s" s="492">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I45" t="s" s="493">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="J45" t="s" s="494">
-        <v>71</v>
+        <v>242</v>
       </c>
       <c r="K45" t="s" s="495">
-        <v>20</v>
+        <v>243</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="496">
         <v>45</v>
       </c>
       <c r="B46" t="s" s="497">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="C46" t="s" s="498">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D46" t="s" s="499">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="E46" t="s" s="500">
         <v>14</v>
       </c>
       <c r="F46" t="s" s="501">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G46" t="s" s="502">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H46" t="s" s="503">
         <v>26</v>
       </c>
       <c r="I46" t="s" s="504">
-        <v>236</v>
+        <v>128</v>
       </c>
       <c r="J46" t="s" s="505">
-        <v>152</v>
+        <v>224</v>
       </c>
       <c r="K46" t="s" s="506">
-        <v>152</v>
+        <v>224</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="507">
         <v>46</v>
       </c>
       <c r="B47" t="s" s="508">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="C47" t="s" s="509">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="D47" t="s" s="510">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="E47" t="s" s="511">
         <v>14</v>
       </c>
       <c r="F47" t="s" s="512">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="G47" t="s" s="513">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="H47" t="s" s="514">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I47" t="s" s="515">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="J47" t="s" s="516">
-        <v>240</v>
+        <v>157</v>
       </c>
       <c r="K47" t="s" s="517">
-        <v>241</v>
+        <v>157</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="518">
         <v>47</v>
       </c>
       <c r="B48" t="s" s="519">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C48" t="s" s="520">
-        <v>22</v>
+        <v>251</v>
       </c>
       <c r="D48" t="s" s="521">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E48" t="s" s="522">
         <v>14</v>
       </c>
       <c r="F48" t="s" s="523">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="G48" t="s" s="524">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H48" t="s" s="525">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I48" t="s" s="526">
-        <v>125</v>
+        <v>254</v>
       </c>
       <c r="J48" t="s" s="527">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K48" t="s" s="528">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="529">
         <v>48</v>
       </c>
       <c r="B49" t="s" s="530">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="C49" t="s" s="531">
         <v>26</v>
       </c>
       <c r="D49" t="s" s="532">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="E49" t="s" s="533">
         <v>14</v>
       </c>
       <c r="F49" t="s" s="534">
-        <v>159</v>
+        <v>257</v>
       </c>
       <c r="G49" t="s" s="535">
         <v>46</v>
       </c>
       <c r="H49" t="s" s="536">
         <v>26</v>
       </c>
       <c r="I49" t="s" s="537">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="J49" t="s" s="538">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="K49" t="s" s="539">
-        <v>152</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="540">
         <v>49</v>
       </c>
       <c r="B50" t="s" s="541">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="C50" t="s" s="542">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s" s="543">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E50" t="s" s="544">
         <v>14</v>
       </c>
       <c r="F50" t="s" s="545">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="G50" t="s" s="546">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H50" t="s" s="547">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I50" t="s" s="548">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="J50" t="s" s="549">
-        <v>228</v>
+        <v>42</v>
       </c>
       <c r="K50" t="s" s="550">
-        <v>228</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="551">
         <v>50</v>
       </c>
       <c r="B51" t="s" s="552">
+        <v>263</v>
+      </c>
+      <c r="C51" t="s" s="553">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s" s="554">
+        <v>264</v>
+      </c>
+      <c r="E51" t="s" s="555">
+        <v>265</v>
+      </c>
+      <c r="F51" t="s" s="556">
         <v>253</v>
-      </c>
-[...10 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G51" t="s" s="557">
         <v>17</v>
       </c>
       <c r="H51" t="s" s="558">
         <v>17</v>
       </c>
       <c r="I51" t="s" s="559">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="J51" t="s" s="560">
-        <v>190</v>
+        <v>34</v>
       </c>
       <c r="K51" t="s" s="561">
-        <v>257</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="562">
         <v>51</v>
       </c>
       <c r="B52" t="s" s="563">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="C52" t="s" s="564">
-        <v>26</v>
+        <v>268</v>
       </c>
       <c r="D52" t="s" s="565">
-        <v>259</v>
+        <v>109</v>
       </c>
       <c r="E52" t="s" s="566">
         <v>14</v>
       </c>
       <c r="F52" t="s" s="567">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="G52" t="s" s="568">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H52" t="s" s="569">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I52" t="s" s="570">
-        <v>261</v>
+        <v>17</v>
       </c>
       <c r="J52" t="s" s="571">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="K52" t="s" s="572">
-        <v>161</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="573">
         <v>52</v>
       </c>
       <c r="B53" t="s" s="574">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="C53" t="s" s="575">
-        <v>263</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s" s="576">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="E53" t="s" s="577">
         <v>14</v>
       </c>
       <c r="F53" t="s" s="578">
-        <v>108</v>
+        <v>272</v>
       </c>
       <c r="G53" t="s" s="579">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H53" t="s" s="580">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I53" t="s" s="581">
-        <v>265</v>
+        <v>128</v>
       </c>
       <c r="J53" t="s" s="582">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="K53" t="s" s="583">
-        <v>42</v>
+        <v>243</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="584">
         <v>53</v>
       </c>
       <c r="B54" t="s" s="585">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C54" t="s" s="586">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D54" t="s" s="587">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="E54" t="s" s="588">
-        <v>268</v>
+        <v>14</v>
       </c>
       <c r="F54" t="s" s="589">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="G54" t="s" s="590">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="H54" t="s" s="591">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I54" t="s" s="592">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="J54" t="s" s="593">
-        <v>34</v>
+        <v>277</v>
       </c>
       <c r="K54" t="s" s="594">
-        <v>229</v>
+        <v>278</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="595">
         <v>54</v>
       </c>
       <c r="B55" t="s" s="596">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="C55" t="s" s="597">
-        <v>271</v>
+        <v>22</v>
       </c>
       <c r="D55" t="s" s="598">
-        <v>107</v>
+        <v>280</v>
       </c>
       <c r="E55" t="s" s="599">
         <v>14</v>
       </c>
       <c r="F55" t="s" s="600">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="G55" t="s" s="601">
         <v>25</v>
       </c>
       <c r="H55" t="s" s="602">
         <v>22</v>
       </c>
       <c r="I55" t="s" s="603">
-        <v>17</v>
+        <v>282</v>
       </c>
       <c r="J55" t="s" s="604">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="K55" t="s" s="605">
-        <v>224</v>
+        <v>277</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="606">
         <v>55</v>
       </c>
       <c r="B56" t="s" s="607">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="C56" t="s" s="608">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D56" t="s" s="609">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="E56" t="s" s="610">
         <v>14</v>
       </c>
       <c r="F56" t="s" s="611">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="G56" t="s" s="612">
         <v>17</v>
       </c>
       <c r="H56" t="s" s="613">
         <v>17</v>
       </c>
       <c r="I56" t="s" s="614">
-        <v>125</v>
+        <v>286</v>
       </c>
       <c r="J56" t="s" s="615">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="K56" t="s" s="616">
-        <v>241</v>
-[...103 lines deleted...]
-      <c r="K59" t="s" s="649">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">