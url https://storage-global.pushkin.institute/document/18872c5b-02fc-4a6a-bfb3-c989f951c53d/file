--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -121,53 +121,50 @@
   </si>
   <si>
     <t xml:space="preserve">Доронина Ирина Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Юридические аспекты деятельности пресс-служб</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">НИУ "МИЭТ" по программе "Пожарная безопасность организации (Руководители организаций, лица, назначенные ответственными за обеспечение пожарной безопасности, в том числе в обособленных структурных подразделениях организации)", 22 ч,  2024 г.
 АНО ДПО "Первый федеральный университет антикоррупционного просвещения" по программе "Основы профилактики коррупции", 18 часов, г. Сергиев Посад,  2025 г.
 ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы по программе "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", г. Москва, 2025 г.
 Профессиональная переподготовка в ФГБОУ ВО "Российский экономический университет имени Г.В. Плеханова" по программе "Психология юридической деятельности"  / 250 ч, г. Москва, 2023 г.
 НИУ "МИЭТ" по программе "Основы работы в электронной информационно-образовательной среде вуза", 16 часов, г. Москва 2023 г.
 АНО ДПО "Центр управленческих компетенций" по программе "Издательская деятельность и публикационная активность вуза: новые технологии, процессы и сервисы", 24 часа, г.Санкт-Петербург, 2023 г.
 МГУ имени М. В. Ломоносова по программе "Профайлинг в правоприменительной практике", 144 часа, г. Москва, 2024 г.
 НИУ "МИЭТ" по программе "Гражданско-патриотическое и духовно-нравственное воспитание в системе высшего образования", 72 часа, г. Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
@@ -1913,250 +1910,250 @@
       </c>
       <c r="G3" t="s" s="29">
         <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
         <v>17</v>
       </c>
       <c r="I3" t="s" s="31">
         <v>23</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>24</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>25</v>
       </c>
       <c r="C4" t="s" s="36">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s" s="37">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
         <v>15</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>12</v>
       </c>
       <c r="I4" t="s" s="42">
+        <v>27</v>
+      </c>
+      <c r="J4" t="s" s="43">
         <v>28</v>
       </c>
-      <c r="J4" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s" s="44">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>12</v>
       </c>
       <c r="D5" t="s" s="48">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
+        <v>31</v>
+      </c>
+      <c r="G5" t="s" s="51">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>12</v>
       </c>
       <c r="I5" t="s" s="53">
+        <v>33</v>
+      </c>
+      <c r="J5" t="s" s="54">
         <v>34</v>
       </c>
-      <c r="J5" t="s" s="54">
-[...1 lines deleted...]
-      </c>
       <c r="K5" t="s" s="55">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s" s="58">
         <v>36</v>
       </c>
-      <c r="C6" t="s" s="58">
+      <c r="D6" t="s" s="59">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>17</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
+        <v>39</v>
+      </c>
+      <c r="J6" t="s" s="65">
         <v>40</v>
       </c>
-      <c r="J6" t="s" s="65">
+      <c r="K6" t="s" s="66">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>12</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>12</v>
       </c>
       <c r="I7" t="s" s="75">
+        <v>45</v>
+      </c>
+      <c r="J7" t="s" s="76">
         <v>46</v>
       </c>
-      <c r="J7" t="s" s="76">
+      <c r="K7" t="s" s="77">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>48</v>
+      </c>
+      <c r="C8" t="s" s="80">
         <v>49</v>
       </c>
-      <c r="C8" t="s" s="80">
+      <c r="D8" t="s" s="81">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
+        <v>51</v>
+      </c>
+      <c r="G8" t="s" s="84">
         <v>52</v>
       </c>
-      <c r="G8" t="s" s="84">
+      <c r="H8" t="s" s="85">
+        <v>49</v>
+      </c>
+      <c r="I8" t="s" s="86">
         <v>53</v>
       </c>
-      <c r="H8" t="s" s="85">
-[...2 lines deleted...]
-      <c r="I8" t="s" s="86">
+      <c r="J8" t="s" s="87">
+        <v>28</v>
+      </c>
+      <c r="K8" t="s" s="88">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>16</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>12</v>
       </c>
       <c r="I9" t="s" s="97">
+        <v>57</v>
+      </c>
+      <c r="J9" t="s" s="98">
         <v>58</v>
       </c>
-      <c r="J9" t="s" s="98">
+      <c r="K9" t="s" s="99">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>