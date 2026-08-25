--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -55,118 +55,100 @@
   <si>
     <t xml:space="preserve">Преподаваемые учебные предметы, курсы, дисциплины (модули), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
-    <t xml:space="preserve">Волкова Вера Витальевна</t>
+    <t xml:space="preserve">Гапутина Виолетта Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
-  </si>
-[...22 lines deleted...]
-    <t xml:space="preserve">Гапутина Виолетта Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Семантика и прагматика продвигающего текста
 Научно-исследовательская работа
 Профессионально-творческая практика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Организация создания и особенности проектирования онлайн-курсов» (72 часа, 07 марта-24 мая 2019 гг), Поволжский государственный технологический университет, г. Йошкар-Ола
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» ( 16 часов, 15 марта 2019 г.), Гос. ИРЯ им. А.С. Пушкина
 Деловой русский язык (108 часов, 13 февраля- 06 марта 2019 гг.), ООО «Инфоурок»
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (72 часа, 25 мая -03 июня 2020 гг.), Российская академия народного хозяйства и государственной службы при Президенте РФ (Западный филиал,  г.  Калининград
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 часов, 6-8 февраля 2020 гг.), Московский государственный лингвистический университет
 «Личный бренд педагога» (16 часов), 14-18 сентября 2020 гг.), АНО ДПО «ОЦ Каменный город», г. Пермь
 «Русский язык и русская литература в цифровую эпоху» (24 часа, 21-23 апреля 2022 г.), Московский государственный лингвистический университет
 Оказание первой помощи программа обучения 8 часов декабрь 2023 АНО ДПО "ГУИЦ ДЖКХиБ", г. Москва
 Использование нейросетей в учебной и научной работе: ChatGPT,DALL-E 2, Midjourney программа повышения квалификации 36 ч, 2024 г. Московский институт профессиональной переподготовки и повышения квалификации педагогов, г. Москва
 Актуальные вопросы рекламного и PR-образования дополнительная профессиональная программа 24 ч, 2024 г.ЧелГУ,г.Челябинск
 Аксиологическая лингвистика и аксиологическое литературоведение программа повышения квалификации 24 ч,  2024 г. УрФУ, г.Екатеринбург
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике дополнительная профессиональная программа 72 ч, 2023 г. ННГУ им. Н.И. Лобачевского
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч.,  2024 г.
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, г. Москва, 20 июня 2024 г. (36 часов) /нет
 «Оказание первой помощи при жизнеопасных состояниях» (18 часов, 23 октября 2018 г.), Научно-практический Центр Экстренной медицинской помощи Департамента здравоохранения г. Москвы</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Доронина Ирина Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Юридические аспекты деятельности пресс-служб</t>
   </si>
   <si>
-    <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь</t>
+    <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">НИУ "МИЭТ" по программе "Пожарная безопасность организации (Руководители организаций, лица, назначенные ответственными за обеспечение пожарной безопасности, в том числе в обособленных структурных подразделениях организации)", 22 ч,  2024 г.
 АНО ДПО "Первый федеральный университет антикоррупционного просвещения" по программе "Основы профилактики коррупции", 18 часов, г. Сергиев Посад,  2025 г.
 ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы по программе "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", г. Москва, 2025 г.
 Профессиональная переподготовка в ФГБОУ ВО "Российский экономический университет имени Г.В. Плеханова" по программе "Психология юридической деятельности"  / 250 ч, г. Москва, 2023 г.
 НИУ "МИЭТ" по программе "Основы работы в электронной информационно-образовательной среде вуза", 16 часов, г. Москва 2023 г.
 АНО ДПО "Центр управленческих компетенций" по программе "Издательская деятельность и публикационная активность вуза: новые технологии, процессы и сервисы", 24 часа, г.Санкт-Петербург, 2023 г.
 МГУ имени М. В. Ломоносова по программе "Профайлинг в правоприменительной практике", 144 часа, г. Москва, 2024 г.
 НИУ "МИЭТ" по программе "Гражданско-патриотическое и духовно-нравственное воспитание в системе высшего образования", 72 часа, г. Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
@@ -175,137 +157,133 @@
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Клюшкин Геннадий Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Акселератор медиагруппы «Россия сегодня»</t>
   </si>
   <si>
-    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик
-Мастер делового администрирования</t>
+    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик; мастер делового администрирования; 2.1.8. Проектирование и строительство дорог, метрополитенов, аэродромов, мостов и транспортных тоннелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Международная деятельность вуза: составляющие успеха, РУДН, 2024 г.
 Аналитика социальных медиа: теория, практика, инструменты", BrandAnalytics, 2024 г.
 Международная деятельность вуза: составляющие успеха, РУДН, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Колчкова Эльвира Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-служба в современном коммуникационном процессе
 Медиааналитика</t>
   </si>
   <si>
     <t xml:space="preserve">Журналист, магистр медиакоммуникаций</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации "Количественные и качественные методы анализа данных" (48 ч.), МГУ им. М.В. Ломоносова, 6-13 октября 2025 г.
 Повышение квалификации "Шаг к мастерству. Основы педагогического мастерства для преподавателей вуза" (40 ч.), РАНХиГС, 16-27 декабря 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">8</t>
   </si>
   <si>
     <t xml:space="preserve">Северская Ольга Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистические основы спичрайтинга</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Теологическая лингвистика и стилистика, 24 ч, ФГБОУ ВО "Уральский федеральный университет"
 Аксиологическая лингвистика и аксиологическое литературоведение, 24 ч., 2023 г., УрФУ, г. Екатеринбург
 Интерактивные методы и технологии обучения, Тамбовский гос. технический университет, г. Тамбов, 2025 г. 72 ч</t>
   </si>
   <si>
     <t xml:space="preserve">42</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Ораторское мастерство и культура критики и дискуссии
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, филолог</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -408,61 +386,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...9 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -526,61 +493,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...9 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -621,127 +577,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...75 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1617,83 +1496,50 @@
     <xf fontId="91" fillId="92" borderId="91" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="92" fillId="93" borderId="92" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="93" fillId="94" borderId="93" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="94" fillId="95" borderId="94" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="95" fillId="96" borderId="95" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="96" fillId="97" borderId="96" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="97" fillId="98" borderId="97" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="98" fillId="99" borderId="98" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="99" fillId="100" borderId="99" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...31 lines deleted...]
-    <xf fontId="110" fillId="111" borderId="110" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2012,340 +1858,305 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
         <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K2" t="s" s="22">
         <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>20</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>12</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>21</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>22</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
+        <v>17</v>
+      </c>
+      <c r="I3" t="s" s="31">
         <v>23</v>
       </c>
-      <c r="I3" t="s" s="31">
+      <c r="J3" t="s" s="32">
         <v>24</v>
       </c>
-      <c r="J3" t="s" s="32">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s" s="33">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s" s="36">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>27</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s" s="42">
+        <v>28</v>
+      </c>
+      <c r="J4" t="s" s="43">
         <v>29</v>
       </c>
-      <c r="J4" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s" s="44">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
+        <v>30</v>
+      </c>
+      <c r="C5" t="s" s="47">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s" s="48">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>12</v>
       </c>
       <c r="I5" t="s" s="53">
         <v>34</v>
       </c>
       <c r="J5" t="s" s="54">
         <v>35</v>
       </c>
       <c r="K5" t="s" s="55">
         <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
         <v>36</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s" s="63">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
         <v>40</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>41</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>44</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
         <v>45</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s" s="75">
         <v>46</v>
       </c>
       <c r="J7" t="s" s="76">
         <v>47</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>49</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
+        <v>57</v>
+      </c>
+      <c r="G9" t="s" s="95">
+        <v>16</v>
+      </c>
+      <c r="H9" t="s" s="96">
+        <v>12</v>
+      </c>
+      <c r="I9" t="s" s="97">
         <v>58</v>
       </c>
-      <c r="G9" t="s" s="95">
+      <c r="J9" t="s" s="98">
         <v>59</v>
       </c>
-      <c r="H9" t="s" s="96">
-[...2 lines deleted...]
-      <c r="I9" t="s" s="97">
+      <c r="K9" t="s" s="99">
         <v>60</v>
-      </c>
-[...39 lines deleted...]
-        <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>