--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -200,70 +200,70 @@
   </si>
   <si>
     <t xml:space="preserve">Деловой русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Организация , порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Предупреждение коррупции в организации, 36 ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Требования пожарной безопасности для лиц, проводящих противопожарные инструктажи, 24 ч., Городской учебно-информационный центр подготовки и повышения квалификации персонала, условий и охраны труда работников жилищно-коммунального хозяйства, 2023 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному, 40 ч., Гос.ИРЯ им. А.С. Пушкина, 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Тананина Анастасия Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент кафедры стажировки зарубежных специалистов ; И.о. заведующего кафедрой интенсивного обучения русского языка как иностранного</t>
+    <t xml:space="preserve">И.о. заведующего кафедрой интенсивного обучения русского языка как иностранного; Доцент кафедры русского языка гуманитарного профиля</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка, литературы и иностранного языка (английский и французский языки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Методология обучения взрослых, 36 ч., Образовательный центр "Открытое пространство", г. Минск, 2024 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Гос. ИРЯ им. А.С. Пушкина, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">20</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">14</t>
+    <t xml:space="preserve">25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Стилистика
 Практический курс русского языка</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
 Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
 Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
@@ -2051,51 +2051,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
         <v>49</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>50</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>51</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
         <v>52</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
         <v>53</v>
       </c>
       <c r="J7" t="s" s="76">
         <v>54</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>56</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>57</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>58</v>
       </c>
       <c r="E8" t="s" s="82">