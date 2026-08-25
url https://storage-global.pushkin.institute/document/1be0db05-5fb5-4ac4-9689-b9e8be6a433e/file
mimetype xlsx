--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,241 +58,254 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Бабенко Анна Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Анализ художественного текста</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (преподавание русского языка как иностранного). Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
-[...1 lines deleted...]
-Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
+    <t xml:space="preserve">Современные проблемы и традиционные подходы в методике преподавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
 Традиции и инновации в преподавании русского языка как иностранного и общеобразовательных дисциплин в поликультурной образовательной среде, 16 ч., ЮЗГУ, 2025 г.
 Методика преподавания РКИ посредством мультипликации и детской литературы, 16 ч., РУДН, 2025 г.
-Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. / нет</t>
+Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. 
+МГПУ «Искусственный интеллект в образовательной среде», 16ч., 2025 г.
+ООО «ПрофЛаб» «Оказание первой доврачебной помощи», 2022 г.; 16 часов.
+Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
+Современный учебник по РКИ: технологии моделирования, 18 ч., СПбГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Борисенко Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">История русской культуры</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...7 lines deleted...]
-Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г. / нет</t>
+    <t xml:space="preserve">История. Историк. Преподаватель истории; 07.00.09 - Историография, источниковедение и методы исторического исследования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат исторических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г.
+Методика преподавания основ российской государственности, 72 ч., РАНХиГС, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">Кабанкова Юлия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Деловой русский язык
 Основы научной речи</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...8 lines deleted...]
-Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч., Дипломатическая академия МИД РФ, 2024 г.</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Текст – объект языка, речи, коммуникативно ориентированного обучения русскому языку как иностранному, 72 ч, СПБГУ, 2025 г.
+Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч, Дипломатическая академия МИД РФ, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2023 г.
+«Традиционные и инновационные технологии обучения русскому языку как иностранному в современном образовательном пространстве», Юго-западный государственный университет, 36 ч, 2023.
+</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Мамонтов Александр Степанович</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
+    <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвострановедение</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...3 lines deleted...]
-    <t xml:space="preserve">доктор филологических наук</t>
+    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, 72 ч. РУДН, 2025 г.
-Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет</t>
+Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет
+Программа дополнительного профессионального образования «Преподавание русского языка как иностранного в динамике лингвокультурных процессов» (72 ч.) (Москва, РУДН, 2017 г.)
+«Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
+«Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
+«Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2019 г.)
+«Организация создания и особенности проектирования онлайн-курсов» (72 ч.) (Йошкар-Ола, ПГТУ — Поволжский региональный центр компетенций в области онлайн-обучения, 2019 г.)
+Анализ  продуктов  речевой  деятельности в судебной  экспертизе 28 ч, Гос. ИРЯ  им. А.С. Пушкина, 2021 г.
+Особенности  организации образовательного  процесса в  вузе для  студентов  с  инвалидностью и ОВЗ -36 ч., Московский  государственный  психолого-педагогический  университет, 2021 г.
+Современная компьютерная  лингвистика  для  преподавателей, 144 ч., АНО  ВО  “Университет  Иннополис”, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Персиянова Светлана Георгиевна</t>
   </si>
   <si>
+    <t xml:space="preserve">И.о. проректора; Декан факультета обучения русскому языку как иностранному</t>
+  </si>
+  <si>
     <t xml:space="preserve">Деловой русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Русский язык и литература. Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Организация , порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Предупреждение коррупции в организации, 36 ч., Гос.ИРЯ им. А.С. Пушкина, 2023 г.
 Требования пожарной безопасности для лиц, проводящих противопожарные инструктажи, 24 ч., Городской учебно-информационный центр подготовки и повышения квалификации персонала, условий и охраны труда работников жилищно-коммунального хозяйства, 2023 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному, 40 ч., Гос.ИРЯ им. А.С. Пушкина, 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
-/ Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г./ нет</t>
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Тананина Анастасия Владимировна</t>
   </si>
   <si>
+    <t xml:space="preserve">Доцент кафедры стажировки зарубежных специалистов ; И.о. заведующего кафедрой интенсивного обучения русского языка как иностранного</t>
+  </si>
+  <si>
     <t xml:space="preserve">Практический курс русского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-Филология. Учитель русского языка, литературы и иностранного языка (английский и французский языки)</t>
+    <t xml:space="preserve">Филология. Учитель русского языка, литературы и иностранного языка (английский и французский языки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Методология обучения взрослых, 36 ч., Образовательный центр "Открытое пространство", г. Минск, 2024 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Гос. ИРЯ им. А.С. Пушкина, 2025 г.
-Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г. / нет</t>
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Стилистика
 Практический курс русского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...3 lines deleted...]
-    <t xml:space="preserve">Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.
+    <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
+Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
-Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
-[...1 lines deleted...]
-Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.</t>
+Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
+Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Шутова Марина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации</t>
   </si>
   <si>
-    <t xml:space="preserve">доктор педагогических наук</t>
-[...3 lines deleted...]
-Тренды и новации современного образования, 72 ч., 2024-2025 гг. / нет</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.
+Преподаватель университета в новой системе российского образования, 72 ч., ЧПОУ "ЦПДО Лань", Санкт-Петербург, 2023-2024 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1933,51 +1946,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>28</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>12</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>29</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
         <v>30</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>31</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s" s="42">
         <v>32</v>
       </c>
       <c r="J4" t="s" s="43">
         <v>33</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>34</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>35</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>36</v>
       </c>
       <c r="E5" t="s" s="49">
@@ -1988,180 +2001,180 @@
       </c>
       <c r="G5" t="s" s="51">
         <v>38</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>35</v>
       </c>
       <c r="I5" t="s" s="53">
         <v>39</v>
       </c>
       <c r="J5" t="s" s="54">
         <v>40</v>
       </c>
       <c r="K5" t="s" s="55">
         <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
         <v>42</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>31</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>12</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>31</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>35</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>35</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>