--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,68 +58,67 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
-[...16 lines deleted...]
-2) "Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья" (16 ч.), Институт Пушкина, июль 2025 г./нет</t>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Государственное делопроизводство в цифровую эпоху: ИИ и деловая письменная коммуникация</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>