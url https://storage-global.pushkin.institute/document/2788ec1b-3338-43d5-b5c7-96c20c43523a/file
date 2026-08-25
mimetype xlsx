--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -68,147 +68,147 @@
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">История России
 Основы российской государственности</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">История, историк, преподаватель истории</t>
+    <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Электронная информационно-образовательная среда организации в реализации программ высшего образования&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Блинников Георгий Борисович</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвострановедение (первый язык)
-[...1 lines deleted...]
-Практика устной и письменной речи (первый язык)
+    <t xml:space="preserve">Практика устной и письменной речи (первый язык)
 Теоретическая фонетика (первый язык)
-Теория перевода</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий). Научная специальность: Романские языки.</t>
+Лингвострановедение (первый язык)
+Теория перевода
+Переводческая практика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий); 10.02.05 – Романские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Веселовская Татьяна Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Научный сотрудник лаборатории когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Межкультурная коммуникация</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 часов, ЦДО «Горизонт», Институт русского языка РУДН, 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Лексикология английского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Гончарова Любовь Марковна</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература). Учитель</t>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, 2023 г.
 Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.
 Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.
 ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ
 ПК по программе«Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность». АНО ВО РосНОУ, Москва, 2021, 72 ч.
 ПК по программе «Практики развития современных научных школ в цифровом пространстве», Калининград (72 ч.)
 ДОП «Оказание первой врачебной помощи», Москва, ООО «Профлаб», 2022 г. 16 часов.
 Программа повышения квалификации преподавателей высшего и среднего профессионального образования по новым программам для ИТ-специальностей и различных предметных областей (2022) (Университет «Иннополис», Казань) 144 часа.
 Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
 </t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Зотова Анастасия Борисовна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
@@ -216,237 +216,220 @@
   </si>
   <si>
     <t xml:space="preserve">Философия (Восточная философия) (бакалавр)
 Филология (магистр)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Антикоррупционная деятельность, 72 ч., 2024 г.
 Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении, 72 ч., 2024 г.
 Оказание первой помощи пострадавшим, 22 ч., 2024 г.
 Электронная информационно-образовательная среда организации в реализации программ высшего образования, 72 ч., 2024 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература XI-XVIII вв.
 Введение в литературоведение</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
-    <t xml:space="preserve">Карманов Андрей Андреевич</t>
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Культурология
 Философия</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Молчанов Сергей Олегович</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежное регионоведение (Китай), магистр
 Педагогическое образование с двумя профилями подготовки (китайский и английский языки), бакалавр</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактические аспекты second language acquisition (БФУ им. Канта, 2025) (повышение квалификации)
 Культурная антропология: введение в современные исследования (Европейский университет в Санкт-Петербурге, 2024)
 Методика обучения китайскому языку: проблемы и пути их решения (Финансовый университет при Правительстве РФ, 2024)
 Обучение китайскому языку и культуре: прошлое, настоящее, будущее (МГПУ, 2024)
 Международная школа китайского языка на базе Харбинского политехнического университета (КНР, 2024) (повышение квалификации)
 Повышение квалификации в Восточно-китайском педагогическом университете (КНР, 2025)
 Интерпретация китайской культуры" (西安交通大学, 2025)
 Краткосрочные курсы китайского языка в Пекинском университете языка и культуры (КНР, 2026)
 Современные французские социальные и гуманитарные исследования (МГУ им. М.В. Ломоносова, 2023 г., переподготовка)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
   </si>
   <si>
     <t xml:space="preserve">Психология</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы.</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Стилистика английского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
     <t xml:space="preserve">Античная литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Русский язык и литература</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теоретическая грамматика (первый язык)
 Теория перевода
 Практика устной и письменной речи (первый язык)</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература XI-XVIII вв.</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы инклюзивного образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Преподавание русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Основы логики и методологии научных исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
@@ -455,180 +438,162 @@
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Самойлов Вячеслав Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Информатика и информационно-коммуникационные технологии</t>
   </si>
   <si>
     <t xml:space="preserve">Системный анализ, управление и обработка информации</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка стратегии цифровой трансформации для ОУ ВО и научных организаций", 28 ак.ч., 2024 г., МФТИ</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования, 72 ч. (ФГБОУ ВО "Московский педагогический государственный университет") 2024 г.
 Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья, 36 ч. (РУДН) 2023 г., 
 Инновационные и цифровые технологии в образовании, 72 ч. (Санкт-Петербургский политехнический университет Петра Великого) 2025 г.
 Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде, 72ч. (ООО "Инфоурок") 2025г.
 Цифровая педагогика, 8 ч. (РУДН) 2023 г., "Клиническая психология: теория и методика преподавания в образовательной организации" (ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов") 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Федосеева Анна Вячеславовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности «Филология»</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Институт Пушкина, 2025 г. 
 Методика преподавания курса "Основы российской государственности", 72 ч., Государственный академический университет гуманитарных наук, 2025 г. / нет
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО «Горизонт» Института русского языка РУДН, 2024 г.
 Школа тестора РКИ, 144 ч., ФГБОУ ВО «Санкт-Петербургский государственный университет», 2023 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Фомичёв Евгений Александрович</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Фёдорова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Древний язык (латинский язык)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации в ЧПОУ «ЦПДО ЛАНЬ» Современные образовательные технологии в контексте трансформации российского образования, 72 ч, 2023 г.
 Повышение квалификации в ЧПОУ «ЦПДОЛАНЬ» Преподаватель университета в новой системе российского образования, 72 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Чумакова Анастасия Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">преподаватель; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Теория перевода</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвист. Переводчик английского и французского языков. Специалист по межкультурному общению</t>
+    <t xml:space="preserve">Лингвист. Переводчик английского и французского языков. Специалист по межкультурному общению; 24.00.01 - Теория и история культуры</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы к преподаванию английского язка и ИКТ - технологии в образовательной деятельности в условиях реализации ФГОС, "Московская академия профессиональных компетенций",  72 ч, декабрь 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение служением
 Основы государственной языковой политики</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, филолог</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы лингводидактики и методики преподавания иностранных языков</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвист, преподаватель (английский язык, немецкий язык).</t>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">Янгляев Дамир Хайдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Безопасность жизнедеятельности и основы военной подготовки</t>
   </si>
   <si>
     <t xml:space="preserve">Летчик-инженер
 Психолог</t>
   </si>
   <si>
     <t xml:space="preserve">ПК по программе «Организация системы военной подготовки руководящего состава военно-учебных центров при высших учебных заведениях»
 ФГБОУ ВО «Московский авиационный институт (национальный исследовательский университет)», 16.09.2025-18.09.2025, 48 ч</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -950,72 +915,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...20 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -1288,72 +1231,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...20 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -1394,204 +1315,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...152 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -4557,116 +4324,50 @@
     <xf fontId="300" fillId="301" borderId="300" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="301" fillId="302" borderId="301" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="302" fillId="303" borderId="302" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="303" fillId="304" borderId="303" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="304" fillId="305" borderId="304" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="305" fillId="306" borderId="305" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="306" fillId="307" borderId="306" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="307" fillId="308" borderId="307" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="308" fillId="309" borderId="308" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...64 lines deleted...]
-    <xf fontId="330" fillId="331" borderId="330" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5215,809 +4916,739 @@
       </c>
       <c r="G8" t="s" s="84">
         <v>24</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>17</v>
       </c>
       <c r="I8" t="s" s="86">
         <v>55</v>
       </c>
       <c r="J8" t="s" s="87">
         <v>56</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
         <v>57</v>
       </c>
       <c r="C9" t="s" s="91">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s" s="92">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s" s="93">
         <v>58</v>
       </c>
-      <c r="D9" t="s" s="92">
+      <c r="F9" t="s" s="94">
         <v>59</v>
       </c>
-      <c r="E9" t="s" s="93">
+      <c r="G9" t="s" s="95">
         <v>60</v>
       </c>
-      <c r="F9" t="s" s="94">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s" s="96">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E10" t="s" s="104">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="H11" t="s" s="118">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s" s="119">
         <v>72</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>73</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
         <v>74</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s" s="129">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s" s="135">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s" s="136">
         <v>80</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
         <v>81</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>56</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>88</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>17</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>24</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>17</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>45</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H16" t="s" s="173">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I16" t="s" s="174">
         <v>97</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>98</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
+        <v>98</v>
+      </c>
+      <c r="C17" t="s" s="179">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s" s="180">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H17" t="s" s="184">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
         <v>101</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>77</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s" s="190">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G18" t="s" s="194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>25</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="H20" t="s" s="217">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>80</v>
+        <v>122</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>25</v>
+        <v>123</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="H21" t="s" s="228">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>121</v>
+        <v>97</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
         <v>126</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>127</v>
+        <v>114</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
         <v>128</v>
       </c>
       <c r="C23" t="s" s="245">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="G23" t="s" s="249">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="H23" t="s" s="250">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I23" t="s" s="251">
         <v>130</v>
       </c>
       <c r="J23" t="s" s="252">
-        <v>118</v>
+        <v>69</v>
       </c>
       <c r="K23" t="s" s="253">
-        <v>118</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
         <v>131</v>
       </c>
       <c r="C24" t="s" s="256">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
         <v>133</v>
       </c>
       <c r="G24" t="s" s="260">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="H24" t="s" s="261">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I24" t="s" s="262">
         <v>134</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>118</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
+        <v>135</v>
+      </c>
+      <c r="C25" t="s" s="267">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D25" t="s" s="268">
         <v>137</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
         <v>138</v>
       </c>
       <c r="G25" t="s" s="271">
-        <v>25</v>
+        <v>139</v>
       </c>
       <c r="H25" t="s" s="272">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>73</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C26" t="s" s="278">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>37</v>
+        <v>142</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G26" t="s" s="282">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>17</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J26" t="s" s="285">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="K26" t="s" s="286">
-        <v>20</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s" s="289">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G27" t="s" s="293">
-        <v>148</v>
+        <v>24</v>
       </c>
       <c r="H27" t="s" s="294">
         <v>17</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C28" t="s" s="300">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G28" t="s" s="304">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H28" t="s" s="305">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J28" t="s" s="307">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K28" t="s" s="308">
-        <v>155</v>
-[...68 lines deleted...]
-      <c r="K30" t="s" s="330">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">