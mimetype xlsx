--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -77,84 +77,76 @@
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика и психология высшей школы
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
-[...4 lines deleted...]
-«Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
+    <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Блинников Георгий Борисович</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (первый иностранный язык)
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий); 10.02.05 – Романские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Нет</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Центр допобразования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования «Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде», 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
@@ -173,88 +165,91 @@
   </si>
   <si>
     <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, 2023 г.
 Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.
 Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.
 ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ
 ПК по программе«Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность». АНО ВО РосНОУ, Москва, 2021, 72 ч.
 ПК по программе «Практики развития современных научных школ в цифровом пространстве», Калининград (72 ч.)
 ДОП «Оказание первой врачебной помощи», Москва, ООО «Профлаб», 2022 г. 16 часов.
 Программа повышения квалификации преподавателей высшего и среднего профессионального образования по новым программам для ИТ-специальностей и различных предметных областей (2022) (Университет «Иннополис», Казань) 144 часа.
 Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
 </t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (второй иностранный язык)</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. 31 ак. ч., Учебно-издательский центр «Златоуст»,  2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Теория лингвистической экспертизы
 Лингвоконфликтология</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория текста и дискурса
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
 Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
@@ -282,50 +277,53 @@
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Молчанов Сергей Олегович</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежное регионоведение (Китай), магистр
 Педагогическое образование с двумя профилями подготовки (китайский и английский языки), бакалавр</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактические аспекты second language acquisition (БФУ им. Канта, 2025) (повышение квалификации)
 Культурная антропология: введение в современные исследования (Европейский университет в Санкт-Петербурге, 2024)
 Методика обучения китайскому языку: проблемы и пути их решения (Финансовый университет при Правительстве РФ, 2024)
 Обучение китайскому языку и культуре: прошлое, настоящее, будущее (МГПУ, 2024)
 Международная школа китайского языка на базе Харбинского политехнического университета (КНР, 2024) (повышение квалификации)
 Повышение квалификации в Восточно-китайском педагогическом университете (КНР, 2025)
 Интерпретация китайской культуры" (西安交通大学, 2025)
 Краткосрочные курсы китайского языка в Пекинском университете языка и культуры (КНР, 2026)
 Современные французские социальные и гуманитарные исследования (МГУ им. М.В. Ломоносова, 2023 г., переподготовка)</t>
   </si>
   <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Культура научной речи (английский язык)</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Огорелков Игорь Витальевич</t>
@@ -355,53 +353,50 @@
     <t xml:space="preserve">Современная компаративистика
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">История и методология науки</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Инструменты искусственного интеллекта для анализа языка и текста
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
@@ -3405,445 +3400,445 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>22</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>23</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>24</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>25</v>
       </c>
       <c r="H3" t="s" s="30">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s" s="31">
         <v>26</v>
       </c>
-      <c r="I3" t="s" s="31">
+      <c r="J3" t="s" s="32">
         <v>27</v>
       </c>
-      <c r="J3" t="s" s="32">
+      <c r="K3" t="s" s="33">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s" s="36">
         <v>30</v>
       </c>
-      <c r="C4" t="s" s="36">
+      <c r="D4" t="s" s="37">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s" s="40">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>17</v>
       </c>
       <c r="I4" t="s" s="42">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s" s="43">
         <v>35</v>
       </c>
-      <c r="J4" t="s" s="43">
+      <c r="K4" t="s" s="44">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>22</v>
       </c>
       <c r="D5" t="s" s="48">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>25</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>22</v>
       </c>
       <c r="I5" t="s" s="53">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s" s="54">
+        <v>35</v>
+      </c>
+      <c r="K5" t="s" s="55">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s" s="58">
         <v>43</v>
       </c>
-      <c r="C6" t="s" s="58">
+      <c r="D6" t="s" s="59">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
+        <v>45</v>
+      </c>
+      <c r="G6" t="s" s="62">
+        <v>18</v>
+      </c>
+      <c r="H6" t="s" s="63">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s" s="64">
         <v>46</v>
       </c>
-      <c r="G6" t="s" s="62">
-[...5 lines deleted...]
-      <c r="I6" t="s" s="64">
+      <c r="J6" t="s" s="65">
         <v>47</v>
       </c>
-      <c r="J6" t="s" s="65">
+      <c r="K6" t="s" s="66">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s" s="69">
         <v>50</v>
       </c>
-      <c r="C7" t="s" s="69">
+      <c r="D7" t="s" s="70">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
+        <v>52</v>
+      </c>
+      <c r="G7" t="s" s="73">
+        <v>18</v>
+      </c>
+      <c r="H7" t="s" s="74">
+        <v>18</v>
+      </c>
+      <c r="I7" t="s" s="75">
         <v>53</v>
       </c>
-      <c r="G7" t="s" s="73">
-[...5 lines deleted...]
-      <c r="I7" t="s" s="75">
+      <c r="J7" t="s" s="76">
         <v>54</v>
       </c>
-      <c r="J7" t="s" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s" s="77">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>55</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>17</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>56</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
         <v>57</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>17</v>
       </c>
       <c r="I8" t="s" s="86">
         <v>58</v>
       </c>
       <c r="J8" t="s" s="87">
         <v>59</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
         <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>17</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>63</v>
       </c>
       <c r="F9" t="s" s="94">
         <v>64</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
         <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
         <v>66</v>
       </c>
       <c r="K9" t="s" s="99">
         <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
         <v>68</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>69</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
         <v>70</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="I10" t="s" s="108">
         <v>71</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>49</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>22</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>22</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>25</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>22</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>22</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>25</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>22</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s" s="151">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>94</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
         <v>95</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>22</v>
       </c>
       <c r="D15" t="s" s="158">
         <v>96</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
         <v>97</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>25</v>
       </c>
       <c r="H15" t="s" s="162">
@@ -3857,57 +3852,57 @@
       </c>
       <c r="K15" t="s" s="165">
         <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
         <v>100</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>101</v>
       </c>
       <c r="D16" t="s" s="169">
         <v>102</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
         <v>103</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="J16" t="s" s="175">
         <v>67</v>
       </c>
       <c r="K16" t="s" s="176">
         <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
         <v>105</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>22</v>
       </c>
       <c r="D17" t="s" s="180">
         <v>106</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
@@ -3962,51 +3957,51 @@
       </c>
       <c r="K18" t="s" s="198">
         <v>115</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
         <v>116</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>17</v>
       </c>
       <c r="D19" t="s" s="202">
         <v>117</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
         <v>118</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>17</v>
       </c>
       <c r="I19" t="s" s="207">
         <v>119</v>
       </c>
       <c r="J19" t="s" s="208">
         <v>120</v>
       </c>
       <c r="K19" t="s" s="209">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>