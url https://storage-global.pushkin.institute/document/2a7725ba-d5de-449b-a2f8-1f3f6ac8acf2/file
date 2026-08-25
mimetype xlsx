--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,431 +58,431 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор, главный редактор журнала "Русский язык за рубежом"</t>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика и психология высшей школы
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч/ нет</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
+«Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
+«Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
+«Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Блинников Георгий Борисович</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (первый иностранный язык)
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий). Научная специальность:Романские языки.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">кандидат филологических наук</t>
+    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий); 10.02.05 – Романские языки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г./нет</t>
+    <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор, и.о. проректора</t>
+    <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.,  
-Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч.,2025 г./ нет</t>
+Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Гончарова Любовь Марковна</t>
   </si>
   <si>
     <t xml:space="preserve">Маркетинговая лингвистика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература). Учитель</t>
-[...9 lines deleted...]
-Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.                                                                   Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.</t>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, 2023 г.
+Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.
+Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.
+ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ
+ПК по программе«Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность». АНО ВО РосНОУ, Москва, 2021, 72 ч.
+ПК по программе «Практики развития современных научных школ в цифровом пространстве», Калининград (72 ч.)
+ДОП «Оказание первой врачебной помощи», Москва, ООО «Профлаб», 2022 г. 16 часов.
+Программа повышения квалификации преподавателей высшего и среднего профессионального образования по новым программам для ИТ-специальностей и различных предметных областей (2022) (Университет «Иннополис», Казань) 144 часа.
+Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
+Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
+Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
+</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассисент Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (второй иностранный язык)</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г./ нет</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Теория лингвистической экспертизы
 Лингвоконфликтология</t>
   </si>
   <si>
-    <t xml:space="preserve">квалификация магистр по направлению «Лингвистика»</t>
-[...8 lines deleted...]
-ГБУ г. Москвы "Московский исследовательский центр", 2025 г.5)
+    <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
+Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства" (260 ч.
-[...2 lines deleted...]
-ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025  г.).</t>
+Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
+Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
+Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория текста и дискурса
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Радиоведущий". Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
-Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)/нет</t>
+Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание и история лингвистических учений
 Языковая политика государства
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее, специалитет</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.
+    <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
+Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
-Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ". Тамбов,  72 ч, 2024
-Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г./нет</t>
+Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Молчанов Сергей Олегович</t>
   </si>
   <si>
-    <t xml:space="preserve">ассистент</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Педагогическое образование с двумя профилями подготовки (китайский и английский языки) (бакалавр); Зарубежное регионоведение (Китай) (магистр)</t>
+    <t xml:space="preserve">Ассистент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Зарубежное регионоведение (Китай), магистр
+Педагогическое образование с двумя профилями подготовки (китайский и английский языки), бакалавр</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактические аспекты second language acquisition (БФУ им. Канта, 2025) (повышение квалификации)
 Культурная антропология: введение в современные исследования (Европейский университет в Санкт-Петербурге, 2024)
 Методика обучения китайскому языку: проблемы и пути их решения (Финансовый университет при Правительстве РФ, 2024)
 Обучение китайскому языку и культуре: прошлое, настоящее, будущее (МГПУ, 2024)
 Международная школа китайского языка на базе Харбинского политехнического университета (КНР, 2024) (повышение квалификации)
 Повышение квалификации в Восточно-китайском педагогическом университете (КНР, 2025)
 Интерпретация китайской культуры" (西安交通大学, 2025)
-Краткосрочные курсы китайского языка в Пекинском университете языка и культуры (КНР, 2026)/ Современные французские социальные и гуманитарные исследования (МГУ им. М.В. Ломоносова, 2023 г., переподготовка)</t>
+Краткосрочные курсы китайского языка в Пекинском университете языка и культуры (КНР, 2026)
+Современные французские социальные и гуманитарные исследования (МГУ им. М.В. Ломоносова, 2023 г., переподготовка)</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Культура научной речи (английский язык)</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков</t>
-[...10 lines deleted...]
-6) Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
+Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
+Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
+Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
+Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
+Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Огорелков Игорь Витальевич</t>
   </si>
   <si>
+    <t xml:space="preserve">Заведующий лабораторией юридической лингвистики</t>
+  </si>
+  <si>
     <t xml:space="preserve">Автороведение</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог. Учитель русского языка и литературы.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Прикладное и судебное речеведение, 2026 г., ФГБОУ ВО "МГЛУ, 72 ч/нет</t>
+    <t xml:space="preserve">Филолог. Учитель русского языка и литературы. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прикладное и судебное речеведение, 2026 г., ФГБОУ ВО "МГЛУ, 72 ч</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">8</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Современная компаративистика
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
-Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч. / нет</t>
+Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">История и методология науки</t>
   </si>
   <si>
-    <t xml:space="preserve">Философия; магистр</t>
-[...4 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г./Профессиональная переподготовка: «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Инструменты искусственного интеллекта для анализа языка и текста
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература, история. Учитель</t>
+    <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор, заведующий лабараторией типологической и теоретической лингвистики</t>
+    <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистическая типология
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог-германист, преподаватель</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">нет/нет</t>
+    <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Политическая лингвистика</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...4 lines deleted...]
-2) "Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья" (16 ч.), Институт Пушкина, июль 2025 г./нет</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Научный текст на английском языке: создание и специфика перевода
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык).</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс" ООО "Юрайт-Академия", повышение квалификации , 72 ч., 2025г. /нет</t>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Знаковые и символьные системы в языкознании</t>
   </si>
   <si>
-    <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы".</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г./нет</t>
+    <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -3440,585 +3440,585 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>30</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>31</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>32</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
         <v>33</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>34</v>
       </c>
       <c r="H4" t="s" s="41">
+        <v>17</v>
+      </c>
+      <c r="I4" t="s" s="42">
         <v>35</v>
       </c>
-      <c r="I4" t="s" s="42">
+      <c r="J4" t="s" s="43">
         <v>36</v>
       </c>
-      <c r="J4" t="s" s="43">
+      <c r="K4" t="s" s="44">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>22</v>
       </c>
       <c r="D5" t="s" s="48">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
+        <v>40</v>
+      </c>
+      <c r="G5" t="s" s="51">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s" s="52">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s" s="53">
         <v>41</v>
       </c>
-      <c r="G5" t="s" s="51">
+      <c r="J5" t="s" s="54">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s" s="55">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>26</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>26</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>26</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>26</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
+        <v>57</v>
+      </c>
+      <c r="G8" t="s" s="84">
+        <v>34</v>
+      </c>
+      <c r="H8" t="s" s="85">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s" s="86">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s" s="87">
+        <v>59</v>
+      </c>
+      <c r="K8" t="s" s="88">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>17</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>26</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>26</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>22</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H11" t="s" s="118">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>25</v>
       </c>
       <c r="H12" t="s" s="129">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s" s="135">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>25</v>
       </c>
       <c r="H13" t="s" s="140">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>26</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>26</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s" s="157">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>25</v>
       </c>
       <c r="H15" t="s" s="162">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H16" t="s" s="173">
+        <v>17</v>
+      </c>
+      <c r="I16" t="s" s="174">
         <v>26</v>
       </c>
-      <c r="I16" t="s" s="174">
-[...1 lines deleted...]
-      </c>
       <c r="J16" t="s" s="175">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>22</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>25</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>22</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>22</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>22</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>17</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>17</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>