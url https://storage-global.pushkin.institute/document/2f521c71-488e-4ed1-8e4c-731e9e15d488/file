--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,145 +58,148 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; главный редактор журнала &amp;laquo;Русский язык за рубежом&amp;raquo;</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Нет</t>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Практическая методика преподавания русского языка как иностранного очно и дистанционно</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
 «Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
 «Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Битехтина Наталия Борисовна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
+    <t xml:space="preserve">Нет</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Вохмина Лилия Леонидовна</t>
   </si>
   <si>
     <t xml:space="preserve">Научный руководитель факультета</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература; квалификация: филолог, учитель русского языка и литературы в средней школе.</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Старший научный сотрудник</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ»,ФГБОУ ВО МГППУ, 36 ч., 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">70</t>
   </si>
   <si>
     <t xml:space="preserve">Климова Валентина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка</t>
+    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г.
 Основы технологий ИИ, 30 ч. ФГБОУ ВО МФТИ, 2024 г.
 Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1410,165 +1413,165 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>22</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>23</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>24</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>19</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>24</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>17</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>