--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -67,223 +67,313 @@
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвистика, магистр</t>
+    <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
+    <t xml:space="preserve">Ионова Светлана Валентиновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория текста и дискурса
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
+Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
+Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Китанина Элла Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общее языкознание и история лингвистических учений
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
+Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
+Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
+Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39</t>
+  </si>
+  <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровое образование</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология</t>
+    <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы лингводидактики и переводоведения</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Магистр филологии</t>
+    <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Пивоварова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (второй иностранный язык)</t>
   </si>
   <si>
-    <t xml:space="preserve">Востоковедение (бакалавр)</t>
+    <t xml:space="preserve">Востоковедение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
-    <t xml:space="preserve">Менее 1 года</t>
+    <t xml:space="preserve">2 года</t>
   </si>
   <si>
     <t xml:space="preserve">Романовский Сергей Валерьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Гуманитарное мышление в науке о данных</t>
   </si>
   <si>
     <t xml:space="preserve">Конструктор-технолог электронно-вычислительных средств
 Преподаватель-исследователь по направлению "Информационная безопасность"</t>
   </si>
   <si>
     <t xml:space="preserve">"Риск-менеджер", 40 ак.ч., 2023 г., ISACA</t>
   </si>
   <si>
     <t xml:space="preserve">42</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
+    <t xml:space="preserve">Сазонова Анна Игоревна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">История и методология науки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
     <t xml:space="preserve">Самойлов Вячеслав Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Математические методы в гуманитарных науках
+Инструменты искусственного интеллекта для анализа языка и текста
+Научно-исследовательская работа
+Лингвистические корпусы и базы данных
 Основы машинного обучения и генеративные модели искусственного интеллекта</t>
   </si>
   <si>
     <t xml:space="preserve">Системный анализ, управление и обработка информации</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка стратегии цифровой трансформации для ОУ ВО и научных организаций", 28 ак.ч., 2024 г., МФТИ</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
+    <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лингвистическая типология
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37</t>
+  </si>
+  <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Практикум по межкультурной коммуникации (первый иностранный язык)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Лингвист, преподаватель (английский язык, немецкий язык).</t>
+    <t xml:space="preserve">Практикум по межкультурной коммуникации (первый иностранный язык)
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Знаковые и символьные системы в языкознании</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г.</t>
+    <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -393,50 +483,94 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -511,50 +645,94 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -595,50 +773,358 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1624,50 +2110,182 @@
     <xf fontId="102" fillId="103" borderId="102" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="103" fillId="104" borderId="103" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="104" fillId="105" borderId="104" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="105" fillId="106" borderId="105" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="106" fillId="107" borderId="106" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="107" fillId="108" borderId="107" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="108" fillId="109" borderId="108" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="109" fillId="110" borderId="109" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="110" fillId="111" borderId="110" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="111" fillId="112" borderId="111" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="112" fillId="113" borderId="112" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="113" fillId="114" borderId="113" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="114" fillId="115" borderId="114" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="115" fillId="116" borderId="115" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="116" fillId="117" borderId="116" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="117" fillId="118" borderId="117" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="118" fillId="119" borderId="118" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="119" fillId="120" borderId="119" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="120" fillId="121" borderId="120" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="121" fillId="122" borderId="121" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="122" fillId="123" borderId="122" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="123" fillId="124" borderId="123" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="124" fillId="125" borderId="124" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="125" fillId="126" borderId="125" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="126" fillId="127" borderId="126" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="127" fillId="128" borderId="127" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="128" fillId="129" borderId="128" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="129" fillId="130" borderId="129" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="130" fillId="131" borderId="130" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="131" fillId="132" borderId="131" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="132" fillId="133" borderId="132" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="133" fillId="134" borderId="133" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="134" fillId="135" borderId="134" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="135" fillId="136" borderId="135" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="136" fillId="137" borderId="136" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="137" fillId="138" borderId="137" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="138" fillId="139" borderId="138" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="139" fillId="140" borderId="139" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="140" fillId="141" borderId="140" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="141" fillId="142" borderId="141" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="142" fillId="143" borderId="142" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="143" fillId="144" borderId="143" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="144" fillId="145" borderId="144" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="145" fillId="146" borderId="145" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="146" fillId="147" borderId="146" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="147" fillId="148" borderId="147" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="148" fillId="149" borderId="148" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="149" fillId="150" borderId="149" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="150" fillId="151" borderId="150" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="151" fillId="152" borderId="151" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="152" fillId="153" borderId="152" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="153" fillId="154" borderId="153" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="154" fillId="155" borderId="154" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2041,285 +2659,425 @@
       </c>
       <c r="G3" t="s" s="29">
         <v>24</v>
       </c>
       <c r="H3" t="s" s="30">
         <v>24</v>
       </c>
       <c r="I3" t="s" s="31">
         <v>25</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>26</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>27</v>
       </c>
       <c r="C4" t="s" s="36">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s" s="37">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s" s="40">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s" s="41">
+        <v>17</v>
+      </c>
+      <c r="I4" t="s" s="42">
         <v>30</v>
       </c>
-      <c r="G4" t="s" s="40">
+      <c r="J4" t="s" s="43">
         <v>31</v>
       </c>
-      <c r="H4" t="s" s="41">
+      <c r="K4" t="s" s="44">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s" s="47">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s" s="48">
+        <v>34</v>
+      </c>
+      <c r="E5" t="s" s="49">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s" s="50">
         <v>36</v>
       </c>
-      <c r="C5" t="s" s="47">
-[...2 lines deleted...]
-      <c r="D5" t="s" s="48">
+      <c r="G5" t="s" s="51">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s" s="52">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s" s="53">
         <v>37</v>
       </c>
-      <c r="E5" t="s" s="49">
-[...2 lines deleted...]
-      <c r="F5" t="s" s="50">
+      <c r="J5" t="s" s="54">
         <v>38</v>
       </c>
-      <c r="G5" t="s" s="51">
-[...5 lines deleted...]
-      <c r="I5" t="s" s="53">
+      <c r="K5" t="s" s="55">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
+        <v>40</v>
+      </c>
+      <c r="C6" t="s" s="58">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s" s="59">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s" s="62">
+        <v>44</v>
+      </c>
+      <c r="H6" t="s" s="63">
         <v>45</v>
       </c>
-      <c r="G6" t="s" s="62">
-[...4 lines deleted...]
-      </c>
       <c r="I6" t="s" s="64">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>24</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H9" t="s" s="96">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G10" t="s" s="106">
+        <v>24</v>
+      </c>
+      <c r="H10" t="s" s="107">
+        <v>24</v>
+      </c>
+      <c r="I10" t="s" s="108">
+        <v>71</v>
+      </c>
+      <c r="J10" t="s" s="109">
+        <v>72</v>
+      </c>
+      <c r="K10" t="s" s="110">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="111">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s" s="112">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s" s="113">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s" s="114">
+        <v>75</v>
+      </c>
+      <c r="E11" t="s" s="115">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s" s="116">
+        <v>76</v>
+      </c>
+      <c r="G11" t="s" s="117">
+        <v>77</v>
+      </c>
+      <c r="H11" t="s" s="118">
+        <v>24</v>
+      </c>
+      <c r="I11" t="s" s="119">
+        <v>78</v>
+      </c>
+      <c r="J11" t="s" s="120">
+        <v>79</v>
+      </c>
+      <c r="K11" t="s" s="121">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="122">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s" s="123">
+        <v>81</v>
+      </c>
+      <c r="C12" t="s" s="124">
+        <v>82</v>
+      </c>
+      <c r="D12" t="s" s="125">
+        <v>83</v>
+      </c>
+      <c r="E12" t="s" s="126">
+        <v>14</v>
+      </c>
+      <c r="F12" t="s" s="127">
+        <v>84</v>
+      </c>
+      <c r="G12" t="s" s="128">
         <v>16</v>
       </c>
-      <c r="H10" t="s" s="107">
+      <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
-      <c r="I10" t="s" s="108">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="I12" t="s" s="130">
+        <v>24</v>
+      </c>
+      <c r="J12" t="s" s="131">
+        <v>39</v>
+      </c>
+      <c r="K12" t="s" s="132">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="133">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="134">
+        <v>86</v>
+      </c>
+      <c r="C13" t="s" s="135">
+        <v>45</v>
+      </c>
+      <c r="D13" t="s" s="136">
+        <v>87</v>
+      </c>
+      <c r="E13" t="s" s="137">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s" s="138">
+        <v>88</v>
+      </c>
+      <c r="G13" t="s" s="139">
+        <v>44</v>
+      </c>
+      <c r="H13" t="s" s="140">
+        <v>45</v>
+      </c>
+      <c r="I13" t="s" s="141">
+        <v>89</v>
+      </c>
+      <c r="J13" t="s" s="142">
+        <v>90</v>
+      </c>
+      <c r="K13" t="s" s="143">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="144">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s" s="145">
+        <v>91</v>
+      </c>
+      <c r="C14" t="s" s="146">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s" s="147">
+        <v>92</v>
+      </c>
+      <c r="E14" t="s" s="148">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s" s="149">
+        <v>93</v>
+      </c>
+      <c r="G14" t="s" s="150">
+        <v>16</v>
+      </c>
+      <c r="H14" t="s" s="151">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s" s="152">
+        <v>94</v>
+      </c>
+      <c r="J14" t="s" s="153">
+        <v>95</v>
+      </c>
+      <c r="K14" t="s" s="154">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>