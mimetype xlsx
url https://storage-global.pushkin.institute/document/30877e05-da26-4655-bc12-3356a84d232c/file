--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -86,51 +86,51 @@
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
@@ -175,58 +175,54 @@
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровое образование</t>
   </si>
   <si>
     <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
-[...6 lines deleted...]
-    <t xml:space="preserve">14</t>
+    <t xml:space="preserve">18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы лингводидактики и переводоведения</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Пивоварова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
@@ -238,53 +234,50 @@
   </si>
   <si>
     <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">2 года</t>
   </si>
   <si>
     <t xml:space="preserve">Романовский Сергей Валерьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Гуманитарное мышление в науке о данных</t>
   </si>
   <si>
     <t xml:space="preserve">Конструктор-технолог электронно-вычислительных средств
 Преподаватель-исследователь по направлению "Информационная безопасность"</t>
   </si>
   <si>
     <t xml:space="preserve">"Риск-менеджер", 40 ак.ч., 2023 г., ISACA</t>
   </si>
   <si>
     <t xml:space="preserve">42</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">История и методология науки</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Самойлов Вячеслав Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Математические методы в гуманитарных науках
@@ -301,50 +294,68 @@
   </si>
   <si>
     <t xml:space="preserve">"Разработка стратегии цифровой трансформации для ОУ ВО и научных организаций", 28 ак.ч., 2024 г., МФТИ</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистическая типология
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская работа
+Дипломная работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч.,  Государственный академический университет гуманитарных наук, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV). 40 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по межкультурной коммуникации (первый иностранный язык)
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Знаковые и символьные системы в языкознании</t>
   </si>
   <si>
     <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
@@ -527,50 +538,61 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -689,50 +711,61 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -773,50 +806,127 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2242,50 +2352,83 @@
     <xf fontId="146" fillId="147" borderId="146" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="147" fillId="148" borderId="147" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="148" fillId="149" borderId="148" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="149" fillId="150" borderId="149" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="150" fillId="151" borderId="150" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="151" fillId="152" borderId="151" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="152" fillId="153" borderId="152" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="153" fillId="154" borderId="153" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="154" fillId="155" borderId="154" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="155" fillId="156" borderId="155" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="156" fillId="157" borderId="156" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="157" fillId="158" borderId="157" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="158" fillId="159" borderId="158" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="159" fillId="160" borderId="159" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="160" fillId="161" borderId="160" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="161" fillId="162" borderId="161" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="162" fillId="163" borderId="162" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="163" fillId="164" borderId="163" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="164" fillId="165" borderId="164" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="165" fillId="166" borderId="165" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2747,337 +2890,372 @@
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
         <v>40</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>41</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>42</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
         <v>43</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>44</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>45</v>
       </c>
       <c r="I6" t="s" s="64">
+        <v>24</v>
+      </c>
+      <c r="J6" t="s" s="65">
         <v>46</v>
       </c>
-      <c r="J6" t="s" s="65">
+      <c r="K6" t="s" s="66">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>45</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>44</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>24</v>
       </c>
       <c r="I7" t="s" s="75">
+        <v>51</v>
+      </c>
+      <c r="J7" t="s" s="76">
         <v>52</v>
       </c>
-      <c r="J7" t="s" s="76">
+      <c r="K7" t="s" s="77">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>54</v>
+      </c>
+      <c r="C8" t="s" s="80">
         <v>55</v>
       </c>
-      <c r="C8" t="s" s="80">
+      <c r="D8" t="s" s="81">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>24</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>24</v>
       </c>
       <c r="I8" t="s" s="86">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s" s="87">
         <v>59</v>
       </c>
-      <c r="J8" t="s" s="87">
+      <c r="K8" t="s" s="88">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>22</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>24</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>24</v>
       </c>
       <c r="I9" t="s" s="97">
+        <v>64</v>
+      </c>
+      <c r="J9" t="s" s="98">
         <v>65</v>
       </c>
-      <c r="J9" t="s" s="98">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s" s="99">
-        <v>67</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>22</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>24</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>24</v>
       </c>
       <c r="I10" t="s" s="108">
+        <v>69</v>
+      </c>
+      <c r="J10" t="s" s="109">
+        <v>70</v>
+      </c>
+      <c r="K10" t="s" s="110">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>45</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>24</v>
       </c>
       <c r="I11" t="s" s="119">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s" s="120">
+        <v>77</v>
+      </c>
+      <c r="K11" t="s" s="121">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s" s="124">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s" s="125">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>16</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
         <v>24</v>
       </c>
       <c r="J12" t="s" s="131">
         <v>39</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
+        <v>84</v>
+      </c>
+      <c r="C13" t="s" s="135">
+        <v>85</v>
+      </c>
+      <c r="D13" t="s" s="136">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>44</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>45</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
+        <v>91</v>
+      </c>
+      <c r="G14" t="s" s="150">
+        <v>44</v>
+      </c>
+      <c r="H14" t="s" s="151">
+        <v>45</v>
+      </c>
+      <c r="I14" t="s" s="152">
+        <v>92</v>
+      </c>
+      <c r="J14" t="s" s="153">
         <v>93</v>
       </c>
-      <c r="G14" t="s" s="150">
+      <c r="K14" t="s" s="154">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="155">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s" s="156">
+        <v>94</v>
+      </c>
+      <c r="C15" t="s" s="157">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s" s="158">
+        <v>95</v>
+      </c>
+      <c r="E15" t="s" s="159">
+        <v>14</v>
+      </c>
+      <c r="F15" t="s" s="160">
+        <v>96</v>
+      </c>
+      <c r="G15" t="s" s="161">
         <v>16</v>
       </c>
-      <c r="H14" t="s" s="151">
+      <c r="H15" t="s" s="162">
         <v>17</v>
       </c>
-      <c r="I14" t="s" s="152">
-[...6 lines deleted...]
-        <v>96</v>
+      <c r="I15" t="s" s="163">
+        <v>97</v>
+      </c>
+      <c r="J15" t="s" s="164">
+        <v>98</v>
+      </c>
+      <c r="K15" t="s" s="165">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>