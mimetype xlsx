--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -61,57 +61,63 @@
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Купцова Галина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Декан подготовительного факультета</t>
   </si>
   <si>
+    <t xml:space="preserve">Современные тенденции в обучении русскому языку иностранных учащихся</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература), Бакалавр филологии. Филология (русский язык как иностранный). Магистр филологии; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
+  </si>
+  <si>
     <t xml:space="preserve">Нет</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные технологии обучения иностранных студентов в вузе (16 часов). ФГАОУ ВО "Национальный исследовательский Томский политехнический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социо-культурной адаптации в образовательной среде (18 ак.ч.). Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 2025 г. 
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе (18 ч), 2024 г., Центр дополнительного образования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV) (40 ч), 2024 г., Гос. ИРЯ им. А.С. Пушкина
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному (16 ак.ч.), 2024 г., Гос. ИРЯ им. А.С. Пушкина. 
 Межнациональные и межконфессиональные отношения в современной России (36 ч), 2023 г., ФГБОУ ВО РГГУ
 Предупреждение коррупции в организации 36 ч, Институт Пушкина, 2023 г.
 Дополнительная профессиональная программа "Социальное партнерство и юридическое сопровождение трудовых отношений" (16 часов), 2026 г., ФГБОУ ВО "Государственный университет управления"</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
@@ -766,63 +772,63 @@
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>