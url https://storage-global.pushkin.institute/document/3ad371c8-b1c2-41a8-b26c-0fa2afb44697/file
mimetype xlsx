--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -78,153 +78,145 @@
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Методика обучения русскому языку как иностранному на подготовительном факультете
 Научно-исследовательская работа
 Педагогическая практика</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
-[...8 lines deleted...]
-«Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
+    <t xml:space="preserve">Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ак.ч., Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы,  2024 г.
+Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа
 Ознакомительная практика
 Педагогика и психология высшей школы
 Цифровые технологии в преподавании русского языка как иностранного
 Педагогическая практика
 Лингводидактика и методика обучения русскому языку как иностранному
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы
 Подготовка к сдаче и сдача государственного экзамена
 Лингводидактика и методика преподавания РКИ</t>
   </si>
   <si>
     <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
-[...1 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ак.ч., РГГУ, 2023 г.
+Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты. 24 ак.ч., ФГБОУ ВО «МГТУ «СТАНКИН»», 2024 г.
+Методика преподавания курса «Основы российской государственности».  72 ак.ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Ознакомительная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
-    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
-[...7 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Большакова Анна Алексеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогическая практика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина» г. Москва, 2022 г., Лингводидактичексие основы обучения русскому языку школьников-билингов и инофонов.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания</t>
@@ -238,110 +230,116 @@
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Волкова Светлана Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология (русский язык и литература), Учитель; 13.00.02 - Теория и методика обучения и воспитания (литература)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Трудные вопросы морфологии современного русского языка (2023, 36 ак.ч.)
 Совершенствование профессиональных компетенций учителя русского языка: трудные вопросы синтаксиса словосочетания и простого предложения, 40 ч, 2024 г.
 Исторический комментарий на уроках русского языка, 36 ч, 2024 г.
 Актуальные проблемы современного русского словообразования, 36 ч, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Методика преподавания курса  «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.       
 Курс РКИ по языку специальности: подготовка собственных учебных материалов к уроку. (ООО «Мир русских учебников»; 72 часа), 2021 г.
 Введение в современное онлайн-обучение. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 24 часа), 2022 г.
 Инструменты онлайн-обучения. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 56 часов), 2022 г.
 Активные процессы в современном русском языке (ООО «Наш язык», 16 часов), 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
-[...1 lines deleted...]
-Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
+    <t xml:space="preserve">"Преподаватель университета в новой системе российского образования", 2023-2024 гг.), 72 ч.
+"Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
+"Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ильина Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык в специальных целях</t>
   </si>
   <si>
     <t xml:space="preserve">Направление "Гуманитарные знания" (бакалавр). Направление «Гуманитарные знания" (магистр).</t>
   </si>
   <si>
     <t xml:space="preserve">Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, 72 ч., 2025, АйПиАр-Медиа</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Капитанова Юлия Станиславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, НИ ТПУ, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Обучение иностранному языку: сочетание традиционных и инновационных методик, РУДН, 36 ч, 2024 г.</t>
   </si>
@@ -386,78 +384,80 @@
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
-[...3 lines deleted...]
-    <t xml:space="preserve">14</t>
+    <t xml:space="preserve">18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа
 Психология педагогического общения
 Продуктивные педагогические технологии в преподавании русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...5 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Научный текст на английском языке: создание и специфика перевода</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа</t>
   </si>
@@ -484,227 +484,221 @@
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Билингвальные модели обучения русскому языку как иностранному
 Научно-исследовательская работа
 Билингвизм в лингводидактическом аспекте
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
-[...1 lines deleted...]
-Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак.ч., Государственный академический университет гуманитарных наук,  2025 г.
+Проектное обучение: наставничество и научное руководство. 18 ак. ч., Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Продуктивные педагогические технологии в преподавании русского языка как иостранного и русского языка как неродного
 Ознакомительная практика
 Продуктивные педагогические технологии в преподавании русского языка как иностранного и русского языка как неродного</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
-[...1 lines deleted...]
-Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы. 36 ак.ч., Государственный институт русского языка им. А.С Пушкина, 2025 г.
+Цифровые технологии в преподавании РКИ. 72 ак.ч., АНО ДПО "Учебный центр русского языка МГУ", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Технологии инклюзивного образования в высшей школе
-Научно-исследовательская работа</t>
+Научно-исследовательская работа
+Дипломная работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
-    <t xml:space="preserve">Федорова Мария Николаевна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Фёдорова Мария Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Психология педагогического общения</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
-[...4 lines deleted...]
-    <t xml:space="preserve">1</t>
+    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях. 36 ак. ч., Московский государственный лингвистический университет, 2024 г.
+Современные технологии обучения иностранных студентов в вузе. 16 ак. ч., Национальный исследовательский Томский политехнический университет, 2025 г.
+Методика преподавания курса „Основы российской государственности". 72 ак. ч., Государственный академический университет гуманитарных наук,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Нормативно-правовое регулирование в образовательной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактическое тестирование
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...4 lines deleted...]
-    <t xml:space="preserve">34</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч.,  Государственный академический университет гуманитарных наук, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV). 40 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">Шурупова Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель.
 Финансы и кредит. Специалист</t>
   </si>
   <si>
     <t xml:space="preserve">Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, Гос. ИРЯ им. А.С. Пушкина, 16 ак.ч.,2024 г./ нет</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Шутова Марина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогическая практика
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
@@ -5977,859 +5971,859 @@
       <c r="B8" t="s" s="79">
         <v>57</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>58</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>52</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
         <v>59</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>17</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>17</v>
       </c>
       <c r="I8" t="s" s="86">
         <v>60</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>44</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>46</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>47</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
         <v>29</v>
       </c>
       <c r="K9" t="s" s="99">
         <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>26</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>26</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J10" t="s" s="109">
         <v>29</v>
       </c>
       <c r="K10" t="s" s="110">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s" s="114">
         <v>32</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>43</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>26</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>16</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>26</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K12" t="s" s="132">
         <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>46</v>
       </c>
       <c r="D13" t="s" s="136">
         <v>47</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>17</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>17</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>22</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E14" t="s" s="148">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>34</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>22</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K14" t="s" s="154">
         <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>22</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G15" t="s" s="161">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>22</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>26</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s" s="179">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>34</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>26</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>37</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>26</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>16</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>26</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>26</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>26</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>26</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>26</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>22</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>34</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>22</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s" s="239">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C23" t="s" s="245">
         <v>26</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G23" t="s" s="249">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H23" t="s" s="250">
         <v>26</v>
       </c>
       <c r="I23" t="s" s="251">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J23" t="s" s="252">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K23" t="s" s="253">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C24" t="s" s="256">
         <v>26</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G24" t="s" s="260">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s" s="261">
         <v>26</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s" s="267">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G25" t="s" s="271">
         <v>17</v>
       </c>
       <c r="H25" t="s" s="272">
         <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>144</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C26" t="s" s="278">
         <v>22</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G26" t="s" s="282">
         <v>34</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>22</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J26" t="s" s="285">
         <v>37</v>
       </c>
       <c r="K26" t="s" s="286">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C27" t="s" s="289">
         <v>22</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G27" t="s" s="293">
         <v>34</v>
       </c>
       <c r="H27" t="s" s="294">
         <v>26</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C28" t="s" s="300">
-        <v>156</v>
+        <v>39</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
         <v>48</v>
       </c>
       <c r="G28" t="s" s="304">
         <v>17</v>
       </c>
       <c r="H28" t="s" s="305">
         <v>17</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J28" t="s" s="307">
-        <v>159</v>
+        <v>61</v>
       </c>
       <c r="K28" t="s" s="308">
-        <v>159</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="309">
         <v>28</v>
       </c>
       <c r="B29" t="s" s="310">
         <v>160</v>
       </c>
       <c r="C29" t="s" s="311">
         <v>26</v>
       </c>
       <c r="D29" t="s" s="312">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s" s="313">
         <v>14</v>
       </c>
       <c r="F29" t="s" s="314">
         <v>161</v>
       </c>
       <c r="G29" t="s" s="315">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H29" t="s" s="316">
         <v>26</v>
       </c>
       <c r="I29" t="s" s="317">
         <v>162</v>
       </c>
       <c r="J29" t="s" s="318">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K29" t="s" s="319">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="320">
         <v>29</v>
       </c>
       <c r="B30" t="s" s="321">
         <v>163</v>
       </c>
       <c r="C30" t="s" s="322">
         <v>164</v>
       </c>
       <c r="D30" t="s" s="323">
         <v>165</v>
       </c>
       <c r="E30" t="s" s="324">
         <v>14</v>
       </c>
       <c r="F30" t="s" s="325">
         <v>166</v>
       </c>
       <c r="G30" t="s" s="326">
         <v>16</v>
       </c>
       <c r="H30" t="s" s="327">
         <v>26</v>
       </c>
       <c r="I30" t="s" s="328">
         <v>167</v>
       </c>
       <c r="J30" t="s" s="329">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K30" t="s" s="330">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="331">
         <v>30</v>
       </c>
       <c r="B31" t="s" s="332">
         <v>168</v>
       </c>
       <c r="C31" t="s" s="333">
         <v>169</v>
       </c>
       <c r="D31" t="s" s="334">
         <v>170</v>
       </c>
       <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
       <c r="F31" t="s" s="336">
         <v>171</v>
       </c>
       <c r="G31" t="s" s="337">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H31" t="s" s="338">
         <v>26</v>
       </c>
       <c r="I31" t="s" s="339">
         <v>172</v>
       </c>
       <c r="J31" t="s" s="340">
-        <v>154</v>
+        <v>173</v>
       </c>
       <c r="K31" t="s" s="341">
-        <v>173</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="342">
         <v>31</v>
       </c>
       <c r="B32" t="s" s="343">
         <v>174</v>
       </c>
       <c r="C32" t="s" s="344">
         <v>46</v>
       </c>
       <c r="D32" t="s" s="345">
         <v>47</v>
       </c>
       <c r="E32" t="s" s="346">
         <v>14</v>
       </c>
       <c r="F32" t="s" s="347">
         <v>175</v>
       </c>
       <c r="G32" t="s" s="348">
         <v>17</v>
       </c>
       <c r="H32" t="s" s="349">
@@ -6843,133 +6837,133 @@
       </c>
       <c r="K32" t="s" s="352">
         <v>177</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="353">
         <v>32</v>
       </c>
       <c r="B33" t="s" s="354">
         <v>178</v>
       </c>
       <c r="C33" t="s" s="355">
         <v>22</v>
       </c>
       <c r="D33" t="s" s="356">
         <v>179</v>
       </c>
       <c r="E33" t="s" s="357">
         <v>14</v>
       </c>
       <c r="F33" t="s" s="358">
         <v>180</v>
       </c>
       <c r="G33" t="s" s="359">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H33" t="s" s="360">
         <v>22</v>
       </c>
       <c r="I33" t="s" s="361">
         <v>181</v>
       </c>
       <c r="J33" t="s" s="362">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="K33" t="s" s="363">
         <v>182</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="364">
         <v>33</v>
       </c>
       <c r="B34" t="s" s="365">
         <v>183</v>
       </c>
       <c r="C34" t="s" s="366">
         <v>26</v>
       </c>
       <c r="D34" t="s" s="367">
         <v>184</v>
       </c>
       <c r="E34" t="s" s="368">
         <v>14</v>
       </c>
       <c r="F34" t="s" s="369">
         <v>185</v>
       </c>
       <c r="G34" t="s" s="370">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H34" t="s" s="371">
         <v>26</v>
       </c>
       <c r="I34" t="s" s="372">
         <v>186</v>
       </c>
       <c r="J34" t="s" s="373">
         <v>187</v>
       </c>
       <c r="K34" t="s" s="374">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="375">
         <v>34</v>
       </c>
       <c r="B35" t="s" s="376">
         <v>188</v>
       </c>
       <c r="C35" t="s" s="377">
         <v>26</v>
       </c>
       <c r="D35" t="s" s="378">
         <v>189</v>
       </c>
       <c r="E35" t="s" s="379">
         <v>14</v>
       </c>
       <c r="F35" t="s" s="380">
         <v>190</v>
       </c>
       <c r="G35" t="s" s="381">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H35" t="s" s="382">
         <v>26</v>
       </c>
       <c r="I35" t="s" s="383">
         <v>191</v>
       </c>
       <c r="J35" t="s" s="384">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="K35" t="s" s="385">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>