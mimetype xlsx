--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -1,4687 +1,1746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djohnson\Code\xlsx-populate\lib\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="930" yWindow="0" windowWidth="23070" windowHeight="10320"/>
+    <workbookView xWindow="930" yWindow="0" windowWidth="23070" windowHeight="10320" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Русский язык как иностранный" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="184">
-[...40 lines deleted...]
-    <t>Методика обучения русскому языку как иностранному на подготовительном факультете
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <si>
+    <t xml:space="preserve">N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фамилия, имя, отчество (последнее при наличии) педагогического работника</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Занимаемая должность (должности)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаваемые учебные предметы, курсы, дисциплины (модули), практики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учёная степень (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учёное звание (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общий стаж работы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Аду Светлана Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика обучения русскому языку как иностранному на подготовительном факультете
 Научно-исследовательская работа
 Педагогическая практика</t>
   </si>
   <si>
-    <t>Высшее</t>
-[...11 lines deleted...]
-    <t>«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
 «Филологическое сопровождение школьников с особыми образовательными потребностями»
 Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
 Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
 «Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
 «Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
   </si>
   <si>
-    <t>25</t>
-[...11 lines deleted...]
-    <t>Научно-исследовательская работа
+    <t xml:space="preserve">25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богомолов Андрей Николаевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская работа
 Ознакомительная практика
 Педагогика и психология высшей школы
 Цифровые технологии в преподавании русского языка как иностранного
 Педагогическая практика
 Лингводидактика и методика обучения русскому языку как иностранному
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы
-Подготовка к сдаче и сдача государственного экзамена</t>
-[...5 lines deleted...]
-    <t>Доктор педагогических наук
+Подготовка к сдаче и сдача государственного экзамена
+Лингводидактика и методика преподавания РКИ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
-    <t>Доцент</t>
-[...2 lines deleted...]
-    <t>Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t>46</t>
-[...20 lines deleted...]
-    <t>Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
+    <t xml:space="preserve">46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Боженкова Наталья Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор; И.о. проректора</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Психолингвистика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
-    <t>35</t>
-[...17 lines deleted...]
-    <t>Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
+    <t xml:space="preserve">35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассистент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ознакомительная практика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
-    <t>4</t>
-[...17 lines deleted...]
-    <t>«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Большакова Анна Алексеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Педагогическая практика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, магистр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина» г. Москва, 2022 г., Лингводидактичексие основы обучения русскому языку школьников-билингов и инофонов.</t>
   </si>
   <si>
-    <t>17</t>
-[...12 lines deleted...]
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.
+    <t xml:space="preserve">17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Брагина Наталья Георгиевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология в системе современного гуманитарного знания</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
+Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
-    <t>40</t>
-[...27 lines deleted...]
-    <t>Трудные вопросы морфологии современного русского языка (2023, 36 ак.ч.)
+    <t xml:space="preserve">40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Магистр филологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Волкова Светлана Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература), Учитель; 13.00.02 - Теория и методика обучения и воспитания (литература)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трудные вопросы морфологии современного русского языка (2023, 36 ак.ч.)
 Совершенствование профессиональных компетенций учителя русского языка: трудные вопросы синтаксиса словосочетания и простого предложения, 40 ч, 2024 г.
 Исторический комментарий на уроках русского языка, 36 ч, 2024 г.
 Актуальные проблемы современного русского словообразования, 36 ч, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Методика преподавания курса  «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.       
 Курс РКИ по языку специальности: подготовка собственных учебных материалов к уроку. (ООО «Мир русских учебников»; 72 часа), 2021 г.
 Введение в современное онлайн-обучение. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 24 часа), 2022 г.
 Инструменты онлайн-обучения. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 56 часов), 2022 г.
 Активные процессы в современном русском языке (ООО «Наш язык», 16 часов), 2022 г.</t>
   </si>
   <si>
-    <t>Вострикова Ольга Владимировна</t>
-[...2 lines deleted...]
-    <t>Иностранный язык в профессиональной сфере
+    <t xml:space="preserve">Вострикова Ольга Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Иностранные языки, Германские языки, Преподаватель</t>
-[...2 lines deleted...]
-    <t>Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
-    <t>Иванов Петр Константинович</t>
-[...8 lines deleted...]
-    <t>Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
+    <t xml:space="preserve">Иванов Петр Константинович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший преподаватель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
-    <t>Ильина Ольга Александровна</t>
-[...17 lines deleted...]
-    <t>Современные технологии обучения иностранных студентов в вузе, 16 ч, НИ ТПУ, 2025 г.
+    <t xml:space="preserve">Ильина Ольга Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык в специальных целях</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Направление "Гуманитарные знания" (бакалавр). Направление «Гуманитарные знания" (магистр).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, 72 ч., 2025, АйПиАр-Медиа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Капитанова Юлия Станиславовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, НИ ТПУ, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Обучение иностранному языку: сочетание традиционных и инновационных методик, РУДН, 36 ч, 2024 г.</t>
   </si>
   <si>
-    <t>27</t>
-[...17 lines deleted...]
-    <t>Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
+    <t xml:space="preserve">27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Китанина Элла Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Активные процессы в русском языке</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
-    <t>41</t>
-[...30 lines deleted...]
-    <t>Качественные и количественные исследования в лингводидактике
+    <t xml:space="preserve">41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кулибина Наталья Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика обучения чтению аутентичных художественных текстов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лебедева Мария Юрьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
-[...12 lines deleted...]
-    <t>Научно-исследовательская работа
+    <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская работа
 Психология педагогического общения
 Продуктивные педагогические технологии в преподавании русского языка как иностранного</t>
   </si>
   <si>
-    <t>Русский язык и литература
-[...4 lines deleted...]
-    <t>Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
-[...11 lines deleted...]
-    <t>Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научный текст на английском языке: создание и специфика перевода</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
-Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.</t>
-[...13 lines deleted...]
-    <t>Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
+Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Науменко Юлия Михайловна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
-    <t>22</t>
-[...5 lines deleted...]
-    <t>Научный текст на английском языке: создание и специфика перевода
+    <t xml:space="preserve">22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научный текст на английском языке: создание и специфика перевода
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Филология
-[...3 lines deleted...]
-    <t>From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
+    <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
-    <t>23</t>
-[...5 lines deleted...]
-    <t>Билингвальные модели обучения русскому языку как иностранному
+    <t xml:space="preserve">23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рогозная Нина Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Билингвальные модели обучения русскому языку как иностранному
 Научно-исследовательская работа
 Билингвизм в лингводидактическом аспекте
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы</t>
   </si>
   <si>
-    <t>Филолог
-[...3 lines deleted...]
-    <t>Методика преподавания курса «Основы российской государственности», Государственный академический
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
-    <t>48</t>
-[...13 lines deleted...]
-    <t>Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
+    <t xml:space="preserve">48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Родикова Ольга Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Продуктивные педагогические технологии в преподавании русского языка как иостранного и русского языка как неродного
+Ознакомительная практика
+Продуктивные педагогические технологии в преподавании русского языка как иностранного и русского языка как неродного</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
-    <t>Рублёва Екатерина Владимировна</t>
-[...2 lines deleted...]
-    <t>Информационные ресурсы в филологической деятельности
+    <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Технологии инклюзивного образования в высшей школе
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Филология
-[...3 lines deleted...]
-    <t>Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
-    <t>20</t>
-[...10 lines deleted...]
-    <t>Межнациональные и межконфессиональные отношения в современной России, 36 ч.
+    <t xml:space="preserve">20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Саакян Левон Николаевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
-    <t>30</t>
-[...11 lines deleted...]
-    <t>«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сазонова Анна Игоревна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
-    <t>7</t>
-[...8 lines deleted...]
-    <t>Теория и практика коммуникации в различных сферах профессиональной деятельности
+    <t xml:space="preserve">7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Селезнева Лариса Васильевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
-[...8 lines deleted...]
-    <t>Научно-исследовательская работа
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ускова Ольга Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной квалификационной работы</t>
   </si>
   <si>
-    <t>Филолог; преподаватель русского языка и литературы</t>
-[...17 lines deleted...]
-    <t>Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Федорова Мария Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Психология педагогического общения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
 Современные технологии обучения иностранных студентов в вузе, 16 ч, (Национальный исследовательский Томский политехнический университет) 2025 г.
 Методика преподавания курса „Основы российской государственности",               Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t>1</t>
-[...5 lines deleted...]
-    <t>Филология. Филолог. Преподаватель по специальности “Филология”</t>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
-    <t>Халеева Ольга Николаевна</t>
-[...5 lines deleted...]
-    <t>Нормативно-правовое регулирование в образовательной деятельности
+    <t xml:space="preserve">Халеева Ольга Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нормативно-правовое регулирование в образовательной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.</t>
-[...8 lines deleted...]
-    <t>Лингводидактическое тестирование
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лингводидактическое тестирование
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t>Филолог. Преподаватель</t>
-[...2 lines deleted...]
-    <t>Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч, Институт Пушкина, 2024 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г.</t>
   </si>
   <si>
-    <t>34</t>
-[...5 lines deleted...]
-    <t>Русский язык и литература. Преподаватель.
+    <t xml:space="preserve">34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шурупова Ирина Викторовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель.
 Финансы и кредит. Специалист</t>
   </si>
   <si>
-    <t>Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, Гос. ИРЯ им. А.С. Пушкина, 16 ак.ч.,2024 г./ нет</t>
-[...8 lines deleted...]
-    <t>Педагогическая практика
+    <t xml:space="preserve">Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, Гос. ИРЯ им. А.С. Пушкина, 16 ак.ч.,2024 г./ нет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шутова Марина Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Педагогическая практика
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита выпускной</t>
   </si>
   <si>
-    <t>Русский язык и литература. Преподаватель</t>
-[...2 lines deleted...]
-    <t>Тренды и новации современного образования, 72 ч., 2024-2025 гг.
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.
 Преподаватель университета в новой системе российского образования, 72 ч., ЧПОУ "ЦПДО Лань", Санкт-Петербург, 2023-2024 гг.</t>
   </si>
   <si>
-    <t>50</t>
-[...11 lines deleted...]
-    <t>Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
+    <t xml:space="preserve">50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Щербаков Андрей Владимирович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
-    <t>28</t>
+    <t xml:space="preserve">28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Юкина Елена Юрьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иностранный язык в профессиональной сфере</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="374" x14ac:knownFonts="1">
+  <numFmts/>
+  <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Calibri"/>
     </font>
-    <font>
-[...1446 lines deleted...]
-    </font>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
-  <fills count="376">
+  <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...2242 lines deleted...]
-    </fill>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
-  <borders count="375">
-[...169 lines deleted...]
-      </bottom>
+  <borders>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -7185,1193 +4244,1225 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="375">
+  <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="1" fillId="2" borderId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="2" fillId="3" borderId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="3" fillId="4" borderId="3" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="4" fillId="5" borderId="4" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="5" fillId="6" borderId="5" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="6" fillId="7" borderId="6" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="7" fillId="8" borderId="7" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="8" fillId="9" borderId="8" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="9" fillId="10" borderId="9" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="10" fillId="11" borderId="10" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="11" fillId="12" borderId="11" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1085 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="172" borderId="171" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf fontId="12" fillId="13" borderId="12" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="14" borderId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="14" fillId="15" borderId="14" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="15" fillId="16" borderId="15" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="16" fillId="17" borderId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="17" fillId="18" borderId="17" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="18" fillId="19" borderId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="19" fillId="20" borderId="19" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="20" fillId="21" borderId="20" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="21" fillId="22" borderId="21" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="22" fillId="23" borderId="22" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="23" fillId="24" borderId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="24" fillId="25" borderId="24" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="25" fillId="26" borderId="25" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="26" fillId="27" borderId="26" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="27" fillId="28" borderId="27" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="28" fillId="29" borderId="28" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="29" fillId="30" borderId="29" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="30" fillId="31" borderId="30" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="31" fillId="32" borderId="31" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="32" fillId="33" borderId="32" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="33" fillId="34" borderId="33" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="34" fillId="35" borderId="34" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="35" fillId="36" borderId="35" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="36" fillId="37" borderId="36" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="37" fillId="38" borderId="37" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="38" fillId="39" borderId="38" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="39" fillId="40" borderId="39" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="40" fillId="41" borderId="40" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="41" fillId="42" borderId="41" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="42" fillId="43" borderId="42" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="43" fillId="44" borderId="43" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="44" fillId="45" borderId="44" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="45" fillId="46" borderId="45" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="46" fillId="47" borderId="46" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="47" fillId="48" borderId="47" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="48" fillId="49" borderId="48" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="49" fillId="50" borderId="49" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="50" fillId="51" borderId="50" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="51" fillId="52" borderId="51" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="52" fillId="53" borderId="52" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="53" fillId="54" borderId="53" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="54" fillId="55" borderId="54" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="55" fillId="56" borderId="55" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="56" fillId="57" borderId="56" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="57" fillId="58" borderId="57" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="58" fillId="59" borderId="58" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="59" fillId="60" borderId="59" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="60" fillId="61" borderId="60" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="61" fillId="62" borderId="61" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="62" fillId="63" borderId="62" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="63" fillId="64" borderId="63" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="64" fillId="65" borderId="64" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="65" fillId="66" borderId="65" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="66" fillId="67" borderId="66" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="67" fillId="68" borderId="67" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="68" fillId="69" borderId="68" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="69" fillId="70" borderId="69" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="70" fillId="71" borderId="70" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="71" fillId="72" borderId="71" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="72" fillId="73" borderId="72" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="73" fillId="74" borderId="73" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="74" fillId="75" borderId="74" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="75" fillId="76" borderId="75" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="76" fillId="77" borderId="76" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="77" fillId="78" borderId="77" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="78" fillId="79" borderId="78" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="79" fillId="80" borderId="79" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="80" fillId="81" borderId="80" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="81" fillId="82" borderId="81" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="82" fillId="83" borderId="82" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="83" fillId="84" borderId="83" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="84" fillId="85" borderId="84" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="85" fillId="86" borderId="85" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="86" fillId="87" borderId="86" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="87" fillId="88" borderId="87" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="88" fillId="89" borderId="88" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="89" fillId="90" borderId="89" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="90" fillId="91" borderId="90" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="91" fillId="92" borderId="91" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="92" fillId="93" borderId="92" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="93" fillId="94" borderId="93" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="94" fillId="95" borderId="94" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="95" fillId="96" borderId="95" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="96" fillId="97" borderId="96" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="97" fillId="98" borderId="97" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="98" fillId="99" borderId="98" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="99" fillId="100" borderId="99" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="100" fillId="101" borderId="100" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="101" fillId="102" borderId="101" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="102" fillId="103" borderId="102" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="103" fillId="104" borderId="103" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="104" fillId="105" borderId="104" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="105" fillId="106" borderId="105" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="106" fillId="107" borderId="106" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="107" fillId="108" borderId="107" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="108" fillId="109" borderId="108" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="109" fillId="110" borderId="109" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="110" fillId="111" borderId="110" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="111" fillId="112" borderId="111" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="112" fillId="113" borderId="112" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="113" fillId="114" borderId="113" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="114" fillId="115" borderId="114" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="115" fillId="116" borderId="115" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="116" fillId="117" borderId="116" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="117" fillId="118" borderId="117" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="118" fillId="119" borderId="118" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="119" fillId="120" borderId="119" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="120" fillId="121" borderId="120" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="121" fillId="122" borderId="121" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="122" fillId="123" borderId="122" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="123" fillId="124" borderId="123" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="124" fillId="125" borderId="124" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="125" fillId="126" borderId="125" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="126" fillId="127" borderId="126" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="127" fillId="128" borderId="127" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="128" fillId="129" borderId="128" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="129" fillId="130" borderId="129" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="130" fillId="131" borderId="130" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="131" fillId="132" borderId="131" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="132" fillId="133" borderId="132" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="133" fillId="134" borderId="133" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="134" fillId="135" borderId="134" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="135" fillId="136" borderId="135" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="136" fillId="137" borderId="136" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="137" fillId="138" borderId="137" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="138" fillId="139" borderId="138" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="139" fillId="140" borderId="139" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="140" fillId="141" borderId="140" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="141" fillId="142" borderId="141" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="142" fillId="143" borderId="142" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="143" fillId="144" borderId="143" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="144" fillId="145" borderId="144" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="145" fillId="146" borderId="145" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="146" fillId="147" borderId="146" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="147" fillId="148" borderId="147" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="148" fillId="149" borderId="148" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="149" fillId="150" borderId="149" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="150" fillId="151" borderId="150" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="151" fillId="152" borderId="151" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="152" fillId="153" borderId="152" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="153" fillId="154" borderId="153" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="154" fillId="155" borderId="154" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="155" fillId="156" borderId="155" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="156" fillId="157" borderId="156" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="157" fillId="158" borderId="157" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="158" fillId="159" borderId="158" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="159" fillId="160" borderId="159" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="160" fillId="161" borderId="160" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="161" fillId="162" borderId="161" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="162" fillId="163" borderId="162" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="163" fillId="164" borderId="163" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="164" fillId="165" borderId="164" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="165" fillId="166" borderId="165" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="166" fillId="167" borderId="166" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="167" fillId="168" borderId="167" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="168" fillId="169" borderId="168" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="169" fillId="170" borderId="169" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="170" fillId="171" borderId="170" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="171" fillId="172" borderId="171" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="172" fillId="173" borderId="172" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="173" fillId="174" borderId="173" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="174" fillId="175" borderId="174" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="175" fillId="176" borderId="175" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="176" fillId="177" borderId="176" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="177" fillId="178" borderId="177" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="178" fillId="179" borderId="178" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="179" fillId="180" borderId="179" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="180" fillId="181" borderId="180" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="181" fillId="182" borderId="181" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="182" fillId="183" borderId="182" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="183" fillId="184" borderId="183" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="184" fillId="185" borderId="184" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="185" fillId="186" borderId="185" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="186" fillId="187" borderId="186" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="187" fillId="188" borderId="187" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="188" fillId="189" borderId="188" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="189" fillId="190" borderId="189" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="190" fillId="191" borderId="190" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="191" fillId="192" borderId="191" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="192" fillId="193" borderId="192" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="193" fillId="194" borderId="193" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="194" fillId="195" borderId="194" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="195" fillId="196" borderId="195" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="196" fillId="197" borderId="196" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="197" fillId="198" borderId="197" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="198" fillId="199" borderId="198" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="199" fillId="200" borderId="199" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="200" fillId="201" borderId="200" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="201" fillId="202" borderId="201" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="202" fillId="203" borderId="202" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="203" fillId="204" borderId="203" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="204" fillId="205" borderId="204" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="205" fillId="206" borderId="205" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="206" fillId="207" borderId="206" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="207" fillId="208" borderId="207" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="208" fillId="209" borderId="208" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="209" fillId="210" borderId="209" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="210" fillId="211" borderId="210" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="211" fillId="212" borderId="211" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="212" fillId="213" borderId="212" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="213" fillId="214" borderId="213" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="214" fillId="215" borderId="214" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="215" fillId="216" borderId="215" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="216" fillId="217" borderId="216" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="217" fillId="218" borderId="217" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="218" fillId="219" borderId="218" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="219" fillId="220" borderId="219" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="220" fillId="221" borderId="220" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="221" fillId="222" borderId="221" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="222" fillId="223" borderId="222" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="223" fillId="224" borderId="223" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="224" fillId="225" borderId="224" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="225" fillId="226" borderId="225" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="226" fillId="227" borderId="226" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="227" fillId="228" borderId="227" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="228" fillId="229" borderId="228" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="229" fillId="230" borderId="229" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="230" fillId="231" borderId="230" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="231" fillId="232" borderId="231" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="232" fillId="233" borderId="232" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="233" fillId="234" borderId="233" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="234" fillId="235" borderId="234" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="235" fillId="236" borderId="235" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="236" fillId="237" borderId="236" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="237" fillId="238" borderId="237" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="238" fillId="239" borderId="238" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="239" fillId="240" borderId="239" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="240" fillId="241" borderId="240" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="241" fillId="242" borderId="241" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="242" fillId="243" borderId="242" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="243" fillId="244" borderId="243" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="244" fillId="245" borderId="244" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="245" fillId="246" borderId="245" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="246" fillId="247" borderId="246" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="247" fillId="248" borderId="247" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="248" fillId="249" borderId="248" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="249" fillId="250" borderId="249" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="250" fillId="251" borderId="250" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="251" fillId="252" borderId="251" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="252" fillId="253" borderId="252" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="253" fillId="254" borderId="253" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="254" fillId="255" borderId="254" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="255" fillId="256" borderId="255" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="256" fillId="257" borderId="256" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="257" fillId="258" borderId="257" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="258" fillId="259" borderId="258" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="259" fillId="260" borderId="259" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="260" fillId="261" borderId="260" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="261" fillId="262" borderId="261" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="262" fillId="263" borderId="262" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="263" fillId="264" borderId="263" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="264" fillId="265" borderId="264" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="265" fillId="266" borderId="265" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="266" fillId="267" borderId="266" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="267" fillId="268" borderId="267" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="268" fillId="269" borderId="268" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="269" fillId="270" borderId="269" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="270" fillId="271" borderId="270" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="271" fillId="272" borderId="271" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="272" fillId="273" borderId="272" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="273" fillId="274" borderId="273" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="274" fillId="275" borderId="274" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="275" fillId="276" borderId="275" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="276" fillId="277" borderId="276" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="277" fillId="278" borderId="277" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="278" fillId="279" borderId="278" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="279" fillId="280" borderId="279" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="280" fillId="281" borderId="280" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="281" fillId="282" borderId="281" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="282" fillId="283" borderId="282" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="283" fillId="284" borderId="283" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="284" fillId="285" borderId="284" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="285" fillId="286" borderId="285" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="286" fillId="287" borderId="286" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="287" fillId="288" borderId="287" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="288" fillId="289" borderId="288" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="289" fillId="290" borderId="289" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="290" fillId="291" borderId="290" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="291" fillId="292" borderId="291" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="292" fillId="293" borderId="292" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="293" fillId="294" borderId="293" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="294" fillId="295" borderId="294" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="295" fillId="296" borderId="295" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="296" fillId="297" borderId="296" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="297" fillId="298" borderId="297" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="298" fillId="299" borderId="298" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="299" fillId="300" borderId="299" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="300" fillId="301" borderId="300" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="301" fillId="302" borderId="301" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="302" fillId="303" borderId="302" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="303" fillId="304" borderId="303" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="304" fillId="305" borderId="304" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="305" fillId="306" borderId="305" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="306" fillId="307" borderId="306" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="307" fillId="308" borderId="307" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="308" fillId="309" borderId="308" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="309" fillId="310" borderId="309" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="310" fillId="311" borderId="310" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="311" fillId="312" borderId="311" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="312" fillId="313" borderId="312" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="313" fillId="314" borderId="313" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="314" fillId="315" borderId="314" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="315" fillId="316" borderId="315" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="316" fillId="317" borderId="316" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="317" fillId="318" borderId="317" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="318" fillId="319" borderId="318" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="319" fillId="320" borderId="319" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="320" fillId="321" borderId="320" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="321" fillId="322" borderId="321" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="322" fillId="323" borderId="322" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="323" fillId="324" borderId="323" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="324" fillId="325" borderId="324" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="325" fillId="326" borderId="325" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="326" fillId="327" borderId="326" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="327" fillId="328" borderId="327" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="328" fillId="329" borderId="328" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="329" fillId="330" borderId="329" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="330" fillId="331" borderId="330" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="331" fillId="332" borderId="331" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="332" fillId="333" borderId="332" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="333" fillId="334" borderId="333" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="334" fillId="335" borderId="334" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="335" fillId="336" borderId="335" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="336" fillId="337" borderId="336" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="337" fillId="338" borderId="337" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="338" fillId="339" borderId="338" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="339" fillId="340" borderId="339" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="340" fillId="341" borderId="340" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="341" fillId="342" borderId="341" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="342" fillId="343" borderId="342" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="343" fillId="344" borderId="343" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="344" fillId="345" borderId="344" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="345" fillId="346" borderId="345" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="346" fillId="347" borderId="346" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="347" fillId="348" borderId="347" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="348" fillId="349" borderId="348" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="349" fillId="350" borderId="349" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="350" fillId="351" borderId="350" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="351" fillId="352" borderId="351" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="352" fillId="353" borderId="352" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="353" fillId="354" borderId="353" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="354" fillId="355" borderId="354" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="355" fillId="356" borderId="355" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="356" fillId="357" borderId="356" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="357" fillId="358" borderId="357" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="358" fillId="359" borderId="358" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="359" fillId="360" borderId="359" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="360" fillId="361" borderId="360" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="361" fillId="362" borderId="361" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="362" fillId="363" borderId="362" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="363" fillId="364" borderId="363" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="364" fillId="365" borderId="364" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="365" fillId="366" borderId="365" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="366" fillId="367" borderId="366" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="367" fillId="368" borderId="367" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="368" fillId="369" borderId="368" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="369" fillId="370" borderId="369" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="370" fillId="371" borderId="370" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="371" fillId="372" borderId="371" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="372" fillId="373" borderId="372" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="373" fillId="374" borderId="373" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="374" fillId="375" borderId="374" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="375" fillId="376" borderId="375" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="376" fillId="377" borderId="376" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="377" fillId="378" borderId="377" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="378" fillId="379" borderId="378" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="379" fillId="380" borderId="379" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="380" fillId="381" borderId="380" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="381" fillId="382" borderId="381" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="382" fillId="383" borderId="382" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="383" fillId="384" borderId="383" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="384" fillId="385" borderId="384" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="385" fillId="386" borderId="385" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8585,1282 +5676,1313 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K34"/>
+  <sheetPr/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="38" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
-    <col min="7" max="8" width="18" customWidth="1"/>
+    <col min="7" max="7" width="18" customWidth="1"/>
+    <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
     <col min="10" max="10" width="14" customWidth="1"/>
     <col min="11" max="11" width="36" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="90" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" t="s" s="3">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" t="s" s="4">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" t="s" s="5">
         <v>4</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" t="s" s="6">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" t="s" s="7">
         <v>6</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="H1" t="s" s="8">
         <v>7</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="I1" t="s" s="9">
         <v>8</v>
       </c>
-      <c r="J1" s="10" t="s">
+      <c r="J1" t="s" s="10">
         <v>9</v>
       </c>
-      <c r="K1" s="11" t="s">
+      <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
-      <c r="D2" s="15" t="s">
+      <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
-      <c r="E2" s="16" t="s">
+      <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
-      <c r="F2" s="17" t="s">
+      <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
-      <c r="G2" s="18" t="s">
+      <c r="G2" t="s" s="18">
         <v>16</v>
       </c>
-      <c r="H2" s="19" t="s">
+      <c r="H2" t="s" s="19">
         <v>17</v>
       </c>
-      <c r="I2" s="20" t="s">
+      <c r="I2" t="s" s="20">
         <v>18</v>
       </c>
-      <c r="J2" s="21" t="s">
+      <c r="J2" t="s" s="21">
         <v>19</v>
       </c>
-      <c r="K2" s="22" t="s">
+      <c r="K2" t="s" s="22">
         <v>20</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="195" x14ac:dyDescent="0.25">
+    <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" t="s" s="25">
         <v>22</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="D3" t="s" s="26">
         <v>23</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
-      <c r="F3" s="28" t="s">
+      <c r="F3" t="s" s="28">
         <v>24</v>
       </c>
-      <c r="G3" s="29" t="s">
+      <c r="G3" t="s" s="29">
         <v>25</v>
       </c>
-      <c r="H3" s="30" t="s">
+      <c r="H3" t="s" s="30">
         <v>26</v>
       </c>
-      <c r="I3" s="31" t="s">
+      <c r="I3" t="s" s="31">
         <v>27</v>
       </c>
-      <c r="J3" s="32" t="s">
+      <c r="J3" t="s" s="32">
         <v>28</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" t="s" s="33">
         <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+    <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" t="s" s="35">
         <v>30</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" t="s" s="36">
         <v>31</v>
       </c>
-      <c r="D4" s="37" t="s">
+      <c r="D4" t="s" s="37">
         <v>32</v>
       </c>
-      <c r="E4" s="38" t="s">
+      <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
-      <c r="F4" s="39" t="s">
+      <c r="F4" t="s" s="39">
         <v>33</v>
       </c>
-      <c r="G4" s="40" t="s">
+      <c r="G4" t="s" s="40">
         <v>34</v>
       </c>
-      <c r="H4" s="41" t="s">
+      <c r="H4" t="s" s="41">
         <v>22</v>
       </c>
-      <c r="I4" s="42" t="s">
+      <c r="I4" t="s" s="42">
         <v>35</v>
       </c>
-      <c r="J4" s="43" t="s">
+      <c r="J4" t="s" s="43">
         <v>36</v>
       </c>
-      <c r="K4" s="44" t="s">
+      <c r="K4" t="s" s="44">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+    <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" t="s" s="46">
         <v>38</v>
       </c>
-      <c r="C5" s="47" t="s">
+      <c r="C5" t="s" s="47">
         <v>39</v>
       </c>
-      <c r="D5" s="48" t="s">
+      <c r="D5" t="s" s="48">
         <v>40</v>
       </c>
-      <c r="E5" s="49" t="s">
+      <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
-      <c r="F5" s="50" t="s">
+      <c r="F5" t="s" s="50">
         <v>41</v>
       </c>
-      <c r="G5" s="51" t="s">
+      <c r="G5" t="s" s="51">
         <v>17</v>
       </c>
-      <c r="H5" s="52" t="s">
+      <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
-      <c r="I5" s="53" t="s">
+      <c r="I5" t="s" s="53">
         <v>42</v>
       </c>
-      <c r="J5" s="54" t="s">
+      <c r="J5" t="s" s="54">
         <v>43</v>
       </c>
-      <c r="K5" s="55" t="s">
+      <c r="K5" t="s" s="55">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+    <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
-      <c r="B6" s="57" t="s">
+      <c r="B6" t="s" s="57">
         <v>45</v>
       </c>
-      <c r="C6" s="58" t="s">
+      <c r="C6" t="s" s="58">
         <v>46</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" t="s" s="59">
         <v>47</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
-      <c r="F6" s="61" t="s">
+      <c r="F6" t="s" s="61">
         <v>48</v>
       </c>
-      <c r="G6" s="62" t="s">
+      <c r="G6" t="s" s="62">
         <v>17</v>
       </c>
-      <c r="H6" s="63" t="s">
+      <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
-      <c r="I6" s="64" t="s">
+      <c r="I6" t="s" s="64">
         <v>49</v>
       </c>
-      <c r="J6" s="65" t="s">
+      <c r="J6" t="s" s="65">
         <v>50</v>
       </c>
-      <c r="K6" s="66" t="s">
+      <c r="K6" t="s" s="66">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="375" x14ac:dyDescent="0.25">
+    <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
-      <c r="B7" s="68" t="s">
+      <c r="B7" t="s" s="68">
         <v>51</v>
       </c>
-      <c r="C7" s="69" t="s">
+      <c r="C7" t="s" s="69">
         <v>22</v>
       </c>
-      <c r="D7" s="70" t="s">
+      <c r="D7" t="s" s="70">
         <v>52</v>
       </c>
-      <c r="E7" s="71" t="s">
+      <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
-      <c r="F7" s="72" t="s">
+      <c r="F7" t="s" s="72">
         <v>53</v>
       </c>
-      <c r="G7" s="73" t="s">
+      <c r="G7" t="s" s="73">
         <v>34</v>
       </c>
-      <c r="H7" s="74" t="s">
+      <c r="H7" t="s" s="74">
         <v>22</v>
       </c>
-      <c r="I7" s="75" t="s">
+      <c r="I7" t="s" s="75">
         <v>54</v>
       </c>
-      <c r="J7" s="76" t="s">
+      <c r="J7" t="s" s="76">
         <v>55</v>
       </c>
-      <c r="K7" s="77" t="s">
+      <c r="K7" t="s" s="77">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+    <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" t="s" s="79">
         <v>57</v>
       </c>
-      <c r="C8" s="80" t="s">
+      <c r="C8" t="s" s="80">
         <v>58</v>
       </c>
-      <c r="D8" s="81" t="s">
+      <c r="D8" t="s" s="81">
         <v>52</v>
       </c>
-      <c r="E8" s="82" t="s">
+      <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
-      <c r="F8" s="83" t="s">
+      <c r="F8" t="s" s="83">
         <v>59</v>
       </c>
-      <c r="G8" s="84" t="s">
+      <c r="G8" t="s" s="84">
         <v>17</v>
       </c>
-      <c r="H8" s="85" t="s">
+      <c r="H8" t="s" s="85">
         <v>17</v>
       </c>
-      <c r="I8" s="86" t="s">
+      <c r="I8" t="s" s="86">
         <v>60</v>
       </c>
-      <c r="J8" s="87" t="s">
+      <c r="J8" t="s" s="87">
         <v>44</v>
       </c>
-      <c r="K8" s="88" t="s">
+      <c r="K8" t="s" s="88">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="409.5" x14ac:dyDescent="0.25">
+    <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
-      <c r="B9" s="90" t="s">
+      <c r="B9" t="s" s="90">
         <v>61</v>
       </c>
-      <c r="C9" s="91" t="s">
+      <c r="C9" t="s" s="91">
         <v>46</v>
       </c>
-      <c r="D9" s="92" t="s">
+      <c r="D9" t="s" s="92">
         <v>47</v>
       </c>
-      <c r="E9" s="93" t="s">
+      <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
-      <c r="F9" s="94" t="s">
+      <c r="F9" t="s" s="94">
         <v>62</v>
       </c>
-      <c r="G9" s="95" t="s">
+      <c r="G9" t="s" s="95">
         <v>63</v>
       </c>
-      <c r="H9" s="96" t="s">
+      <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
-      <c r="I9" s="97" t="s">
+      <c r="I9" t="s" s="97">
         <v>64</v>
       </c>
-      <c r="J9" s="98" t="s">
+      <c r="J9" t="s" s="98">
         <v>29</v>
       </c>
-      <c r="K9" s="99" t="s">
+      <c r="K9" t="s" s="99">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+    <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
-      <c r="B10" s="101" t="s">
+      <c r="B10" t="s" s="101">
         <v>65</v>
       </c>
-      <c r="C10" s="102" t="s">
+      <c r="C10" t="s" s="102">
         <v>26</v>
       </c>
-      <c r="D10" s="103" t="s">
+      <c r="D10" t="s" s="103">
         <v>66</v>
       </c>
-      <c r="E10" s="104" t="s">
+      <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
-      <c r="F10" s="105" t="s">
+      <c r="F10" t="s" s="105">
         <v>67</v>
       </c>
-      <c r="G10" s="106" t="s">
+      <c r="G10" t="s" s="106">
         <v>63</v>
       </c>
-      <c r="H10" s="107" t="s">
+      <c r="H10" t="s" s="107">
         <v>26</v>
       </c>
-      <c r="I10" s="108" t="s">
+      <c r="I10" t="s" s="108">
         <v>68</v>
       </c>
-      <c r="J10" s="109" t="s">
+      <c r="J10" t="s" s="109">
         <v>29</v>
       </c>
-      <c r="K10" s="110" t="s">
+      <c r="K10" t="s" s="110">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="345" x14ac:dyDescent="0.25">
+    <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
-      <c r="B11" s="112" t="s">
+      <c r="B11" t="s" s="112">
         <v>69</v>
       </c>
-      <c r="C11" s="113" t="s">
+      <c r="C11" t="s" s="113">
         <v>70</v>
       </c>
-      <c r="D11" s="114" t="s">
+      <c r="D11" t="s" s="114">
         <v>32</v>
       </c>
-      <c r="E11" s="115" t="s">
+      <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
-      <c r="F11" s="116" t="s">
+      <c r="F11" t="s" s="116">
         <v>71</v>
       </c>
-      <c r="G11" s="117" t="s">
+      <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
-      <c r="H11" s="118" t="s">
+      <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
-      <c r="I11" s="119" t="s">
+      <c r="I11" t="s" s="119">
         <v>72</v>
       </c>
-      <c r="J11" s="120" t="s">
+      <c r="J11" t="s" s="120">
         <v>43</v>
       </c>
-      <c r="K11" s="121" t="s">
+      <c r="K11" t="s" s="121">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="60" x14ac:dyDescent="0.25">
+    <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
-      <c r="B12" s="123" t="s">
+      <c r="B12" t="s" s="123">
         <v>73</v>
       </c>
-      <c r="C12" s="124" t="s">
+      <c r="C12" t="s" s="124">
         <v>26</v>
       </c>
-      <c r="D12" s="125" t="s">
+      <c r="D12" t="s" s="125">
         <v>74</v>
       </c>
-      <c r="E12" s="126" t="s">
+      <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
-      <c r="F12" s="127" t="s">
+      <c r="F12" t="s" s="127">
         <v>75</v>
       </c>
-      <c r="G12" s="128" t="s">
+      <c r="G12" t="s" s="128">
         <v>16</v>
       </c>
-      <c r="H12" s="129" t="s">
+      <c r="H12" t="s" s="129">
         <v>26</v>
       </c>
-      <c r="I12" s="130" t="s">
+      <c r="I12" t="s" s="130">
         <v>76</v>
       </c>
-      <c r="J12" s="131" t="s">
+      <c r="J12" t="s" s="131">
         <v>77</v>
       </c>
-      <c r="K12" s="132" t="s">
+      <c r="K12" t="s" s="132">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+    <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
-      <c r="B13" s="134" t="s">
+      <c r="B13" t="s" s="134">
         <v>78</v>
       </c>
-      <c r="C13" s="135" t="s">
+      <c r="C13" t="s" s="135">
         <v>46</v>
       </c>
-      <c r="D13" s="136" t="s">
+      <c r="D13" t="s" s="136">
         <v>47</v>
       </c>
-      <c r="E13" s="137" t="s">
+      <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
-      <c r="F13" s="138" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="139" t="s">
+      <c r="F13" t="s" s="138">
+        <v>79</v>
+      </c>
+      <c r="G13" t="s" s="139">
         <v>17</v>
       </c>
-      <c r="H13" s="140" t="s">
+      <c r="H13" t="s" s="140">
         <v>17</v>
       </c>
-      <c r="I13" s="141" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="142" t="s">
+      <c r="I13" t="s" s="141">
         <v>80</v>
       </c>
-      <c r="K13" s="143" t="s">
+      <c r="J13" t="s" s="142">
         <v>81</v>
       </c>
+      <c r="K13" t="s" s="143">
+        <v>82</v>
+      </c>
     </row>
-    <row r="14" spans="1:11" ht="180" x14ac:dyDescent="0.25">
+    <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
-      <c r="B14" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="146" t="s">
+      <c r="B14" t="s" s="145">
+        <v>83</v>
+      </c>
+      <c r="C14" t="s" s="146">
         <v>22</v>
       </c>
-      <c r="D14" s="147" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="148" t="s">
+      <c r="D14" t="s" s="147">
         <v>84</v>
       </c>
-      <c r="F14" s="149" t="s">
+      <c r="E14" t="s" s="148">
         <v>85</v>
       </c>
-      <c r="G14" s="150" t="s">
+      <c r="F14" t="s" s="149">
+        <v>86</v>
+      </c>
+      <c r="G14" t="s" s="150">
         <v>34</v>
       </c>
-      <c r="H14" s="151" t="s">
+      <c r="H14" t="s" s="151">
         <v>22</v>
       </c>
-      <c r="I14" s="152" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="153" t="s">
+      <c r="I14" t="s" s="152">
         <v>87</v>
       </c>
-      <c r="K14" s="154" t="s">
+      <c r="J14" t="s" s="153">
+        <v>88</v>
+      </c>
+      <c r="K14" t="s" s="154">
         <v>56</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="90" x14ac:dyDescent="0.25">
+    <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
-      <c r="B15" s="156" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="157" t="s">
+      <c r="B15" t="s" s="156">
+        <v>89</v>
+      </c>
+      <c r="C15" t="s" s="157">
         <v>22</v>
       </c>
-      <c r="D15" s="158" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="159" t="s">
+      <c r="D15" t="s" s="158">
+        <v>90</v>
+      </c>
+      <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
-      <c r="F15" s="160" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="161" t="s">
+      <c r="F15" t="s" s="160">
         <v>91</v>
       </c>
-      <c r="H15" s="162" t="s">
+      <c r="G15" t="s" s="161">
+        <v>92</v>
+      </c>
+      <c r="H15" t="s" s="162">
         <v>22</v>
       </c>
-      <c r="I15" s="163" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="164" t="s">
+      <c r="I15" t="s" s="163">
         <v>93</v>
       </c>
-      <c r="K15" s="165" t="s">
+      <c r="J15" t="s" s="164">
         <v>94</v>
       </c>
+      <c r="K15" t="s" s="165">
+        <v>95</v>
+      </c>
     </row>
-    <row r="16" spans="1:11" ht="105" x14ac:dyDescent="0.25">
+    <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
-      <c r="B16" s="167" t="s">
+      <c r="B16" t="s" s="167">
+        <v>96</v>
+      </c>
+      <c r="C16" t="s" s="168">
+        <v>97</v>
+      </c>
+      <c r="D16" t="s" s="169">
+        <v>98</v>
+      </c>
+      <c r="E16" t="s" s="170">
+        <v>14</v>
+      </c>
+      <c r="F16" t="s" s="171">
+        <v>99</v>
+      </c>
+      <c r="G16" t="s" s="172">
+        <v>63</v>
+      </c>
+      <c r="H16" t="s" s="173">
+        <v>26</v>
+      </c>
+      <c r="I16" t="s" s="174">
+        <v>100</v>
+      </c>
+      <c r="J16" t="s" s="175">
+        <v>50</v>
+      </c>
+      <c r="K16" t="s" s="176">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="177">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s" s="178">
+        <v>102</v>
+      </c>
+      <c r="C17" t="s" s="179">
+        <v>103</v>
+      </c>
+      <c r="D17" t="s" s="180">
+        <v>104</v>
+      </c>
+      <c r="E17" t="s" s="181">
+        <v>14</v>
+      </c>
+      <c r="F17" t="s" s="182">
+        <v>105</v>
+      </c>
+      <c r="G17" t="s" s="183">
+        <v>34</v>
+      </c>
+      <c r="H17" t="s" s="184">
+        <v>26</v>
+      </c>
+      <c r="I17" t="s" s="185">
+        <v>106</v>
+      </c>
+      <c r="J17" t="s" s="186">
+        <v>37</v>
+      </c>
+      <c r="K17" t="s" s="187">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="188">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s" s="189">
+        <v>107</v>
+      </c>
+      <c r="C18" t="s" s="190">
+        <v>26</v>
+      </c>
+      <c r="D18" t="s" s="191">
+        <v>108</v>
+      </c>
+      <c r="E18" t="s" s="192">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s" s="193">
+        <v>109</v>
+      </c>
+      <c r="G18" t="s" s="194">
+        <v>16</v>
+      </c>
+      <c r="H18" t="s" s="195">
+        <v>26</v>
+      </c>
+      <c r="I18" t="s" s="196">
+        <v>110</v>
+      </c>
+      <c r="J18" t="s" s="197">
+        <v>81</v>
+      </c>
+      <c r="K18" t="s" s="198">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="199">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s" s="200">
+        <v>111</v>
+      </c>
+      <c r="C19" t="s" s="201">
+        <v>26</v>
+      </c>
+      <c r="D19" t="s" s="202">
+        <v>112</v>
+      </c>
+      <c r="E19" t="s" s="203">
+        <v>14</v>
+      </c>
+      <c r="F19" t="s" s="204">
+        <v>113</v>
+      </c>
+      <c r="G19" t="s" s="205">
+        <v>63</v>
+      </c>
+      <c r="H19" t="s" s="206">
+        <v>26</v>
+      </c>
+      <c r="I19" t="s" s="207">
+        <v>114</v>
+      </c>
+      <c r="J19" t="s" s="208">
+        <v>115</v>
+      </c>
+      <c r="K19" t="s" s="209">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="210">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s" s="211">
+        <v>116</v>
+      </c>
+      <c r="C20" t="s" s="212">
+        <v>26</v>
+      </c>
+      <c r="D20" t="s" s="213">
+        <v>117</v>
+      </c>
+      <c r="E20" t="s" s="214">
+        <v>14</v>
+      </c>
+      <c r="F20" t="s" s="215">
+        <v>118</v>
+      </c>
+      <c r="G20" t="s" s="216">
+        <v>63</v>
+      </c>
+      <c r="H20" t="s" s="217">
+        <v>26</v>
+      </c>
+      <c r="I20" t="s" s="218">
+        <v>119</v>
+      </c>
+      <c r="J20" t="s" s="219">
+        <v>120</v>
+      </c>
+      <c r="K20" t="s" s="220">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="221">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s" s="222">
+        <v>121</v>
+      </c>
+      <c r="C21" t="s" s="223">
+        <v>22</v>
+      </c>
+      <c r="D21" t="s" s="224">
+        <v>122</v>
+      </c>
+      <c r="E21" t="s" s="225">
+        <v>14</v>
+      </c>
+      <c r="F21" t="s" s="226">
+        <v>123</v>
+      </c>
+      <c r="G21" t="s" s="227">
+        <v>34</v>
+      </c>
+      <c r="H21" t="s" s="228">
+        <v>22</v>
+      </c>
+      <c r="I21" t="s" s="229">
+        <v>124</v>
+      </c>
+      <c r="J21" t="s" s="230">
         <v>95</v>
       </c>
-      <c r="C16" s="168" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="170" t="s">
+      <c r="K21" t="s" s="231">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="232">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s" s="233">
+        <v>126</v>
+      </c>
+      <c r="C22" t="s" s="234">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s" s="235">
+        <v>127</v>
+      </c>
+      <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
-      <c r="F16" s="374" t="s">
+      <c r="F22" t="s" s="237">
+        <v>128</v>
+      </c>
+      <c r="G22" t="s" s="238">
+        <v>63</v>
+      </c>
+      <c r="H22" t="s" s="239">
+        <v>26</v>
+      </c>
+      <c r="I22" t="s" s="240">
+        <v>129</v>
+      </c>
+      <c r="J22" t="s" s="241">
+        <v>101</v>
+      </c>
+      <c r="K22" t="s" s="242">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="243">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s" s="244">
+        <v>130</v>
+      </c>
+      <c r="C23" t="s" s="245">
+        <v>26</v>
+      </c>
+      <c r="D23" t="s" s="246">
+        <v>131</v>
+      </c>
+      <c r="E23" t="s" s="247">
+        <v>14</v>
+      </c>
+      <c r="F23" t="s" s="248">
+        <v>132</v>
+      </c>
+      <c r="G23" t="s" s="249">
+        <v>63</v>
+      </c>
+      <c r="H23" t="s" s="250">
+        <v>26</v>
+      </c>
+      <c r="I23" t="s" s="251">
+        <v>133</v>
+      </c>
+      <c r="J23" t="s" s="252">
+        <v>120</v>
+      </c>
+      <c r="K23" t="s" s="253">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="254">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s" s="255">
+        <v>135</v>
+      </c>
+      <c r="C24" t="s" s="256">
+        <v>26</v>
+      </c>
+      <c r="D24" t="s" s="257">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s" s="258">
+        <v>14</v>
+      </c>
+      <c r="F24" t="s" s="259">
+        <v>136</v>
+      </c>
+      <c r="G24" t="s" s="260">
+        <v>63</v>
+      </c>
+      <c r="H24" t="s" s="261">
+        <v>26</v>
+      </c>
+      <c r="I24" t="s" s="262">
+        <v>137</v>
+      </c>
+      <c r="J24" t="s" s="263">
+        <v>138</v>
+      </c>
+      <c r="K24" t="s" s="264">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="265">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s" s="266">
         <v>139</v>
       </c>
-      <c r="G16" s="171" t="s">
+      <c r="C25" t="s" s="267">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s" s="268">
+        <v>140</v>
+      </c>
+      <c r="E25" t="s" s="269">
+        <v>14</v>
+      </c>
+      <c r="F25" t="s" s="270">
+        <v>141</v>
+      </c>
+      <c r="G25" t="s" s="271">
+        <v>17</v>
+      </c>
+      <c r="H25" t="s" s="272">
+        <v>17</v>
+      </c>
+      <c r="I25" t="s" s="273">
+        <v>142</v>
+      </c>
+      <c r="J25" t="s" s="274">
+        <v>143</v>
+      </c>
+      <c r="K25" t="s" s="275">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="276">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s" s="277">
+        <v>145</v>
+      </c>
+      <c r="C26" t="s" s="278">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s" s="279">
+        <v>146</v>
+      </c>
+      <c r="E26" t="s" s="280">
+        <v>14</v>
+      </c>
+      <c r="F26" t="s" s="281">
+        <v>147</v>
+      </c>
+      <c r="G26" t="s" s="282">
+        <v>34</v>
+      </c>
+      <c r="H26" t="s" s="283">
+        <v>22</v>
+      </c>
+      <c r="I26" t="s" s="284">
+        <v>148</v>
+      </c>
+      <c r="J26" t="s" s="285">
+        <v>37</v>
+      </c>
+      <c r="K26" t="s" s="286">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="287">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s" s="288">
+        <v>150</v>
+      </c>
+      <c r="C27" t="s" s="289">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s" s="290">
+        <v>151</v>
+      </c>
+      <c r="E27" t="s" s="291">
+        <v>14</v>
+      </c>
+      <c r="F27" t="s" s="292">
+        <v>152</v>
+      </c>
+      <c r="G27" t="s" s="293">
+        <v>34</v>
+      </c>
+      <c r="H27" t="s" s="294">
+        <v>26</v>
+      </c>
+      <c r="I27" t="s" s="295">
+        <v>153</v>
+      </c>
+      <c r="J27" t="s" s="296">
+        <v>154</v>
+      </c>
+      <c r="K27" t="s" s="297">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="298">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s" s="299">
+        <v>155</v>
+      </c>
+      <c r="C28" t="s" s="300">
+        <v>156</v>
+      </c>
+      <c r="D28" t="s" s="301">
+        <v>157</v>
+      </c>
+      <c r="E28" t="s" s="302">
+        <v>14</v>
+      </c>
+      <c r="F28" t="s" s="303">
+        <v>48</v>
+      </c>
+      <c r="G28" t="s" s="304">
+        <v>17</v>
+      </c>
+      <c r="H28" t="s" s="305">
+        <v>17</v>
+      </c>
+      <c r="I28" t="s" s="306">
+        <v>158</v>
+      </c>
+      <c r="J28" t="s" s="307">
+        <v>159</v>
+      </c>
+      <c r="K28" t="s" s="308">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="309">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s" s="310">
+        <v>160</v>
+      </c>
+      <c r="C29" t="s" s="311">
+        <v>26</v>
+      </c>
+      <c r="D29" t="s" s="312">
+        <v>84</v>
+      </c>
+      <c r="E29" t="s" s="313">
+        <v>14</v>
+      </c>
+      <c r="F29" t="s" s="314">
+        <v>161</v>
+      </c>
+      <c r="G29" t="s" s="315">
         <v>63</v>
       </c>
-      <c r="H16" s="172" t="s">
+      <c r="H29" t="s" s="316">
         <v>26</v>
       </c>
-      <c r="I16" s="173" t="s">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="I29" t="s" s="317">
+        <v>162</v>
+      </c>
+      <c r="J29" t="s" s="318">
+        <v>115</v>
+      </c>
+      <c r="K29" t="s" s="319">
+        <v>115</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="345" x14ac:dyDescent="0.25">
-      <c r="A17" s="176">
+    <row r="30">
+      <c r="A30" s="320">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s" s="321">
+        <v>163</v>
+      </c>
+      <c r="C30" t="s" s="322">
+        <v>164</v>
+      </c>
+      <c r="D30" t="s" s="323">
+        <v>165</v>
+      </c>
+      <c r="E30" t="s" s="324">
+        <v>14</v>
+      </c>
+      <c r="F30" t="s" s="325">
+        <v>166</v>
+      </c>
+      <c r="G30" t="s" s="326">
         <v>16</v>
       </c>
-      <c r="B17" s="177" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="180" t="s">
+      <c r="H30" t="s" s="327">
+        <v>26</v>
+      </c>
+      <c r="I30" t="s" s="328">
+        <v>167</v>
+      </c>
+      <c r="J30" t="s" s="329">
+        <v>77</v>
+      </c>
+      <c r="K30" t="s" s="330">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="331">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s" s="332">
+        <v>168</v>
+      </c>
+      <c r="C31" t="s" s="333">
+        <v>169</v>
+      </c>
+      <c r="D31" t="s" s="334">
+        <v>170</v>
+      </c>
+      <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
-      <c r="F17" s="181" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="182" t="s">
+      <c r="F31" t="s" s="336">
+        <v>171</v>
+      </c>
+      <c r="G31" t="s" s="337">
+        <v>63</v>
+      </c>
+      <c r="H31" t="s" s="338">
+        <v>26</v>
+      </c>
+      <c r="I31" t="s" s="339">
+        <v>172</v>
+      </c>
+      <c r="J31" t="s" s="340">
+        <v>154</v>
+      </c>
+      <c r="K31" t="s" s="341">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="342">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s" s="343">
+        <v>174</v>
+      </c>
+      <c r="C32" t="s" s="344">
+        <v>46</v>
+      </c>
+      <c r="D32" t="s" s="345">
+        <v>47</v>
+      </c>
+      <c r="E32" t="s" s="346">
+        <v>14</v>
+      </c>
+      <c r="F32" t="s" s="347">
+        <v>175</v>
+      </c>
+      <c r="G32" t="s" s="348">
+        <v>17</v>
+      </c>
+      <c r="H32" t="s" s="349">
+        <v>17</v>
+      </c>
+      <c r="I32" t="s" s="350">
+        <v>176</v>
+      </c>
+      <c r="J32" t="s" s="351">
+        <v>177</v>
+      </c>
+      <c r="K32" t="s" s="352">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="353">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s" s="354">
+        <v>178</v>
+      </c>
+      <c r="C33" t="s" s="355">
+        <v>22</v>
+      </c>
+      <c r="D33" t="s" s="356">
+        <v>179</v>
+      </c>
+      <c r="E33" t="s" s="357">
+        <v>14</v>
+      </c>
+      <c r="F33" t="s" s="358">
+        <v>180</v>
+      </c>
+      <c r="G33" t="s" s="359">
+        <v>92</v>
+      </c>
+      <c r="H33" t="s" s="360">
+        <v>22</v>
+      </c>
+      <c r="I33" t="s" s="361">
+        <v>181</v>
+      </c>
+      <c r="J33" t="s" s="362">
+        <v>95</v>
+      </c>
+      <c r="K33" t="s" s="363">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="364">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s" s="365">
+        <v>183</v>
+      </c>
+      <c r="C34" t="s" s="366">
+        <v>26</v>
+      </c>
+      <c r="D34" t="s" s="367">
+        <v>184</v>
+      </c>
+      <c r="E34" t="s" s="368">
+        <v>14</v>
+      </c>
+      <c r="F34" t="s" s="369">
+        <v>185</v>
+      </c>
+      <c r="G34" t="s" s="370">
+        <v>63</v>
+      </c>
+      <c r="H34" t="s" s="371">
+        <v>26</v>
+      </c>
+      <c r="I34" t="s" s="372">
+        <v>186</v>
+      </c>
+      <c r="J34" t="s" s="373">
+        <v>187</v>
+      </c>
+      <c r="K34" t="s" s="374">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="375">
         <v>34</v>
       </c>
-      <c r="H17" s="183" t="s">
+      <c r="B35" t="s" s="376">
+        <v>188</v>
+      </c>
+      <c r="C35" t="s" s="377">
         <v>26</v>
       </c>
-      <c r="I17" s="184" t="s">
-[...16 lines deleted...]
-      <c r="C18" s="189" t="s">
+      <c r="D35" t="s" s="378">
+        <v>189</v>
+      </c>
+      <c r="E35" t="s" s="379">
+        <v>14</v>
+      </c>
+      <c r="F35" t="s" s="380">
+        <v>190</v>
+      </c>
+      <c r="G35" t="s" s="381">
+        <v>63</v>
+      </c>
+      <c r="H35" t="s" s="382">
         <v>26</v>
       </c>
-      <c r="D18" s="190" t="s">
-[...215 lines deleted...]
-      <c r="F24" s="258" t="s">
+      <c r="I35" t="s" s="383">
+        <v>191</v>
+      </c>
+      <c r="J35" t="s" s="384">
         <v>134</v>
       </c>
-      <c r="G24" s="259" t="s">
-[...362 lines deleted...]
-        <v>81</v>
+      <c r="K35" t="s" s="385">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Русский язык как иностранный</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>