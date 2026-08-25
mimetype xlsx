--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,70 +58,67 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
+    <t xml:space="preserve">Обучение чтению как смысловому восприятию художественных текстов. Создание сценариев интерактивных уроков чтения для разных категорий учащихся (в том числе с особыми образовательными потребностями)»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -768,60 +765,60 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
         <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s" s="20">
         <v>17</v>
       </c>
-      <c r="I2" t="s" s="20">
+      <c r="J2" t="s" s="21">
         <v>18</v>
       </c>
-      <c r="J2" t="s" s="21">
+      <c r="K2" t="s" s="22">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>