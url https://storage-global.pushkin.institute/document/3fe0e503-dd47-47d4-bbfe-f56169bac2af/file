--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -58,131 +58,135 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+    <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания русского языка как неродного и иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...8 lines deleted...]
-    <t xml:space="preserve">33</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Филиппова Варвара Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">И.о.заведующего кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организациях, 36 ч., Гос. ИРЯ им. А.С. Пушкина, 2023 г.
 Инструменты драма-педагогики на занятиях по РКИ , 16 ч., БФУ им. Канта, 2024 г.
 Школа тестора РКИ, 144 ч., СПБГУ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>