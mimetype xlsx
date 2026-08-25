--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,131 +58,131 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания русского языка как неродного и иностранного</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель</t>
-[...10 lines deleted...]
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г./нет</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Филиппова Варвара Михайловна</t>
   </si>
   <si>
-    <t xml:space="preserve">и.о.заведующего кафедрой, доцент</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">И.о.заведующего кафедрой; Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организациях, 36 ч., Гос. ИРЯ им. А.С. Пушкина, 2023 г.
 Инструменты драма-педагогики на занятиях по РКИ , 16 ч., БФУ им. Канта, 2024 г.
-Школа тестора РКИ, 144 ч., СПБГУ, 2025 г. / нет</t>
+Школа тестора РКИ, 144 ч., СПБГУ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой</t>
+    <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г./ нет</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1292,51 +1292,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>26</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>27</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
         <v>28</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>29</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I4" t="s" s="42">
         <v>30</v>
       </c>
       <c r="J4" t="s" s="43">
         <v>31</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>32</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>33</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">