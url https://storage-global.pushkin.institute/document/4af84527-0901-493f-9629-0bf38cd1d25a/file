--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -1,733 +1,1578 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
-[...12 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djohnson\Code\xlsx-populate\lib\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <bookViews>
+    <workbookView xWindow="930" yWindow="0" windowWidth="23070" windowHeight="10320" activeTab="0"/>
+  </bookViews>
   <sheets>
     <sheet name="Русский язык как иностранный и " sheetId="1" r:id="rId1"/>
   </sheets>
+  <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</metadata>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <si>
+    <t xml:space="preserve">N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фамилия, имя, отчество (последнее при наличии) педагогического работника</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Занимаемая должность (должности)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаваемые учебные предметы, курсы, дисциплины (модули), практики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учёная степень (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учёное звание (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общий стаж работы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык как иностранный и методика его преподавания</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
+«Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
+«Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
+«Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Битехтина Наталия Борисовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виноградова Наталия Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Климова Валентина Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г.
+Основы технологий ИИ, 30 ч. ФГБОУ ВО МФТИ, 2024 г.
+Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кулибина Наталья Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-  <fonts count="3" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts/>
+  <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Calibri"/>
+      <b/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Calibri"/>
       <b/>
     </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
-  <fills count="2">
+  <fills>
     <fill>
-      <patternFill patternType="none">
-[...1 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...1 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
-  <borders count="3">
-[...26 lines deleted...]
-      </bottom>
+  <borders>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium"/>
+      <right style="medium"/>
+      <top style="medium"/>
+      <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs>
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="1" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="true"/>
+    <xf fontId="1" fillId="2" borderId="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="2" fillId="3" borderId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="3" fillId="4" borderId="3" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="4" fillId="5" borderId="4" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="5" fillId="6" borderId="5" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="6" fillId="7" borderId="6" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="7" fillId="8" borderId="7" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="8" fillId="9" borderId="8" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="9" fillId="10" borderId="9" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="10" fillId="11" borderId="10" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="11" fillId="12" borderId="11" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf fontId="12" fillId="13" borderId="12" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="13" fillId="14" borderId="13" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="14" fillId="15" borderId="14" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="15" fillId="16" borderId="15" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="16" fillId="17" borderId="16" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="17" fillId="18" borderId="17" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="18" fillId="19" borderId="18" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="19" fillId="20" borderId="19" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="20" fillId="21" borderId="20" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="21" fillId="22" borderId="21" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="22" fillId="23" borderId="22" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="23" fillId="24" borderId="23" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="24" fillId="25" borderId="24" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="25" fillId="26" borderId="25" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="26" fillId="27" borderId="26" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="27" fillId="28" borderId="27" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="28" fillId="29" borderId="28" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="29" fillId="30" borderId="29" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="30" fillId="31" borderId="30" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="31" fillId="32" borderId="31" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="32" fillId="33" borderId="32" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="33" fillId="34" borderId="33" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="34" fillId="35" borderId="34" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="35" fillId="36" borderId="35" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="36" fillId="37" borderId="36" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="37" fillId="38" borderId="37" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="38" fillId="39" borderId="38" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="39" fillId="40" borderId="39" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="40" fillId="41" borderId="40" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="41" fillId="42" borderId="41" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="42" fillId="43" borderId="42" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="43" fillId="44" borderId="43" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="44" fillId="45" borderId="44" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="45" fillId="46" borderId="45" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="46" fillId="47" borderId="46" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="47" fillId="48" borderId="47" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="48" fillId="49" borderId="48" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="49" fillId="50" borderId="49" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="50" fillId="51" borderId="50" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="51" fillId="52" borderId="51" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="52" fillId="53" borderId="52" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="53" fillId="54" borderId="53" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="54" fillId="55" borderId="54" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="55" fillId="56" borderId="55" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="56" fillId="57" borderId="56" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="57" fillId="58" borderId="57" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="58" fillId="59" borderId="58" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="59" fillId="60" borderId="59" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="60" fillId="61" borderId="60" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="61" fillId="62" borderId="61" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="62" fillId="63" borderId="62" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="63" fillId="64" borderId="63" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="64" fillId="65" borderId="64" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="65" fillId="66" borderId="65" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="66" fillId="67" borderId="66" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.83203125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="36.83203125" customWidth="1"/>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="34" customWidth="1"/>
+    <col min="3" max="3" width="24" customWidth="1"/>
+    <col min="4" max="4" width="38" customWidth="1"/>
+    <col min="5" max="5" width="22" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
+    <col min="7" max="7" width="18" customWidth="1"/>
+    <col min="8" max="8" width="18" customWidth="1"/>
+    <col min="9" max="9" width="52" customWidth="1"/>
+    <col min="10" max="10" width="14" customWidth="1"/>
+    <col min="11" max="11" width="36" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="3" t="str">
-[...30 lines deleted...]
-        <v>Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</v>
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s" s="2">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s" s="3">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s" s="4">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s" s="5">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s" s="6">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s" s="7">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s" s="8">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s" s="9">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s" s="10">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s" s="11">
+        <v>10</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="4">
+      <c r="A2" s="12">
         <v>1</v>
       </c>
-      <c r="B2" s="4" t="str">
-[...27 lines deleted...]
-        <v>51</v>
+      <c r="B2" t="s" s="13">
+        <v>11</v>
+      </c>
+      <c r="C2" t="s" s="14">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s" s="15">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s" s="16">
+        <v>14</v>
+      </c>
+      <c r="F2" t="s" s="17">
+        <v>15</v>
+      </c>
+      <c r="G2" t="s" s="18">
+        <v>16</v>
+      </c>
+      <c r="H2" t="s" s="19">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s" s="20">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s" s="21">
+        <v>19</v>
+      </c>
+      <c r="K2" t="s" s="22">
+        <v>20</v>
       </c>
     </row>
-    <row r="3" xml:space="preserve">
-      <c r="A3" s="4">
+    <row r="3">
+      <c r="A3" s="23">
         <v>2</v>
       </c>
-      <c r="B3" s="4" t="str">
-[...29 lines deleted...]
-        <v>43</v>
+      <c r="B3" t="s" s="24">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s" s="25">
+        <v>22</v>
+      </c>
+      <c r="D3" t="s" s="26">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s" s="27">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s" s="28">
+        <v>23</v>
+      </c>
+      <c r="G3" t="s" s="29">
+        <v>24</v>
+      </c>
+      <c r="H3" t="s" s="30">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s" s="31">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s" s="32">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s" s="33">
+        <v>27</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4">
+      <c r="A4" s="34">
         <v>3</v>
       </c>
-      <c r="B4" s="4" t="str">
-[...27 lines deleted...]
-        <v>51</v>
+      <c r="B4" t="s" s="35">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s" s="36">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s" s="37">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s" s="38">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s" s="39">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s" s="40">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s" s="41">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s" s="42">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s" s="43">
+        <v>30</v>
+      </c>
+      <c r="K4" t="s" s="44">
+        <v>31</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4">
+      <c r="A5" s="45">
         <v>4</v>
       </c>
-      <c r="B5" s="4" t="str">
-[...27 lines deleted...]
-        <v>39</v>
+      <c r="B5" t="s" s="46">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s" s="47">
+        <v>33</v>
+      </c>
+      <c r="D5" t="s" s="48">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s" s="49">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s" s="50">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s" s="51">
+        <v>24</v>
+      </c>
+      <c r="H5" t="s" s="52">
+        <v>33</v>
+      </c>
+      <c r="I5" t="s" s="53">
+        <v>35</v>
+      </c>
+      <c r="J5" t="s" s="54">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s" s="55">
+        <v>30</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="4">
+      <c r="A6" s="56">
         <v>5</v>
       </c>
-      <c r="B6" s="4" t="str">
-[...27 lines deleted...]
-        <v>44</v>
+      <c r="B6" t="s" s="57">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s" s="58">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s" s="59">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s" s="60">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s" s="61">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s" s="62">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s" s="63">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s" s="64">
+        <v>39</v>
+      </c>
+      <c r="J6" t="s" s="65">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s" s="66">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Русский язык как иностранный и </vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>