--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -572,265 +572,301 @@
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>1686300</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>2729463</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Русская литература и литературы народов Российской Федерации</t>
+        </is>
+      </c>
       <c r="H6" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I6" s="3" t="inlineStr"/>
+        <v>99</v>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J6" s="3" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L6" s="3" t="n">
         <v>83</v>
       </c>
       <c r="M6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>83</v>
+        <v>267</v>
       </c>
       <c r="P6" s="4" t="n"/>
       <c r="Q6" s="4" t="n"/>
       <c r="R6" s="4" t="n"/>
       <c r="S6" s="4" t="n"/>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>1317323</t>
+          <t>1003683</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>1537977</t>
+          <t>943531</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Русская литература и литературы народов Российской Федерации</t>
+        </is>
+      </c>
       <c r="H7" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I7" s="3" t="inlineStr"/>
+        <v>95</v>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J7" s="3" t="n">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L7" s="3" t="n">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="M7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>68</v>
+        <v>244</v>
       </c>
       <c r="P7" s="4" t="n"/>
       <c r="Q7" s="4" t="n"/>
       <c r="R7" s="4" t="n"/>
       <c r="S7" s="4" t="n"/>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>1003683</t>
+          <t>1317323</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>943531</t>
+          <t>1537977</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E8" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G8" s="3" t="inlineStr"/>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Русская литература и литературы народов Российской Федерации</t>
+        </is>
+      </c>
       <c r="H8" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I8" s="3" t="inlineStr"/>
+        <v>66</v>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J8" s="3" t="n">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L8" s="3" t="n">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>60</v>
+        <v>217</v>
       </c>
       <c r="P8" s="4" t="n"/>
       <c r="Q8" s="4" t="n"/>
       <c r="R8" s="4" t="n"/>
       <c r="S8" s="4" t="n"/>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>1115462</t>
+          <t>1567938</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>1100513</t>
+          <t>2170927</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
           <t>4</t>
         </is>
       </c>
-      <c r="E9" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G9" s="3" t="inlineStr"/>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Русская литература и литературы народов Российской Федерации</t>
+        </is>
+      </c>
       <c r="H9" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I9" s="3" t="inlineStr"/>
+        <v>70</v>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J9" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K9" s="3" t="inlineStr"/>
+        <v>75</v>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык - английский</t>
+        </is>
+      </c>
       <c r="L9" s="3" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="P9" s="4" t="n"/>
       <c r="Q9" s="4" t="n"/>
       <c r="R9" s="4" t="n"/>
       <c r="S9" s="4" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>1567938</t>
+          <t>1115462</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>2170927</t>
+          <t>1100513</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr"/>
       <c r="H10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="3" t="inlineStr"/>
       <c r="J10" s="3" t="n">
         <v>0</v>
       </c>
@@ -901,51 +937,51 @@
       </c>
       <c r="O11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="4" t="n"/>
       <c r="Q11" s="4" t="n"/>
       <c r="R11" s="4" t="n"/>
       <c r="S11" s="4" t="n"/>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>2274636</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>4381650</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr"/>
       <c r="H12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="3" t="inlineStr"/>
       <c r="J12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="3" t="inlineStr"/>
       <c r="L12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="3" t="n">