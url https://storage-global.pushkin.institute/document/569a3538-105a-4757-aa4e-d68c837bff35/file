--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,162 +58,165 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор, и.о. проректора</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Профессор; И.о. проректора</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Языковые основы коммуникационной медиастратегии вуза</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.,  
-Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч.,2025 г./ нет</t>
+Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой</t>
-[...13 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Заведующий кафедрой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
-Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г. /нет</t>
+Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
+«Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
+«Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
+«Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
+«Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
+«Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
+«Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
+«Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
+«Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
+«Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
+«Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
+«Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
+«Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
+«Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой общего и русского языкознания</t>
-[...11 lines deleted...]
-Актуальные направления современной филологии, 72 ч,  ФГБОУ ВО ТГТУ,                    2024 г.
+    <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
-Инклюзивное образование в условиях реализации ФГОС, 72 ч,ФГБОУ ВО ТГТУ 2025 г.                                                                                                                                                  Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
+Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
+Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Северская Ольга Игоревна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Теологическая лингвистика и стилистика, 24 ч, ФГБОУ ВО "Уральский федеральный университет"
-Аксиологическая лингвистика и аксиологическое литературоведение (24 ч., 2023 г., УрФУ, г.Екатеринбург
-Интерактивные методы и технологии обучения, Тамбовский гос. технический университет, г. Тамбов, 2025 г. 72 ч/нет</t>
+Аксиологическая лингвистика и аксиологическое литературоведение, 24 ч., 2023 г., УрФУ, г. Екатеринбург
+Интерактивные методы и технологии обучения, Тамбовский гос. технический университет, г. Тамбов, 2025 г. 72 ч</t>
   </si>
   <si>
     <t xml:space="preserve">42</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г./ нет</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...4 lines deleted...]
-2) "Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья" (16 ч.), Институт Пушкина, июль 2025 г./нет</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1587,168 +1590,168 @@
       </c>
       <c r="K3" t="s" s="33">
         <v>20</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>27</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>28</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
         <v>29</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>17</v>
       </c>
       <c r="I4" t="s" s="42">
+        <v>30</v>
+      </c>
+      <c r="J4" t="s" s="43">
         <v>31</v>
       </c>
-      <c r="J4" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s" s="44">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>25</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>24</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="I5" t="s" s="53">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s" s="54">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K5" t="s" s="55">
         <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s" s="64">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>20</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>25</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>13</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>24</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>25</v>
       </c>
       <c r="I7" t="s" s="75">
+        <v>42</v>
+      </c>
+      <c r="J7" t="s" s="76">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s" s="77">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>