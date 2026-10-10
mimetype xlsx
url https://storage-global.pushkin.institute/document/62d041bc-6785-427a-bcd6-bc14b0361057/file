--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -58,51 +58,51 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
+    <t xml:space="preserve">Доцент; Заведующий кафедрой теории и практики коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Экспресс-курсы подготовки к ЕГЭ по русскому языку «Максимум»</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>