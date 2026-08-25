--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -61,93 +61,111 @@
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Капитанова Юлия Станиславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
+    <t xml:space="preserve">Русский язык и страноведение России</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог</t>
+  </si>
+  <si>
     <t xml:space="preserve">Нет</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, НИ ТПУ, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Обучение иностранному языку: сочетание традиционных и инновационных методик, РУДН, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Лукин Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г./нет</t>
+    <t xml:space="preserve">Филология, магистр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Савинова Мария Ильинична</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, 2025 г. 
 Методика подготовки цифрового курса. Экспертный курс", 36 ч, 2025 г. (Академия Юрайт)
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе 18 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Стоянова Таня Янкова</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русская филология
+Болгарская филология
+Специалист по русской филологии
+Преподаватель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">«Преподавание русского языка как иностранного: традиции, современность, перспективы», ФГБОУ ВО «Гос. институт русского языка им. А.С. Пушкина, 36 ч., март 2025 г. 
 «Технологии международного позиционирования России в сфере продвижения русского языка и образования на русском (на основании приоритетов государственной политики Российской Федерации»), ФГБОУ ВО «Гос. институт русского языка им. А.С. Пушкина», 72 ак.ч., 17-28 декабря 2020 г.
 «Использование комплексной системы управления вузом «INTRANET: ACADEMIC» в работе преподавателя» - SOFTWARE INC., 16 часов, 2017 г.
 «Использование ресурсов портала «Образование на русском» в практическом курсе РКИ». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 18 ч., 2019 г.
 «Международная деятельность высшего учебного заведения: современное состояние и перспективы развития», Институт международных программ РУДН, 72 ч., 2014 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1188,171 +1206,171 @@
       </c>
       <c r="J1" t="s" s="10">
         <v>9</v>
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>12</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s" s="29">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>12</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>12</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>