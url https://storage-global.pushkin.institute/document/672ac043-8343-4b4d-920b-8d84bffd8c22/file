--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -68,189 +68,170 @@
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">История науки
 Русская литература и литература народов Российской Федерации (Русский культурный код в отечественной и зарубежной литературе)</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии академического письма
 Научный стиль речи: правила, алгоритмы и закономерности</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
-    <t xml:space="preserve">Мелентьева Ирина Евгеньевна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Русская литература и литература народов Российской Федерации (Русская литература XXI века)</t>
+    <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иностранный язык (английский)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
-  </si>
-[...19 lines deleted...]
-Учитель английского и немецкого языков</t>
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Литература Серебряного века</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., 36 ч
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">49</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -327,61 +308,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...9 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -423,61 +393,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...9 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -518,127 +477,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...75 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1294,83 +1176,50 @@
     <xf fontId="69" fillId="70" borderId="69" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="70" fillId="71" borderId="70" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="71" fillId="72" borderId="71" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="72" fillId="73" borderId="72" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="73" fillId="74" borderId="73" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="74" fillId="75" borderId="74" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="75" fillId="76" borderId="75" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="76" fillId="77" borderId="76" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="77" fillId="78" borderId="77" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...31 lines deleted...]
-    <xf fontId="88" fillId="89" borderId="88" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1788,171 +1637,136 @@
       </c>
       <c r="J4" t="s" s="43">
         <v>34</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>36</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>17</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>37</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s" s="55">
         <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
         <v>42</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>43</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
         <v>44</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s" s="64">
         <v>45</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>46</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="B8" t="s" s="79">
         <v>53</v>
-      </c>
-[...25 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>