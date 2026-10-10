--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -77,84 +77,84 @@
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">История науки
 Русская литература и литература народов Российской Федерации (Русский культурный код в отечественной и зарубежной литературе)</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">«Проблемы современной лингвистики и методики преподавания филологических курсов», Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии академического письма
 Научный стиль речи: правила, алгоритмы и закономерности</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
-[...7 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
     <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>