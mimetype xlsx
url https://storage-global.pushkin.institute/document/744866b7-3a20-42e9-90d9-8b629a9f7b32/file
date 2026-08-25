--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -70,496 +70,484 @@
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Литературный музей как педагогическая технология
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Валюгин Сергей Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Организация проектной деятельности по основным образовательным программам
 Научно-исследовательская работа</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+  </si>
+  <si>
     <t xml:space="preserve">Технология обучения написания сочинений на уроках русского языка и литературы, АО Издательство "Просвещение", 20 ч, 2025 г.
 Приемы работы с текстом на уроках русского языка и литературы: от теории к практике, АО Издательство "Просвещение", 20 ч, 2025 г.
 Развтие коммуникативной компетентности педагога: взаимодействие с участниками образовательного процесса, АО Издательство "Просвещение", 20 ч, 2025 г.
 Руководство методическим объединением, МГИМО,36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Доманский Юрий Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">Анализ драматического текста
 Литературоведческий анализ текста
 Актуальные проблемы современного литературоведения
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог. Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог. Преподаватель русского языка и литературы; 10.01.08 - Теория литературы. Текстология</t>
   </si>
   <si>
     <t xml:space="preserve">Охрана труда, 24 ч., РГГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Научно-исследовательская работа
-Методика и технологии обучения русской литературе в полилингвальной аудитории
+    <t xml:space="preserve">Методика и технологии обучения русской литературе в полилингвальной аудитории
+Научно-исследовательская работа
 Ознакомительная практика
 Русское стихосложение в иноязычной аудитории: теория и практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Кравченкова Евгения Алексеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии преподавания русской литературы ХХ-ХХI веков иностранцам
 Продвижение русской литературы в мире
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования
 Образовательные технологии в основном профессиональном образовании
 Научно-исследовательская работа
 Офлайн и онлайн технологии преподавания русской литературы 20 века в полилингвальной аудитории
 Современная русская литература в полилингвальной аудитории</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература). Учитель</t>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России»,  ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г./ нет
 «Управление качеством в системе высшего профессионального образования», Санкт-Петербургский государственный университет экономики и финансов, 72 ч., 2006.
 «Управление качеством образования», Новосибирский государственный университет, 72 ч., 2007.
 «Разработка аттестационных педагогических измерительных материалов по дисциплинам педагогического профиля общепрофессионального цикла высшего профессионального образования», Национальное аккредитационное агентство в сфере образования, Тульский государственный педагогический университет им. Л.Н. Толстого, 36 ч., 2007.
 «Методология и концепция компьютерного тестирования», Центр тестирования профессионального образования при МГУП, 72 ч., 2008.
 «Современные проблемы и тенденции развития высшей школы», Ставропольский государственный университет, 72 ч., 2009.
 «Инновационные технологии обучения русскому языку как иностранному», Государственный институт русского языка им. А.С.Пушкина, 72 ч., 2009.
 «Английский язык при профессиональной деятельности при реализации стандартов 3 поколения», Астраханский государственный университет, 72 ч., 2011.
 «Современные технологии образовательного процесса: Технологии повышения качества образования», Воронежский государственный университет, 72 ч., 2011.
 «Дидактические компетенции преподавателя вуза в условиях реализации ФГОС», Южный Федеральный университет, 72 ч., 2013.
 «Основы теории и практики лингводидактического тестирования», Государственный институт русского языка им. А.С. Пушкина, 72 ч., 2016.
 «Трансформация обучения русскому языку как иностранному в онлайн-среде: лучшие практики» (16 часов), Государственный институт русского языка им. А.С. Пушкина, 2020
 «Языки и миграция в условиях глобализации (на англ.яз.)» (24 часа), ФГАОУ ВО «Российский университет дружбы народов», 2021
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Поэтика прецедентных текстов русской литературы 19 века в полилингвальной аудитории
 Духовные основы русской литературы в цифровую эпоху
 Научно-исследовательская работа
 Педагогическая практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»</t>
+    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Инновационные методы преподавания русского языка как иностранного
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
 Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Мелентьева Ирина Евгеньевна</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования
 Методика и технологии обучения русской литературе в полилингвальной аудитории</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Русский язык и литература</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Модели литературного поведения и стратегия литературного успеха
 Русская литература в контексте философии Серебряного века
 Литература русской западной и восточной эмиграции
 Научно-исследовательская работа
 Междисциплинарные связи в преподавании русской литературы в полилингвальной аудитории: содержательные и методические аспекты
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., 36 ч
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">49</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Стрельцова Галина Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Русско-зарубежные литературные связи в полилингвальной аудитории
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.03 - Литература народов стран зарубежья </t>
+  </si>
+  <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современный литературный процесс, Орский гуманитарно-технологический институт, филиал ФГБОУ ВО «Оренбургский государственный университет», 72 ч, 2023 г.
 Проблемы историзма: артефакт, память, имагинация в художественных дискурсах, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Организация учебной деятельности в высшей школе</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Современная фольклорная ситуация: от традиции к интернет-коммуникации
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Федорова Мария Николаевна</t>
@@ -837,61 +825,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...9 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -1098,61 +1075,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...9 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -1193,127 +1159,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...75 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -3619,83 +3508,50 @@
     <xf fontId="234" fillId="235" borderId="234" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="235" fillId="236" borderId="235" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="236" fillId="237" borderId="236" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="237" fillId="238" borderId="237" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="238" fillId="239" borderId="238" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="239" fillId="240" borderId="239" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="240" fillId="241" borderId="240" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="241" fillId="242" borderId="241" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="242" fillId="243" borderId="242" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...31 lines deleted...]
-    <xf fontId="253" fillId="254" borderId="253" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4113,695 +3969,660 @@
       </c>
       <c r="J4" t="s" s="43">
         <v>31</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>32</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>33</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>34</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>35</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>17</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s" s="54">
         <v>19</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>12</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>12</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>21</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>24</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>21</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>16</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>12</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>16</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>12</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>12</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>21</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>21</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>24</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>12</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C13" t="s" s="135">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>24</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>12</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>12</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H14" t="s" s="151">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G15" t="s" s="161">
-        <v>89</v>
+        <v>16</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H16" t="s" s="173">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s" s="179">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s" s="184">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s" s="190">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s" s="194">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H18" t="s" s="195">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>108</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H19" t="s" s="206">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>12</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>61</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>12</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>120</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H22" t="s" s="239">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>74</v>
-[...33 lines deleted...]
-      <c r="K23" t="s" s="253">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">