--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -79,77 +79,77 @@
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
+    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Литературный музей как педагогическая технология
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">«Проблемы современной лингвистики и методики преподавания филологических курсов», Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
@@ -169,83 +169,80 @@
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Технология обучения написания сочинений на уроках русского языка и литературы, АО Издательство "Просвещение", 20 ч, 2025 г.
 Приемы работы с текстом на уроках русского языка и литературы: от теории к практике, АО Издательство "Просвещение", 20 ч, 2025 г.
 Развтие коммуникативной компетентности педагога: взаимодействие с участниками образовательного процесса, АО Издательство "Просвещение", 20 ч, 2025 г.
 Руководство методическим объединением, МГИМО,36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
-[...1 lines deleted...]
-Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
+    <t xml:space="preserve">"Преподаватель университета в новой системе российского образования", 2023-2024 гг.), 72 ч.
+"Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
+"Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Доманский Юрий Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">Анализ драматического текста
 Литературоведческий анализ текста
 Актуальные проблемы современного литературоведения
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог. Преподаватель русского языка и литературы; 10.01.08 - Теория литературы. Текстология</t>
   </si>
   <si>
     <t xml:space="preserve">Охрана труда, 24 ч., РГГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
@@ -320,97 +317,100 @@
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
+    <t xml:space="preserve">Заведующий кафедрой русской и зарубежной литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Поэтика прецедентных текстов русской литературы 19 века в полилингвальной аудитории
 Духовные основы русской литературы в цифровую эпоху
 Научно-исследовательская работа
 Педагогическая практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Инновационные методы преподавания русского языка как иностранного
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...5 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
@@ -528,68 +528,65 @@
     <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Современная фольклорная ситуация: от традиции к интернет-коммуникации
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Противодействие коррупции в сфере образования</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Федорова Мария Николаевна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Фёдорова Мария Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Инновационные методы преподавания русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
-[...4 lines deleted...]
-    <t xml:space="preserve">1</t>
+    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях. 36 ак. ч., Московский государственный лингвистический университет, 2024 г.
+Современные технологии обучения иностранных студентов в вузе. 16 ак. ч., Национальный исследовательский Томский политехнический университет, 2025 г.
+Методика преподавания курса „Основы российской государственности". 72 ак. ч., Государственный академический университет гуманитарных наук,  2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -4065,565 +4062,565 @@
       </c>
       <c r="G7" t="s" s="73">
         <v>24</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>21</v>
       </c>
       <c r="I7" t="s" s="75">
         <v>47</v>
       </c>
       <c r="J7" t="s" s="76">
         <v>48</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>49</v>
       </c>
       <c r="C8" t="s" s="80">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s" s="81">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>16</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>12</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J8" t="s" s="87">
         <v>48</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>16</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>12</v>
       </c>
       <c r="I9" t="s" s="97">
+        <v>56</v>
+      </c>
+      <c r="J9" t="s" s="98">
         <v>57</v>
       </c>
-      <c r="J9" t="s" s="98">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s" s="99">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>12</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
+        <v>61</v>
+      </c>
+      <c r="J10" t="s" s="109">
         <v>62</v>
       </c>
-      <c r="J10" t="s" s="109">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s" s="110">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>21</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
+        <v>65</v>
+      </c>
+      <c r="G11" t="s" s="117">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>21</v>
       </c>
       <c r="I11" t="s" s="119">
+        <v>67</v>
+      </c>
+      <c r="J11" t="s" s="120">
         <v>68</v>
       </c>
-      <c r="J11" t="s" s="120">
+      <c r="K11" t="s" s="121">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s" s="124">
         <v>71</v>
       </c>
-      <c r="C12" t="s" s="124">
+      <c r="D12" t="s" s="125">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>24</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>12</v>
       </c>
       <c r="I12" t="s" s="130">
+        <v>74</v>
+      </c>
+      <c r="J12" t="s" s="131">
         <v>75</v>
       </c>
-      <c r="J12" t="s" s="131">
+      <c r="K12" t="s" s="132">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
+        <v>77</v>
+      </c>
+      <c r="C13" t="s" s="135">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s" s="136">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>24</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>12</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>48</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>12</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
+        <v>84</v>
+      </c>
+      <c r="G14" t="s" s="150">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>12</v>
       </c>
       <c r="I14" t="s" s="152">
+        <v>86</v>
+      </c>
+      <c r="J14" t="s" s="153">
         <v>87</v>
       </c>
-      <c r="J14" t="s" s="153">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s" s="154">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>16</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
+        <v>91</v>
+      </c>
+      <c r="J15" t="s" s="164">
         <v>92</v>
       </c>
-      <c r="J15" t="s" s="164">
+      <c r="K15" t="s" s="165">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>21</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>24</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>21</v>
       </c>
       <c r="I16" t="s" s="174">
+        <v>97</v>
+      </c>
+      <c r="J16" t="s" s="175">
         <v>98</v>
       </c>
-      <c r="J16" t="s" s="175">
+      <c r="K16" t="s" s="176">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
+        <v>100</v>
+      </c>
+      <c r="C17" t="s" s="179">
         <v>101</v>
       </c>
-      <c r="C17" t="s" s="179">
+      <c r="D17" t="s" s="180">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>17</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
+        <v>104</v>
+      </c>
+      <c r="J17" t="s" s="186">
         <v>105</v>
       </c>
-      <c r="J17" t="s" s="186">
+      <c r="K17" t="s" s="187">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>21</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>24</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>21</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J18" t="s" s="197">
         <v>48</v>
       </c>
       <c r="K18" t="s" s="198">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>12</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>16</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>12</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J19" t="s" s="208">
         <v>48</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>21</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>24</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>12</v>
       </c>
       <c r="I20" t="s" s="218">
+        <v>118</v>
+      </c>
+      <c r="J20" t="s" s="219">
         <v>119</v>
       </c>
-      <c r="J20" t="s" s="219">
-[...1 lines deleted...]
-      </c>
       <c r="K20" t="s" s="220">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>12</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>16</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>12</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
+        <v>123</v>
+      </c>
+      <c r="C22" t="s" s="234">
+        <v>34</v>
+      </c>
+      <c r="D22" t="s" s="235">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>17</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>