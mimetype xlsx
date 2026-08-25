--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -70,170 +70,170 @@
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Уровни владения русским языком
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
 «Филологическое сопровождение школьников с особыми образовательными потребностями»
 Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
 Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
 «Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
 «Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактика и методика обучения русскому языку как иностранному
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы</t>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык в его функциональных разновидностях</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
@@ -244,418 +244,410 @@
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог</t>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
 Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог</t>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык как неродной и методика его преподавания
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель</t>
-[...6 lines deleted...]
-«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
+    <t xml:space="preserve">Русский язык и литература. Учитель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
 «Преподавание русского языка как иностранного» сентябрь-декабрь 2006г., 360 часов
 «Инновационные технологии обучения РКИ (научно-методическая школа Гос. ИРЯ им. А.С. Пушкина)» сентябрь 2009г., 72 часа
 «Рекомендации по разработке основных образовательных программ в соответствии со стандартами третьего поколения» декабрь 2009 – январь 2010г., 72 часа
 «Экспертиза качества образования» май 2012г., 72 часа
 «Интерактивные мультимедиа-технологии для образовательного процесса», июнь 2015г., 16 часов
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» ноябрь 2017г., 36 часов
 «Актуальные проблемы антикоррупционной деятельности в системе образования» февраль 2018г., 16часов
 курсы «Оказание первой помощи при жизнеопасных состояниях» октябрь 2018г., 18 часов
 «Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа
 «Проектное обучение как инструмент эффективной работы в образовательных организациях» ноябрь – декабрь 2019г., 72 часа
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» февраль 2020г., 36 часов
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС-3++» декабрь 2020г., 72 часа
 «Предметно-содержательная среда уроков русского языка и литературы: методические аспекты и практики развития гибких навыков» январь – март 2021г., 72 часа
 «Прикладной искусственный интеллект в программах дисциплин» сентябрь – ноябрь 2021г., 144 часа
-«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов</t>
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов
+Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
+Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 20 июня-12 июля 2024 г.
+"Курс казахского языка" (Кокшетауский университет им. Ш. Уалиханова, Казахстан, 30 ак.ч., 02.12-06.12 2024 г.
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Методика обучения чтению аутентичных текстов
 Значимые тексты русской культуры в практике преподавания русского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогические технологии в практике преподавания русского языка как иностранного
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
 Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Мамонтов Александр Степанович</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвострановедческий аспект преподавания русского языка в поликультурной среде</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка</t>
+    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, 72 ч. РУДН, 2025 г.
 Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет
 Программа дополнительного профессионального образования «Преподавание русского языка как иностранного в динамике лингвокультурных процессов» (72 ч.) (Москва, РУДН, 2017 г.)
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч.) (Йошкар-Ола, ПГТУ — Поволжский региональный центр компетенций в области онлайн-обучения, 2019 г.)
 Анализ  продуктов  речевой  деятельности в судебной  экспертизе 28 ч, Гос. ИРЯ  им. А.С. Пушкина, 2021 г.
 Особенности  организации образовательного  процесса в  вузе для  студентов  с  инвалидностью и ОВЗ -36 ч., Московский  государственный  психолого-педагогический  университет, 2021 г.
 Современная компьютерная  лингвистика  для  преподавателей, 144 ч., АНО  ВО  “Университет  Иннополис”, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Магистр филологии</t>
+    <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Аспектное изучение русского языка в иностранной аудитории
 Ознакомительная практика
 Научно-исследовательская работа
 Педагогическая практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Референт-переводчик с английского языка на русский, с русского языка на английский</t>
+    <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Роговнева Юлия Васильевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Преподаватель чешского языка</t>
+    <t xml:space="preserve">Высшее, специалитет. Филолог. Преподаватель русского языка и литературы. Преподаватель чешского языка </t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, 2023 г. Астрахань, Астраханский государственный университет
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч,  ННГУ им. Н.И. Лобачевского 2023 г.
 Проблемы когнитивной лингвистики , 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Проблемы исьоризма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Билинвизм в лингводидактическом аспекте
 Обучение русскому языку в специальных целях
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Цифровые технологии в преподавании русского языка как иностранного
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Преподавание русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистический анализ текста
 Современный русский язык в типологическом освещении
 Языковая интерференция: теория и практика
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
   </si>
   <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература, история. Учитель</t>
+    <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Организация учебной деятельности и методика преподавания в высшей школе</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактическое тестирование</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч, Институт Пушкина, 2024 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
@@ -5163,203 +5155,203 @@
       </c>
       <c r="J21" t="s" s="230">
         <v>126</v>
       </c>
       <c r="K21" t="s" s="231">
         <v>97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
         <v>127</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>22</v>
       </c>
       <c r="D22" t="s" s="235">
         <v>128</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>34</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>22</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J22" t="s" s="241">
         <v>37</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C23" t="s" s="245">
         <v>26</v>
       </c>
       <c r="D23" t="s" s="246">
         <v>32</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G23" t="s" s="249">
         <v>48</v>
       </c>
       <c r="H23" t="s" s="250">
         <v>26</v>
       </c>
       <c r="I23" t="s" s="251">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J23" t="s" s="252">
         <v>92</v>
       </c>
       <c r="K23" t="s" s="253">
         <v>92</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C24" t="s" s="256">
         <v>22</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G24" t="s" s="260">
         <v>34</v>
       </c>
       <c r="H24" t="s" s="261">
         <v>26</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C25" t="s" s="267">
         <v>51</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G25" t="s" s="271">
         <v>17</v>
       </c>
       <c r="H25" t="s" s="272">
         <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J25" t="s" s="274">
         <v>126</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s" s="278">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G26" t="s" s="282">
         <v>48</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>26</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J26" t="s" s="285">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K26" t="s" s="286">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>