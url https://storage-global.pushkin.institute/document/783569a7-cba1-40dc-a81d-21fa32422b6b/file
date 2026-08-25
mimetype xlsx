--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,288 +58,278 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Алексеева Татьяна Викторовна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший педагог дополнительного образования</t>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Практический курс русского языка как иностранного</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магистр по направлению &amp;laquo;Филология&amp;raquo;</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...8 lines deleted...]
-с использованием дистанционных и образовательных технологий, 72 ак. ч</t>
+    <t xml:space="preserve">«Оказание первой доврачебной помощи», АНО ДПО «Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий», 8 ч, 2023 г. 
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Архипкина Дарья Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">педагог дополнительного образования по русскому языку как иностранному</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе (Томский политехнический университет), ноябрь 2025 г., 16 ч. /нет</t>
+    <t xml:space="preserve">Педагог дополнительного образования по русскому языку как&amp;nbspиностранному</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&amp;laquo;Современные технологии обучения иностранных студентов в ВУЗе&amp;raquo;, Томский политехнический университет, ноябрь 2025 г., 16 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Бартенева Ангелина Алексеевна</t>
   </si>
   <si>
+    <t xml:space="preserve">Педагог дополнительного образования по русскому языку как иностранному</t>
+  </si>
+  <si>
     <t xml:space="preserve">Магистр филологии, профиль: "Русский язык как иностранный и межкультурная коммуникация"</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса
-[...2 lines deleted...]
-Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36  ч. (ФГБОУ ВО "Московский государственный лингвистический университет"), 2024 г./ нет</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36  ч. (ФГБОУ ВО "Московский государственный лингвистический университет"), 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
-    <t xml:space="preserve">Битехтина Наталья Борисовна</t>
+    <t xml:space="preserve">Битехтина Наталия Борисовна</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г./нет</t>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Богатурова Лилия Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель русского языка и литературы</t>
-[...11 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г / нет</t>
+    <t xml:space="preserve">Учитель русского языка и литературы; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
+университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Елена Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель русского языка как иностранного, переводчик английского и испанского языков (РУДН).</t>
   </si>
   <si>
     <t xml:space="preserve">Как стать автором: песни, комиксы, рабочие листы для уроков РКИ с ИИ (36ч.), Институт русистики, 2025 г.
 Дистанционное обучение как современный формат преподавания (16 ч.) ООО "Современный урок", 2025 г.
-Формирование коммуникативной компетенции на занятиях по РКИ. Разговорный клуб (16ч). Институт русистики, 2026 г./нет</t>
+Формирование коммуникативной компетенции на занятиях по РКИ. Разговорный клуб (16ч). Институт русистики, 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">Каргы Тамара Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">преподаватель русского языка как иностранного, магистр филологии</t>
+    <t xml:space="preserve">Преподаватель русского языка как иностранного. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса "Основы российской государственности" (72 часа) при Государственном академическом университете гуманитарных наук, декабрь 2025 г.
-Современные технологии обучения иностранных студентов в ВУЗе (Томский политехнический университет), ноябрь 2025 г., 16 ч. /нет</t>
+Современные технологии обучения иностранных студентов в ВУЗе (Томский политехнический университет), ноябрь 2025 г., 16 ч</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Красникова Елена Юрьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка (МГУ)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">кандидат филологических наук</t>
+    <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка (МГУ); 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой доврачебной помощи, 8 ч. (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий"), 2023 г.
 Методика преподавания курса "Основы российской государственности" (72 часа) при Государственном академическом университете гуманитарных наук, декабрь 2025 г.
 Современные технологии обучения иностранных студентов в ВУЗе (Томский политехнический университет), ноябрь 2025 г, 16 ч.
 Дистанционное обучение как современный формат преподавания" (16 ч.) ООО "Современный урок", 2025 г. / нет</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Купцов Матвей Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">старший педагог</t>
+    <t xml:space="preserve">Старший педагог</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе , Томский политехнический университет, 2025 г., 16 ч.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 2025 г., 16 ч. Институт Пушкина
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)" 2025 г., 40 ч, Институт Пушкина
 Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г./ нет</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Макарова Анна Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">учитель русского языка и литературы</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Разработка онлайн-курсов, 36ч., (ФГАОУ ВО "Балтийский федеральный университет имени Иммануила Канта") 2022 г.
-Оказание первой доврачебной помощи, 8 ч. (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий") 2023 г./ нет
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+Оказание первой доврачебной помощи, 8 ч. (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий") 2023 г.
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Покровский Георгий Борисович</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">филолг-русист, преподаватель РКИ со знанием иностранного языка</t>
+    <t xml:space="preserve">Старший преподаватель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература
+Филолог-русист
+Преподаватель РКИ со знанием иностранного языка</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе (Томский политехнический университет), ноябрь 2025 г., 16 ч
-Дистанционное обучение как современный формат преподавания", 16 ч, ООО "Современный урок", 2025 г./ нет</t>
+Дистанционное обучение как современный формат преподавания, 16 ч, ООО "Современный урок", 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">55</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">Сумина Елена Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог-русист. Преподаватель русского языка со знанием иностранного языка</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Дистанционное обучение как современный формат преподавания (16 ч) ООО "Современный урок" , 2025/ нет</t>
+    <t xml:space="preserve">Филолог-русист
+Преподаватель русского языка со знанием иностранного языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дистанционное обучение как современный формат преподавания (16 ч) ООО "Современный урок" , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Тонких Анастасия Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший педагог дополнительного образование кафедры интенсивного обучения русскому языку как иностранному, главный специалист Центра тестирования иностранных граждан</t>
-[...12 lines deleted...]
-3. «Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», март 2024 г., 16 ч.</t>
+    <t xml:space="preserve">Старший педагог дополнительного образования; Главный специалист Центра тестирования иностранных граждан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык как иностранный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Методика преподавания курса «Основы российской государственности». ФГБОУ ВО «Государственный академический университет гуманитарных наук», декабрь 2025 г., 72 ч
+«Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», март 2024 г., 40 ч
+«Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», март 2024 г., 16 ч</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Халекова Диляра Рустамовна</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогические образование (Русский язык как иностранный), магистр филологии</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современные технологии обучения иностранных студентов в ВУЗе,Томский политехнический университет, 16 ч, 2025 г.
 Групповая работа на уроках РКИ в аудитории и онлайн ("Златоуст"), 16 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по РКИ, истории Россиии и основам законодательства, 16 ч., Институт Пушкина 2024 г.
-Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)" , Институт Пушкина, 40 ч, 2024 г./нет</t>
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)" , Институт Пушкина, 40 ч, 2024 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -2693,518 +2683,518 @@
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s" s="25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>15</v>
       </c>
       <c r="G3" t="s" s="29">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>12</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>12</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s" s="63">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>12</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>13</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>12</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>13</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>13</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s" s="96">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>12</v>
       </c>
       <c r="D11" t="s" s="114">
         <v>13</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s" s="118">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s" s="119">
         <v>59</v>
       </c>
       <c r="J11" t="s" s="120">
         <v>60</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
         <v>61</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>62</v>
       </c>
       <c r="D12" t="s" s="125">
         <v>13</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
         <v>63</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H12" t="s" s="129">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s" s="130">
         <v>64</v>
       </c>
       <c r="J12" t="s" s="131">
         <v>65</v>
       </c>
       <c r="K12" t="s" s="132">
         <v>66</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
         <v>67</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>12</v>
       </c>
       <c r="D13" t="s" s="136">
         <v>13</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
         <v>68</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H13" t="s" s="140">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s" s="141">
         <v>69</v>
       </c>
       <c r="J13" t="s" s="142">
         <v>70</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
         <v>71</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>72</v>
       </c>
       <c r="D14" t="s" s="147">
         <v>13</v>
       </c>
       <c r="E14" t="s" s="148">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s" s="149">
         <v>73</v>
       </c>
-      <c r="F14" t="s" s="149">
+      <c r="G14" t="s" s="150">
+        <v>16</v>
+      </c>
+      <c r="H14" t="s" s="151">
+        <v>16</v>
+      </c>
+      <c r="I14" t="s" s="152">
         <v>74</v>
       </c>
-      <c r="G14" t="s" s="150">
-[...5 lines deleted...]
-      <c r="I14" t="s" s="152">
+      <c r="J14" t="s" s="153">
         <v>75</v>
       </c>
-      <c r="J14" t="s" s="153">
+      <c r="K14" t="s" s="154">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C15" t="s" s="157">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s" s="158">
         <v>13</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
+        <v>78</v>
+      </c>
+      <c r="G15" t="s" s="161">
+        <v>16</v>
+      </c>
+      <c r="H15" t="s" s="162">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s" s="163">
         <v>79</v>
       </c>
-      <c r="G15" t="s" s="161">
-[...7 lines deleted...]
-      </c>
       <c r="J15" t="s" s="164">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>