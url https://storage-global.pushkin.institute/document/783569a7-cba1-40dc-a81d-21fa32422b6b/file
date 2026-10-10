--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -67,236 +67,213 @@
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Алексеева Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Магистр по направлению &amp;laquo;Филология&amp;raquo;</t>
+    <t xml:space="preserve">Магистр по направлению «Филология»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Оказание первой доврачебной помощи», АНО ДПО «Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий», 8 ч, 2023 г. 
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Архипкина Дарья Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Педагог дополнительного образования по русскому языку как&amp;nbspиностранному</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&amp;laquo;Современные технологии обучения иностранных студентов в ВУЗе&amp;raquo;, Томский политехнический университет, ноябрь 2025 г., 16 ч.</t>
+    <t xml:space="preserve">Педагог дополнительного образования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Современные технологии обучения иностранных студентов в ВУЗе», Томский политехнический университет, ноябрь 2025 г., 16 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Бартенева Ангелина Алексеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Педагог дополнительного образования по русскому языку как иностранному</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Магистр филологии, профиль: "Русский язык как иностранный и межкультурная коммуникация"</t>
+    <t xml:space="preserve">Магистр филологии, профиль: «Русский язык как иностранный и межкультурная коммуникация»</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36  ч. (ФГБОУ ВО "Московский государственный лингвистический университет"), 2024 г.</t>
+Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36  ч. (ФГБОУ ВО «Московский государственный лингвистический университет»), 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Битехтина Наталия Борисовна</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка</t>
   </si>
   <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Богатурова Лилия Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Учитель русского языка и литературы; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">45</t>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», 72 ч., ГАУГН, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Володина Елена Вячеславовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаватель русского языка как иностранного, переводчик английского и испанского языков</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Как стать автором: песни, комиксы, рабочие листы для уроков РКИ с ИИ, 36 ч., Институт Русистики, 2025 г.
+Дистанционное обучение как современный формат преподавания, 16 ч., ООО Современный урок, 2025 г.
+Формирование коммуникативной компетенции на занятиях по РКИ. Разговорный клуб, 16 ч., Институт Русистики, 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каргы Тамара Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаватель русского языка как иностранного. Магистр филологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса  «Основы российской государственности», 72 ч., ГАУГН, 2025 г.
+Современные технологии обучения иностранных студентов в ВУЗе, 16 ч., ТПУ, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Красникова Елена Юрьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 – Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Купцов Матвей Николаевич</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе, 16 ч., ТПУ, 2025 г.
+Методика преподавания курса «Основы российской государственности», 72 ч., ГАУГН, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ государственного тестирования по русскому языку как иностранному, 16 ч., Институт Пушкина, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Макарова Анна Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Покровский Георгий Борисович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог-русист. Преподаватель со знанием иностранного языка.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дистанционное обучение как современный формат преподавания, 16 ч., ООО Современный урок, 2025 г.
+Осуществление работы с обучающими с ограниченными возможностями здоровья (ОВЗ) в условиях реализации ФГОС, 15 ч., ООО Современный урок, 2026 г.
+Особенности преподавания русского языка как иностранного, 36 ч., Институт РОПКиП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумина Елена Ивановна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог-русист. Преподаватель русского языка со знанием иностранного языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дистанционное обучение как современный формат преподавания, 16 ч., ООО Современный урок, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
-  </si>
-[...127 lines deleted...]
-    <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Тонких Анастасия Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования; Главный специалист Центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык как иностранный</t>
   </si>
   <si>
     <t xml:space="preserve">«Методика преподавания курса «Основы российской государственности». ФГБОУ ВО «Государственный академический университет гуманитарных наук», декабрь 2025 г., 72 ч
 «Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», март 2024 г., 40 ч
 «Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», март 2024 г., 16 ч</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Халекова Диляра Рустамовна</t>
   </si>
   <si>
@@ -2741,177 +2718,177 @@
       </c>
       <c r="G3" t="s" s="29">
         <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
         <v>16</v>
       </c>
       <c r="I3" t="s" s="31">
         <v>21</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>22</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>23</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>16</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>16</v>
       </c>
       <c r="I4" t="s" s="42">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s" s="43">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>28</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>12</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>13</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
         <v>29</v>
       </c>
       <c r="G5" t="s" s="51">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>16</v>
       </c>
       <c r="I5" t="s" s="53">
+        <v>30</v>
+      </c>
+      <c r="J5" t="s" s="54">
         <v>31</v>
       </c>
-      <c r="J5" t="s" s="54">
+      <c r="K5" t="s" s="55">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>12</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>13</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s" s="62">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>36</v>
       </c>
       <c r="I6" t="s" s="64">
         <v>37</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>38</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>12</v>
       </c>
       <c r="D7" t="s" s="70">
         <v>13</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>16</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>44</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>12</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>13</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
         <v>45</v>
       </c>
       <c r="G8" t="s" s="84">
@@ -2928,273 +2905,273 @@
       </c>
       <c r="K8" t="s" s="88">
         <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
         <v>49</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>13</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
         <v>50</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>36</v>
       </c>
       <c r="I9" t="s" s="97">
+        <v>37</v>
+      </c>
+      <c r="J9" t="s" s="98">
+        <v>32</v>
+      </c>
+      <c r="K9" t="s" s="99">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>13</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>16</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>12</v>
       </c>
       <c r="D11" t="s" s="114">
         <v>13</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
+        <v>34</v>
+      </c>
+      <c r="G11" t="s" s="117">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>16</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>42</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s" s="125">
         <v>13</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>16</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>16</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>66</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>12</v>
       </c>
       <c r="D13" t="s" s="136">
         <v>13</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>16</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>16</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>33</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s" s="147">
         <v>13</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>16</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>16</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C15" t="s" s="157">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s" s="158">
         <v>13</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>16</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>16</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>