--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -70,121 +70,121 @@
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в методику литературного языка как иностранного
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
 «Филологическое сопровождение школьников с особыми образовательными потребностями»
 Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
 Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
 «Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
 «Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; главный редактор журнала &amp;laquo;Русский язык за рубежом&amp;raquo;</t>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика
 Курсовые работы</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
 «Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
 «Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Акимова Эльвира Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Особенности устной, письменной и виртуальной коммуникации на русском языке
-Основы методики преподавания русского языка по программе средней школы
+    <t xml:space="preserve">Основы методики преподавания русского языка по программе средней школы
 Курсовые работы
 Преддипломная практика
-Подготовка к сдаче и сдача государственного экзамена</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель</t>
+Подготовка к сдаче и сдача государственного экзамена
+Особенности устной, письменной и виртуальной коммуникации на русском языке</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч, 2023 г., ННГУ им. Н.И. Лобачевского, г. Нижний Новгород
 Профсоюзный менеджмент, 24 ч, 2023 г., ЧУДПО «Центральные профсоюзные курсы Московской федерации профсоюзов»
 Новые технологии в образовании и науке: слово в цифре и цифра в слове, РУДН, г. Москва,  36 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 «Прикладной искусственный интеллект в программах дисциплин», 144 ч, город Иннополис, с 16.09.2021 по 30.11.2021; удостоверение 21У150-13513.
 «Методика обучения русскому языку в контексте ФГОС», 72 ч, г. Москва, АНО ДПО «Национальный институт качества образования», с 25.11.2021 по 10.12.2021; удостоверение серия 404 номер 1200110002.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, г. Москва, ФГБОУ ВО «Московский государственный психолого-педагогический университет», с 14.02.2022 по 21.02.2022; удостоверение  У-22-44318.
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования по предмету «Русский язык», 72 а.ч, г. Москва, ФГБ НУ «Федеральный институт педагогических измерений», с 21.02.2022 по 25.03.2022; удостоверение РЯ-13-1511.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">36</t>
   </si>
   <si>
     <t xml:space="preserve">Алексюк Юлия Владимировна</t>
   </si>
   <si>
@@ -192,235 +192,238 @@
   </si>
   <si>
     <t xml:space="preserve">Введение в теорию коммуникации
 Лексикология
 Практикум по орфографии и пунктуации</t>
   </si>
   <si>
     <t xml:space="preserve">Магистр по направлению «Лингвистика», бакалавр по направлению «Филология»</t>
   </si>
   <si>
     <t xml:space="preserve">«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">менее 2-х лет</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">История России</t>
   </si>
   <si>
-    <t xml:space="preserve">История, историк, преподаватель истории</t>
+    <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Электронная информационно-образовательная среда организации в реализации программ высшего образования&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Зарубежная литература XVII-XVIII веков
-Зарубежная литература ХХ -ХХI веков
+    <t xml:space="preserve">Зарубежная литература ХХ -ХХI веков
+Зарубежная литература XVII-XVIII веков
 Зарубежная литература XX-XXI веков
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Аннушкин Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии оформления звучащей речи
 Практикум по креативному письму
 Введение в филологию
 Риторика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, МГППУ (1-21 февраля 2022 г.)
 «Современная риторика и речеведческие дисциплины: от устного диалога до компьютерно-цифрового взаимодействия», 36 ч, МГЛУ, 2023 г.
 «Виртуальная школа преподавателя, обучающего на русском языке» (Москва, РосНОУ, 27 ноября – 29 декабря 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования», 16 ч (Москва, Гос. ИРЯ им. А.С. Пушкина, февраль 2018 г.)
 Недели русского языка в Берлине (RUSSISCHES HAUS DER WISSENSCHAFT UND KULTUR, 18 ч, 2018 г.)
 «Оказание первой помощи при жизнеопасных состояниях», 18 ч. (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации», 36 ч, МГЛУ, 6-8 февраля 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Багмат Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык и межкультурная коммуникация</t>
   </si>
   <si>
     <t xml:space="preserve">Немецкий, английский язык, учитель немецкого и английского языков</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания иностранных языков в мультилингвальной среде: социокультурный подход, 36 ч (РУДН) 2024 г.
 Результативное использование информационных баз данных в учебно-научной деятельности НПР, 36 ч (РУДН) 2024 г., 
 Первая помощь (РУДН) 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Биркин Даниил Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение (английский, китайский) (специалист)</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">менее 1 года</t>
   </si>
   <si>
     <t xml:space="preserve">Блинников Георгий Борисович</t>
   </si>
   <si>
-    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий). Научная специальность: Романские языки.</t>
+    <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий); 10.02.05 – Романские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы</t>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Богуславская Вера Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Система институтов массовой коммуникации</t>
   </si>
   <si>
-    <t xml:space="preserve">История, филология. Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">История, филология. Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации «Правовые и организационные аспекты осуществления экспертиз в рамках мероприятий по контролю (надзору) в сфере образования и государственной аккредитации образовательной деятельности. Стратегии обеспечения качества образования» (дистанционное обучение) (Москва, МГЮА им. О.Е. Кутафина, 2017 г.)
 Повышение квалификации «Медиаобразование в педагогической сфере» (16 ч.) (Москва, МПГУ, 2017 г.)
 Повышение квалификации «Речевое воздействие в современных социальных практиках: инструментарий и экспериментальные методики» (72 ч.) (Санкт-Петербург, Гуманитарный Институт СПбПУ Петра Великого, (2018 г.)
 Повышение квалификации «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 Повышение квалификации «Оказание первой помощи при жизнеопасных состояниях» (18 ч.) (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 2024 г.
 Искусственный интеллект и трансформация образования. Экспертный курс "Юрайт-Академия", 2024 г. 36 ч. 
 Повышение квалификации «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего профессионального образования» (36 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
 Повышение квалификации «Совершенствование деятельности аккредитованных экспертов в условиях реализации государственной услуги по аккредитации в электронном виде» (24 ч.) (Дубна, ООО СП «СОДРУЖЕСТВО», 2017 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
@@ -442,134 +445,134 @@
   </si>
   <si>
     <t xml:space="preserve">Волкова Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Физическая культура и спорт
 Элективные курсы по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Педагог по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи, АНО ДПО ГУИЦ ДЖКХиБ,  8 ч, 2023г.
 Психология ведения переговоров". УДПО "Учебно-исследовательский центр Московской федерации профсоюзов". 10 ч, 2023г.
 Современные подходы к формированию ценностно-деятельностной модели системы воспитательной работы в ВУЗе", 18ч. ННГУ им.Н.И. Лабочевского. 2024г.
 Международная научно-практическая конференция высокого уровня под эгидой ЮНЕСКО "Актуальные вопросы инклюзивного образования в мире: контекст, политика и практика" , РУДН, Москва 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Гапутина Виолетта Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">Деловое письмо
-Введение в филологию
+    <t xml:space="preserve">Введение в филологию
 Основы проектной деятельности
 Риторика рекламы
 Интерактивный практикум по компьютерным технологиям в профессиональной сфере
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+Подготовка к процедуре защиты и защита ВКР
+Деловое письмо</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Организация создания и особенности проектирования онлайн-курсов» (72 часа, 07 марта-24 мая 2019 гг), Поволжский государственный технологический университет, г. Йошкар-Ола
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» ( 16 часов, 15 марта 2019 г.), Гос. ИРЯ им. А.С. Пушкина
 Деловой русский язык (108 часов, 13 февраля- 06 марта 2019 гг.), ООО «Инфоурок»
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (72 часа, 25 мая -03 июня 2020 гг.), Российская академия народного хозяйства и государственной службы при Президенте РФ (Западный филиал,  г.  Калининград
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 часов, 6-8 февраля 2020 гг.), Московский государственный лингвистический университет
 «Личный бренд педагога» (16 часов), 14-18 сентября 2020 гг.), АНО ДПО «ОЦ Каменный город», г. Пермь
 «Русский язык и русская литература в цифровую эпоху» (24 часа, 21-23 апреля 2022 г.), Московский государственный лингвистический университет
 Оказание первой помощи программа обучения 8 часов декабрь 2023 АНО ДПО "ГУИЦ ДЖКХиБ", г. Москва
 Использование нейросетей в учебной и научной работе: ChatGPT,DALL-E 2, Midjourney программа повышения квалификации 36 ч, 2024 г. Московский институт профессиональной переподготовки и повышения квалификации педагогов, г. Москва
 Актуальные вопросы рекламного и PR-образования дополнительная профессиональная программа 24 ч, 2024 г.ЧелГУ,г.Челябинск
 Аксиологическая лингвистика и аксиологическое литературоведение программа повышения квалификации 24 ч,  2024 г. УрФУ, г.Екатеринбург
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике дополнительная профессиональная программа 72 ч, 2023 г. ННГУ им. Н.И. Лобачевского
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч.,  2024 г.
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, г. Москва, 20 июня 2024 г. (36 часов) /нет
 «Оказание первой помощи при жизнеопасных состояниях» (18 часов, 23 октября 2018 г.), Научно-практический Центр Экстренной медицинской помощи Департамента здравоохранения г. Москвы</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Гончарова Любовь Марковна</t>
   </si>
   <si>
     <t xml:space="preserve">Социолингвистика
 Введение в теорию коммуникации
 Лексикология
 Нейминг в системе брендинговых коммуникаций
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература). Учитель</t>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, 2023 г.
 Применение искусственного интеллекта к образовательной деятельности, (72 ч.,  АНО ВО "Институт деловой карьеры", 2025 г.
 Профессиональная переподготовка по программе "Искусственный интеллект в образовании", 256 ч, АНО ВО "Российский новый университет", 2024 г.
 ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ
 ПК по программе«Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность». АНО ВО РосНОУ, Москва, 2021, 72 ч.
 ПК по программе «Практики развития современных научных школ в цифровом пространстве», Калининград (72 ч.)
 ДОП «Оказание первой врачебной помощи», Москва, ООО «Профлаб», 2022 г. 16 часов.
 Программа повышения квалификации преподавателей высшего и среднего профессионального образования по новым программам для ИТ-специальностей и различных предметных областей (2022) (Университет «Иннополис», Казань) 144 часа.
 Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусев Никита Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература первой половины ХIХ века
 История отечественной журналистики XVIII-XIX веков</t>
   </si>
   <si>
-    <t xml:space="preserve">Журналистика</t>
+    <t xml:space="preserve">Журналистика; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы, Московский государственный университет имени М.В. Ломоносова, 28 ч, 2024 г.
 "Школа повышения квалификации преподавателей "Методика и организация научной работы студентов", Московский государственный университет имени М.В. Ломоносова, 36 ч, 2024 г.
 Современные подходы к укреплению общероссийской гражданской идентичности, ФГБОУ ВО «РГУ им. А.Н. Косыгина», 36 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
   </si>
@@ -656,901 +659,873 @@
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">Ильин Глеб Игоревич</t>
   </si>
   <si>
     <t xml:space="preserve">Литература в зеркале критики
 Теория и практика русского авангарда
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">нет/нет</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
 Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Введение в литературоведение
-Древнерусская литература
+    <t xml:space="preserve">Древнерусская литература
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Введение в литературоведение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Карасик Владимир Ильич</t>
   </si>
   <si>
     <t xml:space="preserve">Декан филологического факультета; профессор</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 72 ч (2024 г.)
 Программа повышения квалификации «Когнитивная лингвистика в контексте современной науки» (18 часов, 19-21 сентября 2023 года)
 Программа повышения квалификации «Смарт образование в современной образовательной среде» (16 часов, 23-24 марта 2023 года)
 Программам повышения квалификации «Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи» (72 часа, 11-20 мая 2023 года)
 Программа повышения квалификации «Лингвистика XXI века: направления, методы, перспективы развития» (72 часа, 22 мая – 4 июня 2023 года)
 Программа повышения квалификации «Практики развития современных научных школ в цифровом пространстве» (72 часа, 16-22 мая 2022 года)
 Программам повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
-    <t xml:space="preserve">Карманов Андрей Андреевич</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Морфемика и словообразование
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог</t>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
 Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
   </si>
   <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
+  </si>
+  <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Клюшкин Геннадий Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Медиалаборатории инновационной патриотической журналистики. Взрослые</t>
   </si>
   <si>
-    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик
-Мастер делового администрирования</t>
+    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик; мастер делового администрирования; 2.1.8. Проектирование и строительство дорог, метрополитенов, аэродромов, мостов и транспортных тоннелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Международная деятельность вуза: составляющие успеха, РУДН, 2024 г.
 Аналитика социальных медиа: теория, практика, инструменты", BrandAnalytics, 2024 г.
 Международная деятельность вуза: составляющие успеха, РУДН, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Ковальчук Арина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Библиографическая практика
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Филология (преподавание русского языка как иностранного). Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Кравченкова Евгения Алексеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Современный литературный процесс
-[...1 lines deleted...]
-Русская литература 1940-1980 годов
+    <t xml:space="preserve">Русская литература 1940-1980 годов
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Современный литературный процесс
+Теория и практика русского авангарда</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (русский язык и литература). Учитель; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России»,  ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г./ нет
 «Управление качеством в системе высшего профессионального образования», Санкт-Петербургский государственный университет экономики и финансов, 72 ч., 2006.
 «Управление качеством образования», Новосибирский государственный университет, 72 ч., 2007.
 «Разработка аттестационных педагогических измерительных материалов по дисциплинам педагогического профиля общепрофессионального цикла высшего профессионального образования», Национальное аккредитационное агентство в сфере образования, Тульский государственный педагогический университет им. Л.Н. Толстого, 36 ч., 2007.
 «Методология и концепция компьютерного тестирования», Центр тестирования профессионального образования при МГУП, 72 ч., 2008.
 «Современные проблемы и тенденции развития высшей школы», Ставропольский государственный университет, 72 ч., 2009.
 «Инновационные технологии обучения русскому языку как иностранному», Государственный институт русского языка им. А.С.Пушкина, 72 ч., 2009.
 «Английский язык при профессиональной деятельности при реализации стандартов 3 поколения», Астраханский государственный университет, 72 ч., 2011.
 «Современные технологии образовательного процесса: Технологии повышения качества образования», Воронежский государственный университет, 72 ч., 2011.
 «Дидактические компетенции преподавателя вуза в условиях реализации ФГОС», Южный Федеральный университет, 72 ч., 2013.
 «Основы теории и практики лингводидактического тестирования», Государственный институт русского языка им. А.С. Пушкина, 72 ч., 2016.
 «Трансформация обучения русскому языку как иностранному в онлайн-среде: лучшие практики» (16 часов), Государственный институт русского языка им. А.С. Пушкина, 2020
 «Языки и миграция в условиях глобализации (на англ.яз.)» (24 часа), ФГАОУ ВО «Российский университет дружбы народов», 2021
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение служением
 Курсовые работы
 Преддипломная практика</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель</t>
-[...6 lines deleted...]
-«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
+    <t xml:space="preserve">Русский язык и литература. Учитель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
 «Преподавание русского языка как иностранного» сентябрь-декабрь 2006г., 360 часов
 «Инновационные технологии обучения РКИ (научно-методическая школа Гос. ИРЯ им. А.С. Пушкина)» сентябрь 2009г., 72 часа
 «Рекомендации по разработке основных образовательных программ в соответствии со стандартами третьего поколения» декабрь 2009 – январь 2010г., 72 часа
 «Экспертиза качества образования» май 2012г., 72 часа
 «Интерактивные мультимедиа-технологии для образовательного процесса», июнь 2015г., 16 часов
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» ноябрь 2017г., 36 часов
 «Актуальные проблемы антикоррупционной деятельности в системе образования» февраль 2018г., 16часов
 курсы «Оказание первой помощи при жизнеопасных состояниях» октябрь 2018г., 18 часов
 «Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа
 «Проектное обучение как инструмент эффективной работы в образовательных организациях» ноябрь – декабрь 2019г., 72 часа
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» февраль 2020г., 36 часов
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС-3++» декабрь 2020г., 72 часа
 «Предметно-содержательная среда уроков русского языка и литературы: методические аспекты и практики развития гибких навыков» январь – март 2021г., 72 часа
 «Прикладной искусственный интеллект в программах дисциплин» сентябрь – ноябрь 2021г., 144 часа
-«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов</t>
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов
+Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
+Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 20 июня-12 июля 2024 г.
+"Курс казахского языка" (Кокшетауский университет им. Ш. Уалиханова, Казахстан, 30 ак.ч., 02.12-06.12 2024 г.
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Культурология
-[...5 lines deleted...]
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">Философия
+Основы российской государственности
+Культурология
+Основы логики и методологии научных исследований</t>
+  </si>
+  <si>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература второй половины XIX века
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»</t>
+    <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
 Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в славянскую филологию
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
-  </si>
-[...12 lines deleted...]
-«Противодействие коррупции в системе образования: анализ, выявление, профилактика и принятие обязательных организационных мер» (72 ч, 23.06.2024, Калуга)./ нет</t>
   </si>
   <si>
     <t xml:space="preserve">Милованова Мария Станиславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Синтаксис простого и сложного предложения
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»</t>
+    <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Проблемы историзма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.
 Проблемы когнитивной лингвистики, 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике", 72 ч, ННГУ им. Н.И. Лобачевского, 2023 г. 
 Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, Астраханский государственный университет,  2023 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания литературы по программе средней школы
 Курсовые работы</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы.</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Референт-переводчик с английского языка на русский, с русского языка на английский</t>
+    <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Острижная Полина Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по журналистике</t>
   </si>
   <si>
+    <t xml:space="preserve">Журналистика</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Теория и практика преподавания русского языка и литературы, преподаватель русского языка и литературы», МПГУ, 2021
 «Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы», МГУ имени М.В. Ломоносова, 28 ч., г. Москва, 2024 г.
 «Преподавание иностранного языка на факультете журналистики: методические подходы, обучающие практики», МГУ имени М.В. Ломоносова, 24 ч., г. Москва, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Менее 1 года</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
-    <t xml:space="preserve">Античная литература
+    <t xml:space="preserve">Зарубежная литература Средних веков и Возрождения
+Античная литература
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
-Подготовка к сдаче и сдача государственного экзамена
-[...5 lines deleted...]
-Русский язык и литература</t>
+Подготовка к сдаче и сдача государственного экзамена</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Пивоварова Мария Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">Востоковедение (бакалавр)</t>
-[...17 lines deleted...]
-Русский язык и литература: теория и методика преподавания в образовательной организации (профессиональная переподготовка), Инфоурок, 2022 г.</t>
+    <t xml:space="preserve">Востоковедение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 года</t>
   </si>
   <si>
     <t xml:space="preserve">Поляков Максим Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение
 Лингвист-переводчик</t>
   </si>
   <si>
     <t xml:space="preserve">Попов Иван Михайлович</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика. Теория и методика преподавания иностранных языков</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">Русская литература XVIII века
-Древнерусская литература
+    <t xml:space="preserve">Древнерусская литература
 Зарубежная литература ХХ -ХХI веков
-Курсовые работы</t>
+Курсовые работы
+Русская литература XVIII века</t>
   </si>
   <si>
     <t xml:space="preserve">Роговнева Юлия Васильевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Фонетика
-Славянский язык
+    <t xml:space="preserve">Славянский язык
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР</t>
-[...4 lines deleted...]
-Преподаватель чешского языка</t>
+Подготовка к процедуре защиты и защита ВКР
+Фонетика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее, специалитет. Филолог. Преподаватель русского языка и литературы. Преподаватель чешского языка </t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, 2023 г. Астрахань, Астраханский государственный университет
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч,  ННГУ им. Н.И. Лобачевского 2023 г.
 Проблемы когнитивной лингвистики , 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Проблемы исьоризма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы инклюзивного образования
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Преподавание русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Общее языкознание
+    <t xml:space="preserve">Введение в языкознание
+Общее языкознание
 Курсовые работы
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР
-[...5 lines deleted...]
-Преподаватель русского языка и литературы</t>
+Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Литература русского зарубежья
 Русская литература 1900-1940 годов
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 2022 г., 36 ч
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">49</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы логики и методологии научных исследований</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Риторика
-Журналистская практика
+    <t xml:space="preserve">Журналистская практика
 Коммуникационно-информационная практика
 Лингвистические основы рекламы и PR
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Риторика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Скворцов Константин Викторович</t>
   </si>
   <si>
-    <t xml:space="preserve">История и обществоведение
-[...2 lines deleted...]
-Юриспруденция</t>
+    <t xml:space="preserve">История и обществоведение, учитель истории и социально-политических дисциплин; юрист, юриспруденция; 13.00.01: Общая педагогика, история педагогики и образования</t>
   </si>
   <si>
     <t xml:space="preserve">"Основы конфликтологии: конфликты, их развитие и профилактика", 144 ч., ООО  "Московский институт переподготовки и повышения квалификации педагогов", 2023
 "методика преподавания основ российской государственности", 72 ч., РАНГХИС, 2023
 "История религий России: особенности преподавания в высшей школе" для всех направлений подготовки реализуемых в образовательных организациях высшего образования", 72 ч, ФГБУ РАО, 2025
 "Образ будущего как актуальная проблематика обществоведческих дисциплин в школе", 16 ч, МГУ, 2026
 "Международные образовательные проекты", менеджмент в образовании, ЦДПО "Экстерн", 2019
 ЦДПО "Экстерн", 2023
 "Управление образовательной деятельностью вуза (руководство кафедрой)", Государственный координационном центре информационных технологий, 2005</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Солохина Анна Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель английского и немецкого языков (специалитет)
-Гуманитарные знания (магистр)</t>
+    <t xml:space="preserve">Учитель английского и немецкого языков (специалитет); Гуманитарные знания (магистр); 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи в образовательной организации, 16 ч, "Санкт-Петербургский государственный университет аэрокосмического приборостроения"
 Оценивание образовательных результатов в образовательных программах высшего образования, 72 ч, ММУ
 Безопасность жизнедеятельности лиц с ОВЗ,  40 ч
 Информационно-коммуникационные технологии в образовательной деятельности, 16 ч, "Санкт-Петербургский государственный университет аэрокосмического приборостроения</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Страшинский Александр Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Детская литература
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Стрельцова Галина Вячеславовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Зарубежная литература XIX века
-Зарубежная литература ХIХ века
+    <t xml:space="preserve">Зарубежная литература ХIХ века
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Зарубежная литература XIX века</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.03 - Литература народов стран зарубежья </t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современный литературный процесс, Орский гуманитарно-технологический институт, филиал ФГБОУ ВО «Оренбургский государственный университет», 72 ч, 2023 г.
 Проблемы историзма: артефакт, память, имагинация в художественных дискурсах, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Тарасенко Артур Станиславович</t>
   </si>
   <si>
     <t xml:space="preserve">Основы журналистики</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика, журналист</t>
   </si>
   <si>
     <t xml:space="preserve">Коммуникативная грамотность в разрешении конфликтов, 36 ч, ФГАОУ ВО НИУ ВШЭ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Русская диалектология
 Старославянский язык
 Практикум по орфографии и пунктуации
 Историческая грамматика
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература, история. Учитель</t>
+    <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и педагогическая психология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования, 72 ч. (ФГБОУ ВО "Московский педагогический государственный университет") 2024 г.
 Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья, 36 ч. (РУДН) 2023 г., 
 Инновационные и цифровые технологии в образовании, 72 ч. (Санкт-Петербургский политехнический университет Петра Великого) 2025 г.
 Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде, 72ч. (ООО "Инфоурок") 2025г.
 Цифровая педагогика, 8 ч. (РУДН) 2023 г., "Клиническая психология: теория и методика преподавания в образовательной организации" (ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов") 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Теория литературы
-Русское устное народное творчество
+    <t xml:space="preserve">Русское устное народное творчество
 Курсовые работы
 Фольклорная практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
-Детская литература</t>
+Детская литература
+Теория литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Фомичёв Евгений Александрович</t>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Нейминг в системе брендинговых коммуникаций
-Синтаксис простого и сложного предложения
+    <t xml:space="preserve">Синтаксис простого и сложного предложения
+История русского литературного языка
 Морфология
 Основы культуры научной речи
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
-История русского литературного языка</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”</t>
+Нейминг в системе брендинговых коммуникаций</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык и межкультурная коммуникация
 Древний язык (латинский язык)</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Повышение квалификации в ЧПОУ «ЦПДО ЛАНЬ» Современные образовательные технологии в контексте трансформации российского образования, 72 ч, 2023 г.
 Повышение квалификации в ЧПОУ «ЦПДОЛАНЬ» Преподаватель университета в новой системе российского образования, 72 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Хомич Анастасия Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Синтаксис простого и сложного предложения</t>
   </si>
   <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Исследование продуктов речевой деятельности, ГБУ "МИЦ" г. Москва, 24 ч, 2024 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог-германист, преподаватель</t>
+    <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Цыбряева Марина Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; политология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">"Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2025 г.
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2024. 
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 20 ч., МИСИС, 2023
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">Основы государственной языковой политики
+    <t xml:space="preserve">Технологии оформления звучащей речи
+Основы государственной языковой политики
 Особенности устной, письменной и виртуальной коммуникации на русском языке
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР
-[...3 lines deleted...]
-    <t xml:space="preserve">Филология, филолог</t>
+Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Основы культуры научной речи
-Основы теории текста и дискурса
+    <t xml:space="preserve">Основы теории текста и дискурса
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Основы культуры научной речи</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Внедрение нейросетей в рабочие процессы в организациях, 72 ч, Томский государственный университет, 2025 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Янгляев Дамир Хайдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Безопасность жизнедеятельности и основы военной подготовки</t>
   </si>
   <si>
     <t xml:space="preserve">Летчик-инженер
 Психолог</t>
   </si>
   <si>
     <t xml:space="preserve">ПК по программе «Организация системы военной подготовки руководящего состава военно-учебных центров при высших учебных заведениях»
 ФГБОУ ВО «Московский авиационный институт (национальный исследовательский университет)», 16.09.2025-18.09.2025, 48 ч</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
@@ -2409,94 +2384,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...42 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -3308,94 +3239,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...42 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -3436,358 +3323,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...306 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -12143,182 +11722,50 @@
     <xf fontId="839" fillId="840" borderId="839" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="840" fillId="841" borderId="840" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="841" fillId="842" borderId="841" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="842" fillId="843" borderId="842" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="843" fillId="844" borderId="843" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="844" fillId="845" borderId="844" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="845" fillId="846" borderId="845" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="846" fillId="847" borderId="846" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="847" fillId="848" borderId="847" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...130 lines deleted...]
-    <xf fontId="891" fillId="892" borderId="891" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -12841,2620 +12288,2480 @@
       </c>
       <c r="J7" t="s" s="76">
         <v>50</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
         <v>56</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>26</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>57</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>33</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>26</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>26</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>33</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>34</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s" s="99">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s" s="110">
         <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>38</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
         <v>17</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>34</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>54</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>26</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>34</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>26</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>33</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>34</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s" s="157">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>33</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>26</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>38</v>
       </c>
       <c r="D16" t="s" s="169">
         <v>23</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>17</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s" s="176">
         <v>42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s" s="179">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>17</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J17" t="s" s="186">
         <v>42</v>
       </c>
       <c r="K17" t="s" s="187">
         <v>42</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>38</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>17</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>17</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>34</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>54</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>34</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>34</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>54</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>34</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>54</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>34</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>34</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>54</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C23" t="s" s="245">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G23" t="s" s="249">
         <v>17</v>
       </c>
       <c r="H23" t="s" s="250">
         <v>17</v>
       </c>
       <c r="I23" t="s" s="251">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J23" t="s" s="252">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K23" t="s" s="253">
         <v>42</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C24" t="s" s="256">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G24" t="s" s="260">
         <v>54</v>
       </c>
       <c r="H24" t="s" s="261">
         <v>34</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C25" t="s" s="267">
         <v>38</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G25" t="s" s="271">
         <v>17</v>
       </c>
       <c r="H25" t="s" s="272">
         <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K25" t="s" s="275">
         <v>42</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s" s="278">
         <v>38</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G26" t="s" s="282">
         <v>17</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>17</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J26" t="s" s="285">
         <v>42</v>
       </c>
       <c r="K26" t="s" s="286">
         <v>42</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s" s="289">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G27" t="s" s="293">
         <v>17</v>
       </c>
       <c r="H27" t="s" s="294">
         <v>17</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C28" t="s" s="300">
         <v>38</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G28" t="s" s="304">
         <v>17</v>
       </c>
       <c r="H28" t="s" s="305">
         <v>17</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J28" t="s" s="307">
         <v>42</v>
       </c>
       <c r="K28" t="s" s="308">
         <v>42</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="309">
         <v>28</v>
       </c>
       <c r="B29" t="s" s="310">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C29" t="s" s="311">
         <v>26</v>
       </c>
       <c r="D29" t="s" s="312">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E29" t="s" s="313">
         <v>14</v>
       </c>
       <c r="F29" t="s" s="314">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="G29" t="s" s="315">
         <v>33</v>
       </c>
       <c r="H29" t="s" s="316">
         <v>26</v>
       </c>
       <c r="I29" t="s" s="317">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J29" t="s" s="318">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K29" t="s" s="319">
         <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="320">
         <v>29</v>
       </c>
       <c r="B30" t="s" s="321">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C30" t="s" s="322">
         <v>34</v>
       </c>
       <c r="D30" t="s" s="323">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E30" t="s" s="324">
         <v>14</v>
       </c>
       <c r="F30" t="s" s="325">
-        <v>53</v>
+        <v>161</v>
       </c>
       <c r="G30" t="s" s="326">
         <v>54</v>
       </c>
       <c r="H30" t="s" s="327">
         <v>34</v>
       </c>
       <c r="I30" t="s" s="328">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J30" t="s" s="329">
         <v>19</v>
       </c>
       <c r="K30" t="s" s="330">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="331">
         <v>30</v>
       </c>
       <c r="B31" t="s" s="332">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s" s="333">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D31" t="s" s="334">
         <v>17</v>
       </c>
       <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
       <c r="F31" t="s" s="336">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="G31" t="s" s="337">
         <v>33</v>
       </c>
       <c r="H31" t="s" s="338">
         <v>26</v>
       </c>
       <c r="I31" t="s" s="339">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J31" t="s" s="340">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="K31" t="s" s="341">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="342">
         <v>31</v>
       </c>
       <c r="B32" t="s" s="343">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C32" t="s" s="344">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D32" t="s" s="345">
-        <v>109</v>
+        <v>171</v>
       </c>
       <c r="E32" t="s" s="346">
-        <v>168</v>
+        <v>14</v>
       </c>
       <c r="F32" t="s" s="347">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="G32" t="s" s="348">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s" s="349">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I32" t="s" s="350">
-        <v>17</v>
+        <v>173</v>
       </c>
       <c r="J32" t="s" s="351">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="K32" t="s" s="352">
-        <v>17</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="353">
         <v>32</v>
       </c>
       <c r="B33" t="s" s="354">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C33" t="s" s="355">
-        <v>170</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s" s="356">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E33" t="s" s="357">
-        <v>14</v>
+        <v>176</v>
       </c>
       <c r="F33" t="s" s="358">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="G33" t="s" s="359">
         <v>33</v>
       </c>
       <c r="H33" t="s" s="360">
         <v>26</v>
       </c>
       <c r="I33" t="s" s="361">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="J33" t="s" s="362">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="K33" t="s" s="363">
-        <v>87</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="364">
         <v>33</v>
       </c>
       <c r="B34" t="s" s="365">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s" s="366">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D34" t="s" s="367">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E34" t="s" s="368">
-        <v>176</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s" s="369">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="G34" t="s" s="370">
-        <v>33</v>
+        <v>184</v>
       </c>
       <c r="H34" t="s" s="371">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I34" t="s" s="372">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="J34" t="s" s="373">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="K34" t="s" s="374">
-        <v>179</v>
+        <v>186</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="375">
         <v>34</v>
       </c>
       <c r="B35" t="s" s="376">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s" s="377">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D35" t="s" s="378">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E35" t="s" s="379">
         <v>14</v>
       </c>
       <c r="F35" t="s" s="380">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="G35" t="s" s="381">
-        <v>183</v>
+        <v>17</v>
       </c>
       <c r="H35" t="s" s="382">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I35" t="s" s="383">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J35" t="s" s="384">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="K35" t="s" s="385">
-        <v>185</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="386">
         <v>35</v>
       </c>
       <c r="B36" t="s" s="387">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s" s="388">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s" s="389">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E36" t="s" s="390">
         <v>14</v>
       </c>
       <c r="F36" t="s" s="391">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="G36" t="s" s="392">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H36" t="s" s="393">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I36" t="s" s="394">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J36" t="s" s="395">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="K36" t="s" s="396">
-        <v>112</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="397">
         <v>36</v>
       </c>
       <c r="B37" t="s" s="398">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C37" t="s" s="399">
         <v>34</v>
       </c>
       <c r="D37" t="s" s="400">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E37" t="s" s="401">
         <v>14</v>
       </c>
       <c r="F37" t="s" s="402">
-        <v>123</v>
+        <v>197</v>
       </c>
       <c r="G37" t="s" s="403">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="H37" t="s" s="404">
         <v>34</v>
       </c>
       <c r="I37" t="s" s="405">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="J37" t="s" s="406">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="K37" t="s" s="407">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="408">
         <v>37</v>
       </c>
       <c r="B38" t="s" s="409">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C38" t="s" s="410">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s" s="411">
-        <v>194</v>
+        <v>63</v>
       </c>
       <c r="E38" t="s" s="412">
         <v>14</v>
       </c>
       <c r="F38" t="s" s="413">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="G38" t="s" s="414">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H38" t="s" s="415">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I38" t="s" s="416">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="J38" t="s" s="417">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="K38" t="s" s="418">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="419">
         <v>38</v>
       </c>
       <c r="B39" t="s" s="420">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C39" t="s" s="421">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D39" t="s" s="422">
-        <v>62</v>
+        <v>207</v>
       </c>
       <c r="E39" t="s" s="423">
         <v>14</v>
       </c>
       <c r="F39" t="s" s="424">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="G39" t="s" s="425">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="H39" t="s" s="426">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I39" t="s" s="427">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="J39" t="s" s="428">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="K39" t="s" s="429">
-        <v>202</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="430">
         <v>39</v>
       </c>
       <c r="B40" t="s" s="431">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C40" t="s" s="432">
-        <v>34</v>
+        <v>212</v>
       </c>
       <c r="D40" t="s" s="433">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E40" t="s" s="434">
         <v>14</v>
       </c>
       <c r="F40" t="s" s="435">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="G40" t="s" s="436">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="H40" t="s" s="437">
         <v>34</v>
       </c>
       <c r="I40" t="s" s="438">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="J40" t="s" s="439">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="K40" t="s" s="440">
-        <v>20</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="441">
         <v>40</v>
       </c>
       <c r="B41" t="s" s="442">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s" s="443">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s" s="444">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="E41" t="s" s="445">
         <v>14</v>
       </c>
       <c r="F41" t="s" s="446">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G41" t="s" s="447">
         <v>33</v>
       </c>
       <c r="H41" t="s" s="448">
         <v>34</v>
       </c>
       <c r="I41" t="s" s="449">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="J41" t="s" s="450">
-        <v>213</v>
+        <v>99</v>
       </c>
       <c r="K41" t="s" s="451">
-        <v>214</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="452">
         <v>41</v>
       </c>
       <c r="B42" t="s" s="453">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C42" t="s" s="454">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="D42" t="s" s="455">
-        <v>105</v>
+        <v>223</v>
       </c>
       <c r="E42" t="s" s="456">
         <v>14</v>
       </c>
       <c r="F42" t="s" s="457">
+        <v>224</v>
+      </c>
+      <c r="G42" t="s" s="458">
+        <v>54</v>
+      </c>
+      <c r="H42" t="s" s="459">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s" s="460">
+        <v>225</v>
+      </c>
+      <c r="J42" t="s" s="461">
+        <v>226</v>
+      </c>
+      <c r="K42" t="s" s="462">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="463">
         <v>42</v>
       </c>
       <c r="B43" t="s" s="464">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C43" t="s" s="465">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D43" t="s" s="466">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E43" t="s" s="467">
         <v>14</v>
       </c>
       <c r="F43" t="s" s="468">
-        <v>106</v>
+        <v>229</v>
       </c>
       <c r="G43" t="s" s="469">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H43" t="s" s="470">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I43" t="s" s="471">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="J43" t="s" s="472">
-        <v>222</v>
+        <v>88</v>
       </c>
       <c r="K43" t="s" s="473">
-        <v>214</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="474">
         <v>43</v>
       </c>
       <c r="B44" t="s" s="475">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C44" t="s" s="476">
-        <v>34</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s" s="477">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="E44" t="s" s="478">
         <v>14</v>
       </c>
       <c r="F44" t="s" s="479">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="G44" t="s" s="480">
         <v>54</v>
       </c>
       <c r="H44" t="s" s="481">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I44" t="s" s="482">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="J44" t="s" s="483">
-        <v>156</v>
+        <v>50</v>
       </c>
       <c r="K44" t="s" s="484">
-        <v>71</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="485">
         <v>44</v>
       </c>
       <c r="B45" t="s" s="486">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s" s="487">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D45" t="s" s="488">
-        <v>228</v>
+        <v>69</v>
       </c>
       <c r="E45" t="s" s="489">
         <v>14</v>
       </c>
       <c r="F45" t="s" s="490">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="G45" t="s" s="491">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H45" t="s" s="492">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I45" t="s" s="493">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="J45" t="s" s="494">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="K45" t="s" s="495">
-        <v>185</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="496">
         <v>45</v>
       </c>
       <c r="B46" t="s" s="497">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C46" t="s" s="498">
-        <v>232</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s" s="499">
-        <v>233</v>
+        <v>83</v>
       </c>
       <c r="E46" t="s" s="500">
         <v>14</v>
       </c>
       <c r="F46" t="s" s="501">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="G46" t="s" s="502">
         <v>54</v>
       </c>
       <c r="H46" t="s" s="503">
         <v>34</v>
       </c>
       <c r="I46" t="s" s="504">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="J46" t="s" s="505">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="K46" t="s" s="506">
-        <v>19</v>
+        <v>72</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="507">
         <v>46</v>
       </c>
       <c r="B47" t="s" s="508">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="C47" t="s" s="509">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D47" t="s" s="510">
-        <v>68</v>
+        <v>244</v>
       </c>
       <c r="E47" t="s" s="511">
         <v>14</v>
       </c>
       <c r="F47" t="s" s="512">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="G47" t="s" s="513">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H47" t="s" s="514">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I47" t="s" s="515">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="J47" t="s" s="516">
-        <v>239</v>
+        <v>103</v>
       </c>
       <c r="K47" t="s" s="517">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="518">
         <v>47</v>
       </c>
       <c r="B48" t="s" s="519">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C48" t="s" s="520">
         <v>34</v>
       </c>
       <c r="D48" t="s" s="521">
-        <v>82</v>
+        <v>249</v>
       </c>
       <c r="E48" t="s" s="522">
         <v>14</v>
       </c>
       <c r="F48" t="s" s="523">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G48" t="s" s="524">
         <v>54</v>
       </c>
       <c r="H48" t="s" s="525">
         <v>34</v>
       </c>
       <c r="I48" t="s" s="526">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="J48" t="s" s="527">
-        <v>71</v>
+        <v>158</v>
       </c>
       <c r="K48" t="s" s="528">
-        <v>71</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="529">
         <v>48</v>
       </c>
       <c r="B49" t="s" s="530">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C49" t="s" s="531">
         <v>38</v>
       </c>
       <c r="D49" t="s" s="532">
-        <v>244</v>
+        <v>69</v>
       </c>
       <c r="E49" t="s" s="533">
         <v>14</v>
       </c>
       <c r="F49" t="s" s="534">
-        <v>127</v>
+        <v>253</v>
       </c>
       <c r="G49" t="s" s="535">
         <v>17</v>
       </c>
       <c r="H49" t="s" s="536">
         <v>17</v>
       </c>
       <c r="I49" t="s" s="537">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="J49" t="s" s="538">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="K49" t="s" s="539">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="540">
         <v>49</v>
       </c>
       <c r="B50" t="s" s="541">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="C50" t="s" s="542">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D50" t="s" s="543">
-        <v>248</v>
+        <v>69</v>
       </c>
       <c r="E50" t="s" s="544">
         <v>14</v>
       </c>
       <c r="F50" t="s" s="545">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="G50" t="s" s="546">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="H50" t="s" s="547">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I50" t="s" s="548">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J50" t="s" s="549">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="K50" t="s" s="550">
-        <v>97</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="551">
         <v>50</v>
       </c>
       <c r="B51" t="s" s="552">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C51" t="s" s="553">
         <v>38</v>
       </c>
       <c r="D51" t="s" s="554">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E51" t="s" s="555">
         <v>14</v>
       </c>
       <c r="F51" t="s" s="556">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="G51" t="s" s="557">
         <v>17</v>
       </c>
       <c r="H51" t="s" s="558">
         <v>17</v>
       </c>
       <c r="I51" t="s" s="559">
-        <v>17</v>
+        <v>254</v>
       </c>
       <c r="J51" t="s" s="560">
         <v>42</v>
       </c>
       <c r="K51" t="s" s="561">
-        <v>246</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="562">
         <v>51</v>
       </c>
       <c r="B52" t="s" s="563">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="C52" t="s" s="564">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D52" t="s" s="565">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="E52" t="s" s="566">
         <v>14</v>
       </c>
       <c r="F52" t="s" s="567">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="G52" t="s" s="568">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="H52" t="s" s="569">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I52" t="s" s="570">
-        <v>256</v>
+        <v>190</v>
       </c>
       <c r="J52" t="s" s="571">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="K52" t="s" s="572">
-        <v>198</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="573">
         <v>52</v>
       </c>
       <c r="B53" t="s" s="574">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C53" t="s" s="575">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53" t="s" s="576">
-        <v>68</v>
+        <v>263</v>
       </c>
       <c r="E53" t="s" s="577">
         <v>14</v>
       </c>
       <c r="F53" t="s" s="578">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="G53" t="s" s="579">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H53" t="s" s="580">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I53" t="s" s="581">
-        <v>17</v>
+        <v>265</v>
       </c>
       <c r="J53" t="s" s="582">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="K53" t="s" s="583">
-        <v>74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="584">
         <v>53</v>
       </c>
       <c r="B54" t="s" s="585">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="C54" t="s" s="586">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D54" t="s" s="587">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E54" t="s" s="588">
         <v>14</v>
       </c>
       <c r="F54" t="s" s="589">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="G54" t="s" s="590">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H54" t="s" s="591">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I54" t="s" s="592">
-        <v>17</v>
+        <v>268</v>
       </c>
       <c r="J54" t="s" s="593">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="K54" t="s" s="594">
-        <v>17</v>
+        <v>269</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="595">
         <v>54</v>
       </c>
       <c r="B55" t="s" s="596">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C55" t="s" s="597">
-        <v>38</v>
+        <v>271</v>
       </c>
       <c r="D55" t="s" s="598">
-        <v>262</v>
+        <v>83</v>
       </c>
       <c r="E55" t="s" s="599">
         <v>14</v>
       </c>
       <c r="F55" t="s" s="600">
-        <v>152</v>
+        <v>272</v>
       </c>
       <c r="G55" t="s" s="601">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H55" t="s" s="602">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I55" t="s" s="603">
-        <v>189</v>
+        <v>273</v>
       </c>
       <c r="J55" t="s" s="604">
-        <v>102</v>
+        <v>80</v>
       </c>
       <c r="K55" t="s" s="605">
-        <v>102</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="606">
         <v>55</v>
       </c>
       <c r="B56" t="s" s="607">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="C56" t="s" s="608">
         <v>34</v>
       </c>
       <c r="D56" t="s" s="609">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="E56" t="s" s="610">
         <v>14</v>
       </c>
       <c r="F56" t="s" s="611">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="G56" t="s" s="612">
         <v>54</v>
       </c>
       <c r="H56" t="s" s="613">
         <v>34</v>
       </c>
       <c r="I56" t="s" s="614">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="J56" t="s" s="615">
-        <v>198</v>
+        <v>226</v>
       </c>
       <c r="K56" t="s" s="616">
-        <v>198</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="617">
         <v>56</v>
       </c>
       <c r="B57" t="s" s="618">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="C57" t="s" s="619">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D57" t="s" s="620">
-        <v>82</v>
+        <v>279</v>
       </c>
       <c r="E57" t="s" s="621">
         <v>14</v>
       </c>
       <c r="F57" t="s" s="622">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="G57" t="s" s="623">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="H57" t="s" s="624">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I57" t="s" s="625">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="J57" t="s" s="626">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="K57" t="s" s="627">
-        <v>269</v>
+        <v>239</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="628">
         <v>57</v>
       </c>
       <c r="B58" t="s" s="629">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C58" t="s" s="630">
-        <v>271</v>
+        <v>26</v>
       </c>
       <c r="D58" t="s" s="631">
-        <v>82</v>
+        <v>283</v>
       </c>
       <c r="E58" t="s" s="632">
         <v>14</v>
       </c>
       <c r="F58" t="s" s="633">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G58" t="s" s="634">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H58" t="s" s="635">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I58" t="s" s="636">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="J58" t="s" s="637">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="K58" t="s" s="638">
-        <v>79</v>
+        <v>286</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="639">
         <v>58</v>
       </c>
       <c r="B59" t="s" s="640">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="C59" t="s" s="641">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D59" t="s" s="642">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="E59" t="s" s="643">
         <v>14</v>
       </c>
       <c r="F59" t="s" s="644">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="G59" t="s" s="645">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="H59" t="s" s="646">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I59" t="s" s="647">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="J59" t="s" s="648">
-        <v>222</v>
+        <v>121</v>
       </c>
       <c r="K59" t="s" s="649">
-        <v>213</v>
+        <v>113</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="650">
         <v>59</v>
       </c>
       <c r="B60" t="s" s="651">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="C60" t="s" s="652">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D60" t="s" s="653">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="E60" t="s" s="654">
         <v>14</v>
       </c>
       <c r="F60" t="s" s="655">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="G60" t="s" s="656">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H60" t="s" s="657">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I60" t="s" s="658">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="J60" t="s" s="659">
-        <v>185</v>
+        <v>99</v>
       </c>
       <c r="K60" t="s" s="660">
-        <v>239</v>
+        <v>66</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="661">
         <v>60</v>
       </c>
       <c r="B61" t="s" s="662">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="C61" t="s" s="663">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D61" t="s" s="664">
-        <v>283</v>
+        <v>45</v>
       </c>
       <c r="E61" t="s" s="665">
         <v>14</v>
       </c>
       <c r="F61" t="s" s="666">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="G61" t="s" s="667">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H61" t="s" s="668">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I61" t="s" s="669">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="J61" t="s" s="670">
-        <v>59</v>
+        <v>298</v>
       </c>
       <c r="K61" t="s" s="671">
-        <v>286</v>
+        <v>216</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="672">
         <v>61</v>
       </c>
       <c r="B62" t="s" s="673">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C62" t="s" s="674">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="D62" t="s" s="675">
-        <v>288</v>
+        <v>69</v>
       </c>
       <c r="E62" t="s" s="676">
         <v>14</v>
       </c>
       <c r="F62" t="s" s="677">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="G62" t="s" s="678">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H62" t="s" s="679">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I62" t="s" s="680">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="J62" t="s" s="681">
-        <v>120</v>
+        <v>239</v>
       </c>
       <c r="K62" t="s" s="682">
-        <v>112</v>
+        <v>302</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="683">
         <v>62</v>
       </c>
       <c r="B63" t="s" s="684">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="C63" t="s" s="685">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D63" t="s" s="686">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="E63" t="s" s="687">
         <v>14</v>
       </c>
       <c r="F63" t="s" s="688">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="G63" t="s" s="689">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H63" t="s" s="690">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I63" t="s" s="691">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="J63" t="s" s="692">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="K63" t="s" s="693">
-        <v>65</v>
+        <v>247</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="694">
         <v>63</v>
       </c>
       <c r="B64" t="s" s="695">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="C64" t="s" s="696">
         <v>34</v>
       </c>
       <c r="D64" t="s" s="697">
-        <v>45</v>
+        <v>307</v>
       </c>
       <c r="E64" t="s" s="698">
         <v>14</v>
       </c>
       <c r="F64" t="s" s="699">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="G64" t="s" s="700">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H64" t="s" s="701">
         <v>34</v>
       </c>
       <c r="I64" t="s" s="702">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="J64" t="s" s="703">
-        <v>296</v>
+        <v>99</v>
       </c>
       <c r="K64" t="s" s="704">
-        <v>213</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="705">
         <v>64</v>
       </c>
       <c r="B65" t="s" s="706">
-        <v>297</v>
+        <v>310</v>
       </c>
       <c r="C65" t="s" s="707">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D65" t="s" s="708">
-        <v>68</v>
+        <v>311</v>
       </c>
       <c r="E65" t="s" s="709">
         <v>14</v>
       </c>
       <c r="F65" t="s" s="710">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="G65" t="s" s="711">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="H65" t="s" s="712">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I65" t="s" s="713">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="J65" t="s" s="714">
-        <v>239</v>
+        <v>81</v>
       </c>
       <c r="K65" t="s" s="715">
-        <v>300</v>
+        <v>314</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="716">
         <v>65</v>
       </c>
       <c r="B66" t="s" s="717">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="C66" t="s" s="718">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D66" t="s" s="719">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="E66" t="s" s="720">
         <v>14</v>
       </c>
       <c r="F66" t="s" s="721">
-        <v>152</v>
+        <v>317</v>
       </c>
       <c r="G66" t="s" s="722">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H66" t="s" s="723">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I66" t="s" s="724">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="J66" t="s" s="725">
-        <v>74</v>
+        <v>217</v>
       </c>
       <c r="K66" t="s" s="726">
-        <v>246</v>
+        <v>217</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="727">
         <v>66</v>
       </c>
       <c r="B67" t="s" s="728">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="C67" t="s" s="729">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D67" t="s" s="730">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="E67" t="s" s="731">
         <v>14</v>
       </c>
       <c r="F67" t="s" s="732">
-        <v>53</v>
+        <v>321</v>
       </c>
       <c r="G67" t="s" s="733">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="H67" t="s" s="734">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="I67" t="s" s="735">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="J67" t="s" s="736">
-        <v>98</v>
+        <v>302</v>
       </c>
       <c r="K67" t="s" s="737">
-        <v>20</v>
+        <v>323</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="738">
         <v>67</v>
       </c>
       <c r="B68" t="s" s="739">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C68" t="s" s="740">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="D68" t="s" s="741">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="E68" t="s" s="742">
         <v>14</v>
       </c>
       <c r="F68" t="s" s="743">
-        <v>309</v>
+        <v>214</v>
       </c>
       <c r="G68" t="s" s="744">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H68" t="s" s="745">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="I68" t="s" s="746">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="J68" t="s" s="747">
-        <v>80</v>
+        <v>217</v>
       </c>
       <c r="K68" t="s" s="748">
-        <v>311</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="749">
         <v>68</v>
       </c>
       <c r="B69" t="s" s="750">
-        <v>312</v>
+        <v>327</v>
       </c>
       <c r="C69" t="s" s="751">
         <v>34</v>
       </c>
       <c r="D69" t="s" s="752">
-        <v>313</v>
+        <v>328</v>
       </c>
       <c r="E69" t="s" s="753">
         <v>14</v>
       </c>
       <c r="F69" t="s" s="754">
-        <v>314</v>
+        <v>329</v>
       </c>
       <c r="G69" t="s" s="755">
         <v>54</v>
       </c>
       <c r="H69" t="s" s="756">
         <v>34</v>
       </c>
       <c r="I69" t="s" s="757">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="J69" t="s" s="758">
-        <v>214</v>
+        <v>72</v>
       </c>
       <c r="K69" t="s" s="759">
-        <v>214</v>
+        <v>72</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="760">
         <v>69</v>
       </c>
       <c r="B70" t="s" s="761">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="C70" t="s" s="762">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D70" t="s" s="763">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="E70" t="s" s="764">
         <v>14</v>
       </c>
       <c r="F70" t="s" s="765">
-        <v>17</v>
+        <v>321</v>
       </c>
       <c r="G70" t="s" s="766">
         <v>17</v>
       </c>
       <c r="H70" t="s" s="767">
         <v>17</v>
       </c>
       <c r="I70" t="s" s="768">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="J70" t="s" s="769">
-        <v>300</v>
+        <v>20</v>
       </c>
       <c r="K70" t="s" s="770">
-        <v>319</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="771">
         <v>70</v>
       </c>
       <c r="B71" t="s" s="772">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="C71" t="s" s="773">
-        <v>34</v>
+        <v>335</v>
       </c>
       <c r="D71" t="s" s="774">
-        <v>321</v>
+        <v>106</v>
       </c>
       <c r="E71" t="s" s="775">
         <v>14</v>
       </c>
       <c r="F71" t="s" s="776">
-        <v>225</v>
+        <v>336</v>
       </c>
       <c r="G71" t="s" s="777">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="H71" t="s" s="778">
         <v>34</v>
       </c>
       <c r="I71" t="s" s="779">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="J71" t="s" s="780">
-        <v>214</v>
+        <v>50</v>
       </c>
       <c r="K71" t="s" s="781">
-        <v>214</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="782">
         <v>71</v>
       </c>
       <c r="B72" t="s" s="783">
-        <v>323</v>
+        <v>338</v>
       </c>
       <c r="C72" t="s" s="784">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="D72" t="s" s="785">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="E72" t="s" s="786">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="F72" t="s" s="787">
-        <v>325</v>
+        <v>134</v>
       </c>
       <c r="G72" t="s" s="788">
         <v>17</v>
       </c>
       <c r="H72" t="s" s="789">
         <v>17</v>
       </c>
       <c r="I72" t="s" s="790">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="J72" t="s" s="791">
-        <v>198</v>
+        <v>42</v>
       </c>
       <c r="K72" t="s" s="792">
-        <v>311</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="793">
         <v>72</v>
       </c>
       <c r="B73" t="s" s="794">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="C73" t="s" s="795">
-        <v>34</v>
+        <v>343</v>
       </c>
       <c r="D73" t="s" s="796">
-        <v>328</v>
+        <v>175</v>
       </c>
       <c r="E73" t="s" s="797">
         <v>14</v>
       </c>
       <c r="F73" t="s" s="798">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="G73" t="s" s="799">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H73" t="s" s="800">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="I73" t="s" s="801">
-        <v>330</v>
+        <v>17</v>
       </c>
       <c r="J73" t="s" s="802">
-        <v>71</v>
+        <v>180</v>
       </c>
       <c r="K73" t="s" s="803">
-        <v>71</v>
+        <v>298</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="804">
         <v>73</v>
       </c>
       <c r="B74" t="s" s="805">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="C74" t="s" s="806">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D74" t="s" s="807">
-        <v>332</v>
+        <v>45</v>
       </c>
       <c r="E74" t="s" s="808">
         <v>14</v>
       </c>
       <c r="F74" t="s" s="809">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="G74" t="s" s="810">
         <v>17</v>
       </c>
       <c r="H74" t="s" s="811">
         <v>17</v>
       </c>
       <c r="I74" t="s" s="812">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="J74" t="s" s="813">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K74" t="s" s="814">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="815">
         <v>74</v>
       </c>
       <c r="B75" t="s" s="816">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="C75" t="s" s="817">
-        <v>336</v>
+        <v>34</v>
       </c>
       <c r="D75" t="s" s="818">
-        <v>105</v>
+        <v>349</v>
       </c>
       <c r="E75" t="s" s="819">
         <v>14</v>
       </c>
       <c r="F75" t="s" s="820">
-        <v>162</v>
+        <v>350</v>
       </c>
       <c r="G75" t="s" s="821">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H75" t="s" s="822">
         <v>34</v>
       </c>
       <c r="I75" t="s" s="823">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="J75" t="s" s="824">
-        <v>50</v>
+        <v>352</v>
       </c>
       <c r="K75" t="s" s="825">
-        <v>50</v>
+        <v>353</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="826">
         <v>75</v>
       </c>
       <c r="B76" t="s" s="827">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="C76" t="s" s="828">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D76" t="s" s="829">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="E76" t="s" s="830">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="F76" t="s" s="831">
-        <v>133</v>
+        <v>356</v>
       </c>
       <c r="G76" t="s" s="832">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H76" t="s" s="833">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I76" t="s" s="834">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="J76" t="s" s="835">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K76" t="s" s="836">
-        <v>246</v>
+        <v>352</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="837">
         <v>76</v>
       </c>
       <c r="B77" t="s" s="838">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="C77" t="s" s="839">
-        <v>343</v>
+        <v>68</v>
       </c>
       <c r="D77" t="s" s="840">
-        <v>175</v>
+        <v>359</v>
       </c>
       <c r="E77" t="s" s="841">
         <v>14</v>
       </c>
       <c r="F77" t="s" s="842">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="G77" t="s" s="843">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H77" t="s" s="844">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I77" t="s" s="845">
-        <v>17</v>
+        <v>361</v>
       </c>
       <c r="J77" t="s" s="846">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="K77" t="s" s="847">
-        <v>296</v>
-[...138 lines deleted...]
-      <c r="K81" t="s" s="891">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">