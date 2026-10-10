--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -61,111 +61,94 @@
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
-    <t xml:space="preserve">Введение в методику литературного языка как иностранного
-Курсовые работы
+    <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
-[...8 lines deleted...]
-«Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
+    <t xml:space="preserve">Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ак.ч., Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы,  2024 г.
+Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
-  </si>
-[...6 lines deleted...]
-«Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Акимова Эльвира Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания русского языка по программе средней школы
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Особенности устной, письменной и виртуальной коммуникации на русском языке</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
@@ -198,194 +181,189 @@
   <si>
     <t xml:space="preserve">Магистр по направлению «Лингвистика», бакалавр по направлению «Филология»</t>
   </si>
   <si>
     <t xml:space="preserve">«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">менее 2-х лет</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">История России</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
-[...2 lines deleted...]
-&amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
+    <t xml:space="preserve">«Оказание первой помощи пострадавшим», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Электронная информационно-образовательная среда организации в реализации программ высшего образования», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Антикоррупционная деятельность», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Альбрехт Ольга Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература ХХ -ХХI веков
 Зарубежная литература XVII-XVIII веков
 Зарубежная литература XX-XXI веков
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 5.9.2 - Литературы народов мира</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет&amp;nbspим.&amp;nbspН.И. Лобачевского, 72 ч, 2025 г.
+    <t xml:space="preserve">Дополнительная профессиональная программа «Проблемы историзма: артефакт, память, имагинация в художественных дискурсах», Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г.
 Дополнительная профессиональная программа «Национально-культурные коды мировой литературы в контексте междисциплинарных исследований», ФГАОУ ВО «Национальный исследовательский Нижегородский государственный университет им. Н. Лобачевского», 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Аннушкин Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Технологии оформления звучащей речи
 Практикум по креативному письму
 Введение в филологию
 Риторика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, МГППУ (1-21 февраля 2022 г.)
 «Современная риторика и речеведческие дисциплины: от устного диалога до компьютерно-цифрового взаимодействия», 36 ч, МГЛУ, 2023 г.
 «Виртуальная школа преподавателя, обучающего на русском языке» (Москва, РосНОУ, 27 ноября – 29 декабря 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования», 16 ч (Москва, Гос. ИРЯ им. А.С. Пушкина, февраль 2018 г.)
 Недели русского языка в Берлине (RUSSISCHES HAUS DER WISSENSCHAFT UND KULTUR, 18 ч, 2018 г.)
 «Оказание первой помощи при жизнеопасных состояниях», 18 ч. (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации», 36 ч, МГЛУ, 6-8 февраля 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
   <si>
     <t xml:space="preserve">Афанасьева Эльмира Маратовна</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог, преподаватель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Проблемы современной лингвистики и методики преподавания филологических курсов&amp;raquo;, Кемеровский государственный университет, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">«Проблемы современной лингвистики и методики преподавания филологических курсов», Кемеровский государственный университет, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Багмат Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык и межкультурная коммуникация</t>
   </si>
   <si>
     <t xml:space="preserve">Немецкий, английский язык, учитель немецкого и английского языков</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания иностранных языков в мультилингвальной среде: социокультурный подход, 36 ч (РУДН) 2024 г.
 Результативное использование информационных баз данных в учебно-научной деятельности НПР, 36 ч (РУДН) 2024 г., 
 Первая помощь (РУДН) 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Биркин Даниил Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение (английский, китайский) (специалист)</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">менее 1 года</t>
   </si>
   <si>
     <t xml:space="preserve">Блинников Георгий Борисович</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение (итальянский, английский, немецкий); 10.02.05 – Романские языки</t>
   </si>
   <si>
-    <t xml:space="preserve">Центр допобразования "Горизонт" Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Центр допобразования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы по программе дополнительного профессионального образования «Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде», 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
-  </si>
-[...3 lines deleted...]
-Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
-[...1 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ак.ч., РГГУ, 2023 г.
+Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты. 24 ак.ч., ФГБОУ ВО «МГТУ «СТАНКИН»», 2024 г.
+Методика преподавания курса «Основы российской государственности».  72 ак.ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Богуславская Вера Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Система институтов массовой коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">История, филология. Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации «Правовые и организационные аспекты осуществления экспертиз в рамках мероприятий по контролю (надзору) в сфере образования и государственной аккредитации образовательной деятельности. Стратегии обеспечения качества образования» (дистанционное обучение) (Москва, МГЮА им. О.Е. Кутафина, 2017 г.)
 Повышение квалификации «Медиаобразование в педагогической сфере» (16 ч.) (Москва, МПГУ, 2017 г.)
 Повышение квалификации «Речевое воздействие в современных социальных практиках: инструментарий и экспериментальные методики» (72 ч.) (Санкт-Петербург, Гуманитарный Институт СПбПУ Петра Великого, (2018 г.)
 Повышение квалификации «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 Повышение квалификации «Оказание первой помощи при жизнеопасных состояниях» (18 ч.) (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 2024 г.
 Искусственный интеллект и трансформация образования. Экспертный курс "Юрайт-Академия", 2024 г. 36 ч. 
 Повышение квалификации «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего профессионального образования» (36 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
@@ -398,103 +376,103 @@
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Общее языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
-    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
-[...4 lines deleted...]
-    <t xml:space="preserve">4</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
     <t xml:space="preserve">Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Волкова Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Физическая культура и спорт
 Элективные курсы по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Педагог по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи, АНО ДПО ГУИЦ ДЖКХиБ,  8 ч, 2023г.
-Психология ведения переговоров". УДПО "Учебно-исследовательский центр Московской федерации профсоюзов". 10 ч, 2023г.
-Современные подходы к формированию ценностно-деятельностной модели системы воспитательной работы в ВУЗе", 18ч. ННГУ им.Н.И. Лабочевского. 2024г.
+"Психология ведения переговоров". УДПО "Учебно-исследовательский центр Московской федерации профсоюзов". 10 ч, 2023г.
+"Современные подходы к формированию ценностно-деятельностной модели системы воспитательной работы в ВУЗе", 18ч. ННГУ им. Н.И. Лабочевского. 2024г.
 Международная научно-практическая конференция высокого уровня под эгидой ЮНЕСКО "Актуальные вопросы инклюзивного образования в мире: контекст, политика и практика" , РУДН, Москва 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
-[...1 lines deleted...]
-Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
+    <t xml:space="preserve">"Преподаватель университета в новой системе российского образования", 2023-2024 гг.), 72 ч.
+"Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
+"Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Гапутина Виолетта Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в филологию
 Основы проектной деятельности
 Риторика рекламы
 Интерактивный практикум по компьютерным технологиям в профессиональной сфере
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Деловое письмо</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Организация создания и особенности проектирования онлайн-курсов» (72 часа, 07 марта-24 мая 2019 гг), Поволжский государственный технологический университет, г. Йошкар-Ола
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» ( 16 часов, 15 марта 2019 г.), Гос. ИРЯ им. А.С. Пушкина
 Деловой русский язык (108 часов, 13 февраля- 06 марта 2019 гг.), ООО «Инфоурок»
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (72 часа, 25 мая -03 июня 2020 гг.), Российская академия народного хозяйства и государственной службы при Президенте РФ (Западный филиал,  г.  Калининград
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 часов, 6-8 февраля 2020 гг.), Московский государственный лингвистический университет
@@ -540,150 +518,150 @@
 Повышение квалификации по дополнительной профессиональной программе «Применение электронно-информационной образовательной среды в организациях, осуществляющих образовательную деятельность» с 20 января 2021 по 15 февраля 2021 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (АНО ДПО «Региональный учебный центр, г. Калининград») с 25.05.2020 по 03.06.2020, удостоверение № 023/2020 (72 часа).
 Повышение квалификации по дополнительной профессиональной программе «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» с 30.11.2020 по 18.12.2020. Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского (72 часа).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Гусев Никита Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература первой половины ХIХ века
 История отечественной журналистики XVIII-XIX веков</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы, Московский государственный университет имени М.В. Ломоносова, 28 ч, 2024 г.
 "Школа повышения квалификации преподавателей "Методика и организация научной работы студентов", Московский государственный университет имени М.В. Ломоносова, 36 ч, 2024 г.
 Современные подходы к укреплению общероссийской гражданской идентичности, ФГБОУ ВО «РГУ им. А.Н. Косыгина», 36 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
-    <t xml:space="preserve">5</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. 31 ак. ч., Учебно-издательский центр «Златоуст»,  2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Стилистика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Подготовка к сдаче и сдача государственного экзамена</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Заячковская Ксения Владимировна</t>
   </si>
   <si>
+    <t xml:space="preserve">Преподаватель</t>
+  </si>
+  <si>
     <t xml:space="preserve">Основы проектной деятельности
 Особенности устной, письменной и виртуальной коммуникации на русском языке
 Система институтов массовой коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и частная методология филологической науки (научная стажировка - повышение квалификации) (Российский университет дружбы народов им. Патриса Лумумбы, 72 ч, 2025 г.)
 Современные технологии проектирования, разработки и внедрения электронных образовательных ресурсов (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 , 2025 г.)
 Организация подготовки материалов для онлайн-курса (повышение квалификации) (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 ч, 2024 г.)
 Цифровые образовательные технологии (повышение квалификации) (НИТУ МИСИС, 108 ч, 2024 г.)
 Язык, культура и межкультурная коммуникация (Московский государственный университет им. М.В. Ломоносова, 2020 г.)
 Русский язык как инструмент успешной коммуникации (Томский государственный университет, 2020 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">Зотова Анастасия Борисовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия (Восточная философия) (бакалавр)
 Филология (магистр)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Антикоррупционная деятельность, 72 ч., 2024 г.
 Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении, 72 ч., 2024 г.
 Оказание первой помощи пострадавшим, 22 ч., 2024 г.
 Электронная информационно-образовательная среда организации в реализации программ высшего образования, 72 ч., 2024 г./нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Морфемика и словообразование
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Ильин Глеб Игоревич</t>
   </si>
   <si>
     <t xml:space="preserve">Литература в зеркале критики
 Теория и практика русского авангарда
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">нет/нет</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
 Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
@@ -835,201 +813,205 @@
 «Управление качеством образования», Новосибирский государственный университет, 72 ч., 2007.
 «Разработка аттестационных педагогических измерительных материалов по дисциплинам педагогического профиля общепрофессионального цикла высшего профессионального образования», Национальное аккредитационное агентство в сфере образования, Тульский государственный педагогический университет им. Л.Н. Толстого, 36 ч., 2007.
 «Методология и концепция компьютерного тестирования», Центр тестирования профессионального образования при МГУП, 72 ч., 2008.
 «Современные проблемы и тенденции развития высшей школы», Ставропольский государственный университет, 72 ч., 2009.
 «Инновационные технологии обучения русскому языку как иностранному», Государственный институт русского языка им. А.С.Пушкина, 72 ч., 2009.
 «Английский язык при профессиональной деятельности при реализации стандартов 3 поколения», Астраханский государственный университет, 72 ч., 2011.
 «Современные технологии образовательного процесса: Технологии повышения качества образования», Воронежский государственный университет, 72 ч., 2011.
 «Дидактические компетенции преподавателя вуза в условиях реализации ФГОС», Южный Федеральный университет, 72 ч., 2013.
 «Основы теории и практики лингводидактического тестирования», Государственный институт русского языка им. А.С. Пушкина, 72 ч., 2016.
 «Трансформация обучения русскому языку как иностранному в онлайн-среде: лучшие практики» (16 часов), Государственный институт русского языка им. А.С. Пушкина, 2020
 «Языки и миграция в условиях глобализации (на англ.яз.)» (24 часа), ФГАОУ ВО «Российский университет дружбы народов», 2021
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение служением
 Курсовые работы
 Преддипломная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
+    <t xml:space="preserve">«Проектное обучение как инструмент эффективной работы в образовательных организациях» ноябрь – декабрь 2019г., 72 часа
+«Риторические традиции и коммуникативные процессы в эпоху цифровизации» февраль 2020г., 36 часов
+«Методические подходы к формированию образовательной программы в рамках перехода на ФГОС-3++» декабрь 2020г., 72 часа
+«Предметно-содержательная среда уроков русского языка и литературы: методические аспекты и практики развития гибких навыков» январь – март 2021г., 72 часа
+«Прикладной искусственный интеллект в программах дисциплин» сентябрь – ноябрь 2021г., 144 часа
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов
+Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
+Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 20 июня-12 июля 2024 г.
+"Курс казахского языка" (Кокшетауский университет им. Ш. Уалиханова, Казахстан, 30 ак.ч., 02.12-06.12 2024 г.
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
 «Преподавание русского языка как иностранного» сентябрь-декабрь 2006г., 360 часов
 «Инновационные технологии обучения РКИ (научно-методическая школа Гос. ИРЯ им. А.С. Пушкина)» сентябрь 2009г., 72 часа
 «Рекомендации по разработке основных образовательных программ в соответствии со стандартами третьего поколения» декабрь 2009 – январь 2010г., 72 часа
 «Экспертиза качества образования» май 2012г., 72 часа
 «Интерактивные мультимедиа-технологии для образовательного процесса», июнь 2015г., 16 часов
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» ноябрь 2017г., 36 часов
 «Актуальные проблемы антикоррупционной деятельности в системе образования» февраль 2018г., 16часов
 курсы «Оказание первой помощи при жизнеопасных состояниях» октябрь 2018г., 18 часов
-«Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа
-[...9 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+«Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия
 Основы российской государственности
 Культурология
 Основы логики и методологии научных исследований</t>
   </si>
   <si>
     <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Леонов Иван Сергеевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Заведующий  кафедрой мировой литературы; Профессор</t>
+    <t xml:space="preserve">Заведующий кафедрой русской и зарубежной литературы; Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Русская литература второй половины XIX века
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель русского языка и литературы по специальности «Филология»; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России», 2024 г., ФГБОУ ВО «Российский государственный гуманитарный университе», 36 ч, 2024 г.
 Мастер воспитания, ФГБОУ ВО КГУ, 72 ч, , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
+    <t xml:space="preserve">Курсовые работы
+Введение в методику русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...5 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Матрусова Александра Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в славянскую филологию
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы и новые технологии в преподавании иностранного языка и перевода, 72 ч, МГИМО, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Милованова Мария Станиславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Синтаксис простого и сложного предложения
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель русского языка и литературы  по специальности «Русский язык и литература»;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Проблемы историзма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.
 Проблемы когнитивной лингвистики, 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике", 72 ч, ННГУ им. Н.И. Лобачевского, 2023 г. 
 Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, Астраханский государственный университет,  2023 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
+    <t xml:space="preserve">Доцент; Заведующий кафедрой теории и практики коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Основы методики преподавания литературы по программе средней школы
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Насталовская Инна Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Учитель английского и немецкого языков; 13.00.08 - Теория и методика профессионального образования</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение и проверка знаний требований охраны труда педагогических работников (Южно-Уральский государственный университет, 2023 г.
 Оказание первой медицинской помощи (Южно-Уральский государственный университет,  2023 г.
 Стратегия развития университета. ЮУрГУ в программе "Приоритет-2030" (Южно-Уральский государственный университет,  2023 г.
 Теория и практика преподавания русского языка как иностранного (программа профессионлаьной переподготовки, Южно-Уральский государственный университет,  2023 г.
 Куратор в современном вузе (Южно-Уральский государственный университет,  2023 г.
 Лингвистика и филология. Теория и методика преподавания в организации высшего образования. (программа профессиональной переподготовки, Южно-Уральский государственный университет,  2024 г.
@@ -1042,51 +1024,51 @@
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Острижная Полина Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Практикум по журналистике</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">«Теория и практика преподавания русского языка и литературы, преподаватель русского языка и литературы», МПГУ, 2021
 «Педагогические и исследовательские компетенции преподавателей журналистики и медиакоммуникации: современные подходы», МГУ имени М.В. Ломоносова, 28 ч., г. Москва, 2024 г.
 «Преподавание иностранного языка на факультете журналистики: методические подходы, обучающие практики», МГУ имени М.В. Ломоносова, 24 ч., г. Москва, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Менее 1 года</t>
+    <t xml:space="preserve">1 год</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература Средних веков и Возрождения
 Античная литература
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Подготовка к сдаче и сдача государственного экзамена</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Пивоварова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Востоковедение</t>
   </si>
@@ -1100,111 +1082,120 @@
     <t xml:space="preserve">Поляков Максим Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Перевод и переводоведение
 Лингвист-переводчик</t>
   </si>
   <si>
     <t xml:space="preserve">Попов Иван Михайлович</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика. Теория и методика преподавания иностранных языков</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Древнерусская литература
 Зарубежная литература ХХ -ХХI веков
 Курсовые работы
 Русская литература XVIII века</t>
   </si>
   <si>
     <t xml:space="preserve">Роговнева Юлия Васильевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Славянский язык
+    <t xml:space="preserve">Фонетика
+Славянский язык
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР
-Фонетика</t>
+Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет. Филолог. Преподаватель русского языка и литературы. Преподаватель чешского языка </t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика и лингводидактика в парадигмах современного научного знания", 72 ч, 2023 г. Астрахань, Астраханский государственный университет
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч,  ННГУ им. Н.И. Лобачевского 2023 г.
 Проблемы когнитивной лингвистики , 72 ч, Нижегородский государственный лингвистический университет им. Н.А. Добролюбова, 2024 г.
 Проблемы исьоризма: артефакт, память, имагинация в художественных дискурсах,  72 ч, ННГУ им. Н.И. Лобачевского, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
-[...1 lines deleted...]
-Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак.ч., Государственный академический университет гуманитарных наук,  2025 г.
+Проектное обучение: наставничество и научное руководство. 18 ак. ч., Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+    <t xml:space="preserve">доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Курсовые работы
+Преддипломная практика
+Подготовка к процедуре защиты и защита ВКР
+Основы инклюзивного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
-[...1 lines deleted...]
-Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы. 36 ак.ч., Государственный институт русского языка им. А.С Пушкина, 2025 г.
+Цифровые технологии в преподавании РКИ. 72 ак.ч., АНО ДПО "Учебный центр русского языка МГУ", 2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы инклюзивного образования
 Курсовые работы
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Введение в методику русского языка как иностранного
+Дипломная работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в языкознание
 Общее языкознание
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">Савченко Татьяна Константиновна</t>
   </si>
   <si>
     <t xml:space="preserve">Литература русского зарубежья
 Русская литература 1900-1940 годов
 Курсовые работы
@@ -1275,50 +1266,53 @@
   </si>
   <si>
     <t xml:space="preserve">Учитель английского и немецкого языков (специалитет); Гуманитарные знания (магистр); 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи в образовательной организации, 16 ч, "Санкт-Петербургский государственный университет аэрокосмического приборостроения"
 Оценивание образовательных результатов в образовательных программах высшего образования, 72 ч, ММУ
 Безопасность жизнедеятельности лиц с ОВЗ,  40 ч
 Информационно-коммуникационные технологии в образовательной деятельности, 16 ч, "Санкт-Петербургский государственный университет аэрокосмического приборостроения</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Страшинский Александр Сергеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Детская литература
 Курсовые работы</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
+    <t xml:space="preserve">Менее 1 года</t>
+  </si>
+  <si>
     <t xml:space="preserve">Стрельцова Галина Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Зарубежная литература ХIХ века
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Зарубежная литература XIX века</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.03 - Литература народов стран зарубежья </t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Современный литературный процесс, Орский гуманитарно-технологический институт, филиал ФГБОУ ВО «Оренбургский государственный университет», 72 ч, 2023 г.
 Проблемы историзма: артефакт, память, имагинация в художественных дискурсах, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Тарасенко Артур Станиславович</t>
   </si>
   <si>
     <t xml:space="preserve">Основы журналистики</t>
   </si>
   <si>
@@ -1334,173 +1328,175 @@
     <t xml:space="preserve">Тельпов Роман Евгеньевич</t>
   </si>
   <si>
     <t xml:space="preserve">Русская диалектология
 Старославянский язык
 Практикум по орфографии и пунктуации
 Историческая грамматика
 Курсовые работы
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература, история. Учитель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Перспективы развития лингвистики и лингводидактики в современных условичх", 36 ч,МГИМО(У) МИД РФ, 2023 г.
 Лингвистика и языковое образование в новых форматах многостороннего взаимодействия", 48 ч, МГИМО (У) МИД РФ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и педагогическая психология</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
-[...9 lines deleted...]
-    <t xml:space="preserve">16</t>
+    <t xml:space="preserve">Психолог. Преподаватель психологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования. 72 ак. ч., ФГБОУ ВО "Московский педагогический государственный университет", 2024 г.
+Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья. 36 ак. ч., РУДН, 2023 г.
+Инновационные и цифровые технологии в образовании. 72 ак. ч., Санкт-Петербургский политехнический университет Петра Великого, 2025 г.
+Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде. 72 ак. ч., ООО "Инфоурок", 2025 г.
+Цифровая педагогика. 8 ак. ч., РУДН, 2023 г.
+Клиническая психология: теория и методика преподавания в образовательной организации. ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Фатеев Дмитрий Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Русское устное народное творчество
+    <t xml:space="preserve">Детская литература
+Русское устное народное творчество
 Курсовые работы
 Фольклорная практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
-Детская литература
 Теория литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 Дети и традиционная народная культура, Государственный Российский Дом народного творчества им. В.Д. Поленова, 56 ч,2024 г.
 Детективы и приключения для детей и подростков, АНО Центр культурных инициатив «Чтение детям», 25 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Елена Леонидовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Синтаксис простого и сложного предложения
-[...1 lines deleted...]
-Морфология
+    <t xml:space="preserve">Морфология
 Основы культуры научной речи
 Курсовые работы
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
-Нейминг в системе брендинговых коммуникаций</t>
+Нейминг в системе брендинговых коммуникаций
+Синтаксис простого и сложного предложения
+История русского литературного языка</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч, ФГБОУ ВО РГГУ, 2023 г.
 Научная коммуникация на иностранном языке, 16 ч, 2023 г.
 Цифровые компетенции современного преподавания, 36 ч, 2023 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. </t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык и межкультурная коммуникация
 Древний язык (латинский язык)</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
+  </si>
+  <si>
     <t xml:space="preserve">Повышение квалификации в ЧПОУ «ЦПДО ЛАНЬ» Современные образовательные технологии в контексте трансформации российского образования, 72 ч, 2023 г.
 Повышение квалификации в ЧПОУ «ЦПДОЛАНЬ» Преподаватель университета в новой системе российского образования, 72 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Хомич Анастасия Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Синтаксис простого и сложного предложения</t>
   </si>
   <si>
     <t xml:space="preserve">высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Исследование продуктов речевой деятельности, ГБУ "МИЦ" г. Москва, 24 ч, 2024 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Циммерлинг Антон Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заведующий лабораторией типологической и теоретической лингвистики</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог-германист, преподаватель; 10.02.20 - Сравнительно-историческое, типологическое и сопоставительное языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Цыбряева Марина Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; политология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">"Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2025 г.
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2024. 
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 20 ч., МИСИС, 2023
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
-    <t xml:space="preserve">Технологии оформления звучащей речи
-Основы государственной языковой политики
+    <t xml:space="preserve">Основы государственной языковой политики
 Особенности устной, письменной и виртуальной коммуникации на русском языке
 Преддипломная практика
-Подготовка к процедуре защиты и защита ВКР</t>
+Подготовка к процедуре защиты и защита ВКР
+Технологии оформления звучащей речи</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юрина Елена Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы теории текста и дискурса
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Основы культуры научной речи</t>
   </si>
   <si>
     <t xml:space="preserve">Специальность "Русский язык и литература", квалификация "Филолог, преподаватель русского языка и литературы"; 10.02.01 - Русский язык</t>
@@ -12122,2644 +12118,2644 @@
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>22</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>23</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>24</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>25</v>
       </c>
       <c r="H3" t="s" s="30">
         <v>26</v>
       </c>
       <c r="I3" t="s" s="31">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s" s="32">
         <v>27</v>
       </c>
-      <c r="J3" t="s" s="32">
+      <c r="K3" t="s" s="33">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>26</v>
       </c>
       <c r="D4" t="s" s="37">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
+        <v>31</v>
+      </c>
+      <c r="G4" t="s" s="40">
         <v>32</v>
       </c>
-      <c r="G4" t="s" s="40">
+      <c r="H4" t="s" s="41">
         <v>33</v>
       </c>
-      <c r="H4" t="s" s="41">
+      <c r="I4" t="s" s="42">
         <v>34</v>
       </c>
-      <c r="I4" t="s" s="42">
+      <c r="J4" t="s" s="43">
         <v>35</v>
       </c>
-      <c r="J4" t="s" s="43">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s" s="44">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
+        <v>36</v>
+      </c>
+      <c r="C5" t="s" s="47">
         <v>37</v>
       </c>
-      <c r="C5" t="s" s="47">
+      <c r="D5" t="s" s="48">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>17</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s" s="54">
         <v>41</v>
       </c>
-      <c r="J5" t="s" s="54">
+      <c r="K5" t="s" s="55">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>26</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
+        <v>45</v>
+      </c>
+      <c r="G6" t="s" s="62">
         <v>46</v>
       </c>
-      <c r="G6" t="s" s="62">
+      <c r="H6" t="s" s="63">
+        <v>33</v>
+      </c>
+      <c r="I6" t="s" s="64">
         <v>47</v>
       </c>
-      <c r="H6" t="s" s="63">
-[...2 lines deleted...]
-      <c r="I6" t="s" s="64">
+      <c r="J6" t="s" s="65">
         <v>48</v>
       </c>
-      <c r="J6" t="s" s="65">
+      <c r="K6" t="s" s="66">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
+        <v>50</v>
+      </c>
+      <c r="C7" t="s" s="69">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s" s="70">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
+        <v>52</v>
+      </c>
+      <c r="G7" t="s" s="73">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>26</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>26</v>
       </c>
       <c r="I8" t="s" s="86">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s" s="87">
         <v>59</v>
       </c>
-      <c r="J8" t="s" s="87">
+      <c r="K8" t="s" s="88">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>26</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s" s="95">
+        <v>32</v>
+      </c>
+      <c r="H9" t="s" s="96">
+        <v>33</v>
+      </c>
+      <c r="I9" t="s" s="97">
         <v>64</v>
       </c>
-      <c r="G9" t="s" s="95">
-[...5 lines deleted...]
-      <c r="I9" t="s" s="97">
+      <c r="J9" t="s" s="98">
         <v>65</v>
       </c>
-      <c r="J9" t="s" s="98">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s" s="99">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s" s="102">
         <v>67</v>
       </c>
-      <c r="C10" t="s" s="102">
+      <c r="D10" t="s" s="103">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
+        <v>70</v>
+      </c>
+      <c r="J10" t="s" s="109">
         <v>71</v>
       </c>
-      <c r="J10" t="s" s="109">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s" s="110">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
         <v>17</v>
       </c>
       <c r="J11" t="s" s="120">
+        <v>74</v>
+      </c>
+      <c r="K11" t="s" s="121">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
+        <v>78</v>
+      </c>
+      <c r="J12" t="s" s="131">
         <v>79</v>
       </c>
-      <c r="J12" t="s" s="131">
+      <c r="K12" t="s" s="132">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>26</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
+        <v>82</v>
+      </c>
+      <c r="G13" t="s" s="139">
+        <v>83</v>
+      </c>
+      <c r="H13" t="s" s="140">
+        <v>33</v>
+      </c>
+      <c r="I13" t="s" s="141">
         <v>84</v>
       </c>
-      <c r="G13" t="s" s="139">
+      <c r="J13" t="s" s="142">
         <v>85</v>
       </c>
-      <c r="H13" t="s" s="140">
-[...2 lines deleted...]
-      <c r="I13" t="s" s="141">
+      <c r="K13" t="s" s="143">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>26</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s" s="150">
+        <v>32</v>
+      </c>
+      <c r="H14" t="s" s="151">
         <v>33</v>
       </c>
-      <c r="H14" t="s" s="151">
-[...1 lines deleted...]
-      </c>
       <c r="I14" t="s" s="152">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
+        <v>91</v>
+      </c>
+      <c r="C15" t="s" s="157">
+        <v>92</v>
+      </c>
+      <c r="D15" t="s" s="158">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G15" t="s" s="161">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>26</v>
       </c>
       <c r="I15" t="s" s="163">
+        <v>95</v>
+      </c>
+      <c r="J15" t="s" s="164">
+        <v>96</v>
+      </c>
+      <c r="K15" t="s" s="165">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s" s="169">
         <v>23</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>17</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
+        <v>100</v>
+      </c>
+      <c r="J16" t="s" s="175">
+        <v>101</v>
+      </c>
+      <c r="K16" t="s" s="176">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
+        <v>103</v>
+      </c>
+      <c r="C17" t="s" s="179">
         <v>104</v>
       </c>
-      <c r="C17" t="s" s="179">
+      <c r="D17" t="s" s="180">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>17</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
+        <v>108</v>
+      </c>
+      <c r="C18" t="s" s="190">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s" s="191">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>17</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>17</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s" s="206">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s" s="228">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>131</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C23" t="s" s="245">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G23" t="s" s="249">
         <v>17</v>
       </c>
       <c r="H23" t="s" s="250">
         <v>17</v>
       </c>
       <c r="I23" t="s" s="251">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="J23" t="s" s="252">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="K23" t="s" s="253">
-        <v>42</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C24" t="s" s="256">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="G24" t="s" s="260">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H24" t="s" s="261">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s" s="267">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="G25" t="s" s="271">
         <v>17</v>
       </c>
       <c r="H25" t="s" s="272">
         <v>17</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C26" t="s" s="278">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G26" t="s" s="282">
         <v>17</v>
       </c>
       <c r="H26" t="s" s="283">
         <v>17</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="J26" t="s" s="285">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K26" t="s" s="286">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s" s="289">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="G27" t="s" s="293">
         <v>17</v>
       </c>
       <c r="H27" t="s" s="294">
         <v>17</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>103</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C28" t="s" s="300">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G28" t="s" s="304">
         <v>17</v>
       </c>
       <c r="H28" t="s" s="305">
         <v>17</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="J28" t="s" s="307">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K28" t="s" s="308">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="309">
         <v>28</v>
       </c>
       <c r="B29" t="s" s="310">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C29" t="s" s="311">
         <v>26</v>
       </c>
       <c r="D29" t="s" s="312">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E29" t="s" s="313">
         <v>14</v>
       </c>
       <c r="F29" t="s" s="314">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G29" t="s" s="315">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H29" t="s" s="316">
         <v>26</v>
       </c>
       <c r="I29" t="s" s="317">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="J29" t="s" s="318">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K29" t="s" s="319">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="320">
         <v>29</v>
       </c>
       <c r="B30" t="s" s="321">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C30" t="s" s="322">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D30" t="s" s="323">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E30" t="s" s="324">
         <v>14</v>
       </c>
       <c r="F30" t="s" s="325">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G30" t="s" s="326">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H30" t="s" s="327">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I30" t="s" s="328">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="J30" t="s" s="329">
         <v>19</v>
       </c>
       <c r="K30" t="s" s="330">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="331">
         <v>30</v>
       </c>
       <c r="B31" t="s" s="332">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C31" t="s" s="333">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D31" t="s" s="334">
         <v>17</v>
       </c>
       <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
       <c r="F31" t="s" s="336">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G31" t="s" s="337">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H31" t="s" s="338">
         <v>26</v>
       </c>
       <c r="I31" t="s" s="339">
+        <v>164</v>
+      </c>
+      <c r="J31" t="s" s="340">
+        <v>165</v>
+      </c>
+      <c r="K31" t="s" s="341">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="342">
         <v>31</v>
       </c>
       <c r="B32" t="s" s="343">
+        <v>167</v>
+      </c>
+      <c r="C32" t="s" s="344">
+        <v>168</v>
+      </c>
+      <c r="D32" t="s" s="345">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E32" t="s" s="346">
         <v>14</v>
       </c>
       <c r="F32" t="s" s="347">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G32" t="s" s="348">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H32" t="s" s="349">
         <v>26</v>
       </c>
       <c r="I32" t="s" s="350">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="J32" t="s" s="351">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K32" t="s" s="352">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="353">
         <v>32</v>
       </c>
       <c r="B33" t="s" s="354">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C33" t="s" s="355">
         <v>26</v>
       </c>
       <c r="D33" t="s" s="356">
+        <v>173</v>
+      </c>
+      <c r="E33" t="s" s="357">
+        <v>174</v>
+      </c>
+      <c r="F33" t="s" s="358">
         <v>175</v>
       </c>
-      <c r="E33" t="s" s="357">
-[...4 lines deleted...]
-      </c>
       <c r="G33" t="s" s="359">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H33" t="s" s="360">
         <v>26</v>
       </c>
       <c r="I33" t="s" s="361">
+        <v>176</v>
+      </c>
+      <c r="J33" t="s" s="362">
+        <v>177</v>
+      </c>
+      <c r="K33" t="s" s="363">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="364">
         <v>33</v>
       </c>
       <c r="B34" t="s" s="365">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C34" t="s" s="366">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s" s="367">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E34" t="s" s="368">
         <v>14</v>
       </c>
       <c r="F34" t="s" s="369">
+        <v>181</v>
+      </c>
+      <c r="G34" t="s" s="370">
+        <v>182</v>
+      </c>
+      <c r="H34" t="s" s="371">
+        <v>33</v>
+      </c>
+      <c r="I34" t="s" s="372">
         <v>183</v>
       </c>
-      <c r="G34" t="s" s="370">
+      <c r="J34" t="s" s="373">
         <v>184</v>
       </c>
-      <c r="H34" t="s" s="371">
-[...7 lines deleted...]
-      </c>
       <c r="K34" t="s" s="374">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="375">
         <v>34</v>
       </c>
       <c r="B35" t="s" s="376">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C35" t="s" s="377">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D35" t="s" s="378">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E35" t="s" s="379">
         <v>14</v>
       </c>
       <c r="F35" t="s" s="380">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="G35" t="s" s="381">
         <v>17</v>
       </c>
       <c r="H35" t="s" s="382">
         <v>17</v>
       </c>
       <c r="I35" t="s" s="383">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="J35" t="s" s="384">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="K35" t="s" s="385">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="386">
         <v>35</v>
       </c>
       <c r="B36" t="s" s="387">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C36" t="s" s="388">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D36" t="s" s="389">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E36" t="s" s="390">
         <v>14</v>
       </c>
       <c r="F36" t="s" s="391">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G36" t="s" s="392">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H36" t="s" s="393">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I36" t="s" s="394">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="J36" t="s" s="395">
         <v>20</v>
       </c>
       <c r="K36" t="s" s="396">
         <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="397">
         <v>36</v>
       </c>
       <c r="B37" t="s" s="398">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C37" t="s" s="399">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" t="s" s="400">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E37" t="s" s="401">
         <v>14</v>
       </c>
       <c r="F37" t="s" s="402">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G37" t="s" s="403">
         <v>16</v>
       </c>
       <c r="H37" t="s" s="404">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I37" t="s" s="405">
+        <v>196</v>
+      </c>
+      <c r="J37" t="s" s="406">
+        <v>197</v>
+      </c>
+      <c r="K37" t="s" s="407">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="408">
         <v>37</v>
       </c>
       <c r="B38" t="s" s="409">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C38" t="s" s="410">
         <v>26</v>
       </c>
       <c r="D38" t="s" s="411">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s" s="412">
         <v>14</v>
       </c>
       <c r="F38" t="s" s="413">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G38" t="s" s="414">
         <v>25</v>
       </c>
       <c r="H38" t="s" s="415">
         <v>26</v>
       </c>
       <c r="I38" t="s" s="416">
+        <v>201</v>
+      </c>
+      <c r="J38" t="s" s="417">
+        <v>202</v>
+      </c>
+      <c r="K38" t="s" s="418">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="419">
         <v>38</v>
       </c>
       <c r="B39" t="s" s="420">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C39" t="s" s="421">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D39" t="s" s="422">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="E39" t="s" s="423">
         <v>14</v>
       </c>
       <c r="F39" t="s" s="424">
+        <v>206</v>
+      </c>
+      <c r="G39" t="s" s="425">
+        <v>207</v>
+      </c>
+      <c r="H39" t="s" s="426">
+        <v>33</v>
+      </c>
+      <c r="I39" t="s" s="427">
         <v>208</v>
       </c>
-      <c r="G39" t="s" s="425">
-[...7 lines deleted...]
-      </c>
       <c r="J39" t="s" s="428">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K39" t="s" s="429">
         <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="430">
         <v>39</v>
       </c>
       <c r="B40" t="s" s="431">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s" s="432">
+        <v>210</v>
+      </c>
+      <c r="D40" t="s" s="433">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E40" t="s" s="434">
         <v>14</v>
       </c>
       <c r="F40" t="s" s="435">
+        <v>212</v>
+      </c>
+      <c r="G40" t="s" s="436">
+        <v>32</v>
+      </c>
+      <c r="H40" t="s" s="437">
+        <v>33</v>
+      </c>
+      <c r="I40" t="s" s="438">
+        <v>213</v>
+      </c>
+      <c r="J40" t="s" s="439">
         <v>214</v>
       </c>
-      <c r="G40" t="s" s="436">
-[...5 lines deleted...]
-      <c r="I40" t="s" s="438">
+      <c r="K40" t="s" s="440">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="441">
         <v>40</v>
       </c>
       <c r="B41" t="s" s="442">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C41" t="s" s="443">
-        <v>219</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s" s="444">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="E41" t="s" s="445">
         <v>14</v>
       </c>
       <c r="F41" t="s" s="446">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="G41" t="s" s="447">
+        <v>32</v>
+      </c>
+      <c r="H41" t="s" s="448">
         <v>33</v>
       </c>
-      <c r="H41" t="s" s="448">
-[...1 lines deleted...]
-      </c>
       <c r="I41" t="s" s="449">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="J41" t="s" s="450">
-        <v>99</v>
+        <v>197</v>
       </c>
       <c r="K41" t="s" s="451">
-        <v>99</v>
+        <v>197</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="452">
         <v>41</v>
       </c>
       <c r="B42" t="s" s="453">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C42" t="s" s="454">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D42" t="s" s="455">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E42" t="s" s="456">
         <v>14</v>
       </c>
       <c r="F42" t="s" s="457">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G42" t="s" s="458">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H42" t="s" s="459">
         <v>17</v>
       </c>
       <c r="I42" t="s" s="460">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="J42" t="s" s="461">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="K42" t="s" s="462">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="463">
         <v>42</v>
       </c>
       <c r="B43" t="s" s="464">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s" s="465">
         <v>26</v>
       </c>
       <c r="D43" t="s" s="466">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="E43" t="s" s="467">
         <v>14</v>
       </c>
       <c r="F43" t="s" s="468">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G43" t="s" s="469">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H43" t="s" s="470">
         <v>26</v>
       </c>
       <c r="I43" t="s" s="471">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="J43" t="s" s="472">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K43" t="s" s="473">
-        <v>186</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="474">
         <v>43</v>
       </c>
       <c r="B44" t="s" s="475">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s" s="476">
+        <v>230</v>
+      </c>
+      <c r="D44" t="s" s="477">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E44" t="s" s="478">
         <v>14</v>
       </c>
       <c r="F44" t="s" s="479">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="G44" t="s" s="480">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H44" t="s" s="481">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I44" t="s" s="482">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="J44" t="s" s="483">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K44" t="s" s="484">
         <v>19</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="485">
         <v>44</v>
       </c>
       <c r="B45" t="s" s="486">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C45" t="s" s="487">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D45" t="s" s="488">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E45" t="s" s="489">
         <v>14</v>
       </c>
       <c r="F45" t="s" s="490">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="G45" t="s" s="491">
         <v>16</v>
       </c>
       <c r="H45" t="s" s="492">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I45" t="s" s="493">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="J45" t="s" s="494">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="K45" t="s" s="495">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="496">
         <v>45</v>
       </c>
       <c r="B46" t="s" s="497">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C46" t="s" s="498">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D46" t="s" s="499">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="E46" t="s" s="500">
         <v>14</v>
       </c>
       <c r="F46" t="s" s="501">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="G46" t="s" s="502">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H46" t="s" s="503">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I46" t="s" s="504">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="J46" t="s" s="505">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K46" t="s" s="506">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="507">
         <v>46</v>
       </c>
       <c r="B47" t="s" s="508">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C47" t="s" s="509">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="D47" t="s" s="510">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E47" t="s" s="511">
         <v>14</v>
       </c>
       <c r="F47" t="s" s="512">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="G47" t="s" s="513">
         <v>17</v>
       </c>
       <c r="H47" t="s" s="514">
         <v>17</v>
       </c>
       <c r="I47" t="s" s="515">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="J47" t="s" s="516">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="K47" t="s" s="517">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="518">
         <v>47</v>
       </c>
       <c r="B48" t="s" s="519">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C48" t="s" s="520">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D48" t="s" s="521">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E48" t="s" s="522">
         <v>14</v>
       </c>
       <c r="F48" t="s" s="523">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="G48" t="s" s="524">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H48" t="s" s="525">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I48" t="s" s="526">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="J48" t="s" s="527">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="K48" t="s" s="528">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="529">
         <v>48</v>
       </c>
       <c r="B49" t="s" s="530">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C49" t="s" s="531">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49" t="s" s="532">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E49" t="s" s="533">
         <v>14</v>
       </c>
       <c r="F49" t="s" s="534">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="G49" t="s" s="535">
         <v>17</v>
       </c>
       <c r="H49" t="s" s="536">
         <v>17</v>
       </c>
       <c r="I49" t="s" s="537">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="J49" t="s" s="538">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K49" t="s" s="539">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="540">
         <v>49</v>
       </c>
       <c r="B50" t="s" s="541">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C50" t="s" s="542">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D50" t="s" s="543">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s" s="544">
         <v>14</v>
       </c>
       <c r="F50" t="s" s="545">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G50" t="s" s="546">
         <v>17</v>
       </c>
       <c r="H50" t="s" s="547">
         <v>17</v>
       </c>
       <c r="I50" t="s" s="548">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="J50" t="s" s="549">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K50" t="s" s="550">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="551">
         <v>50</v>
       </c>
       <c r="B51" t="s" s="552">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C51" t="s" s="553">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D51" t="s" s="554">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E51" t="s" s="555">
         <v>14</v>
       </c>
       <c r="F51" t="s" s="556">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="G51" t="s" s="557">
         <v>17</v>
       </c>
       <c r="H51" t="s" s="558">
         <v>17</v>
       </c>
       <c r="I51" t="s" s="559">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="J51" t="s" s="560">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K51" t="s" s="561">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="562">
         <v>51</v>
       </c>
       <c r="B52" t="s" s="563">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C52" t="s" s="564">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D52" t="s" s="565">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E52" t="s" s="566">
         <v>14</v>
       </c>
       <c r="F52" t="s" s="567">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G52" t="s" s="568">
         <v>17</v>
       </c>
       <c r="H52" t="s" s="569">
         <v>17</v>
       </c>
       <c r="I52" t="s" s="570">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="J52" t="s" s="571">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="K52" t="s" s="572">
-        <v>103</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="573">
         <v>52</v>
       </c>
       <c r="B53" t="s" s="574">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C53" t="s" s="575">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D53" t="s" s="576">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E53" t="s" s="577">
         <v>14</v>
       </c>
       <c r="F53" t="s" s="578">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G53" t="s" s="579">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H53" t="s" s="580">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I53" t="s" s="581">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="J53" t="s" s="582">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="K53" t="s" s="583">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="584">
         <v>53</v>
       </c>
       <c r="B54" t="s" s="585">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C54" t="s" s="586">
         <v>26</v>
       </c>
       <c r="D54" t="s" s="587">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="E54" t="s" s="588">
         <v>14</v>
       </c>
       <c r="F54" t="s" s="589">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="G54" t="s" s="590">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H54" t="s" s="591">
         <v>26</v>
       </c>
       <c r="I54" t="s" s="592">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="J54" t="s" s="593">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K54" t="s" s="594">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="595">
         <v>54</v>
       </c>
       <c r="B55" t="s" s="596">
+        <v>268</v>
+      </c>
+      <c r="C55" t="s" s="597">
+        <v>269</v>
+      </c>
+      <c r="D55" t="s" s="598">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E55" t="s" s="599">
         <v>14</v>
       </c>
       <c r="F55" t="s" s="600">
+        <v>271</v>
+      </c>
+      <c r="G55" t="s" s="601">
+        <v>53</v>
+      </c>
+      <c r="H55" t="s" s="602">
+        <v>269</v>
+      </c>
+      <c r="I55" t="s" s="603">
         <v>272</v>
       </c>
-      <c r="G55" t="s" s="601">
-[...5 lines deleted...]
-      <c r="I55" t="s" s="603">
+      <c r="J55" t="s" s="604">
         <v>273</v>
       </c>
-      <c r="J55" t="s" s="604">
-[...1 lines deleted...]
-      </c>
       <c r="K55" t="s" s="605">
-        <v>80</v>
+        <v>273</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="606">
         <v>55</v>
       </c>
       <c r="B56" t="s" s="607">
         <v>274</v>
       </c>
       <c r="C56" t="s" s="608">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D56" t="s" s="609">
         <v>275</v>
       </c>
       <c r="E56" t="s" s="610">
         <v>14</v>
       </c>
       <c r="F56" t="s" s="611">
         <v>276</v>
       </c>
       <c r="G56" t="s" s="612">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H56" t="s" s="613">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I56" t="s" s="614">
         <v>277</v>
       </c>
       <c r="J56" t="s" s="615">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="K56" t="s" s="616">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="617">
         <v>56</v>
       </c>
       <c r="B57" t="s" s="618">
         <v>278</v>
       </c>
       <c r="C57" t="s" s="619">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D57" t="s" s="620">
         <v>279</v>
       </c>
       <c r="E57" t="s" s="621">
         <v>14</v>
       </c>
       <c r="F57" t="s" s="622">
         <v>280</v>
       </c>
       <c r="G57" t="s" s="623">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H57" t="s" s="624">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I57" t="s" s="625">
         <v>281</v>
       </c>
       <c r="J57" t="s" s="626">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="K57" t="s" s="627">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="628">
         <v>57</v>
       </c>
       <c r="B58" t="s" s="629">
         <v>282</v>
       </c>
       <c r="C58" t="s" s="630">
         <v>26</v>
       </c>
       <c r="D58" t="s" s="631">
         <v>283</v>
       </c>
       <c r="E58" t="s" s="632">
         <v>14</v>
       </c>
       <c r="F58" t="s" s="633">
         <v>284</v>
       </c>
       <c r="G58" t="s" s="634">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H58" t="s" s="635">
         <v>26</v>
       </c>
       <c r="I58" t="s" s="636">
         <v>285</v>
       </c>
       <c r="J58" t="s" s="637">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K58" t="s" s="638">
         <v>286</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="639">
         <v>58</v>
       </c>
       <c r="B59" t="s" s="640">
         <v>287</v>
       </c>
       <c r="C59" t="s" s="641">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D59" t="s" s="642">
         <v>288</v>
       </c>
       <c r="E59" t="s" s="643">
         <v>14</v>
       </c>
       <c r="F59" t="s" s="644">
         <v>289</v>
       </c>
       <c r="G59" t="s" s="645">
         <v>17</v>
       </c>
       <c r="H59" t="s" s="646">
         <v>17</v>
       </c>
       <c r="I59" t="s" s="647">
         <v>290</v>
       </c>
       <c r="J59" t="s" s="648">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="K59" t="s" s="649">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="650">
         <v>59</v>
       </c>
       <c r="B60" t="s" s="651">
         <v>291</v>
       </c>
       <c r="C60" t="s" s="652">
         <v>26</v>
       </c>
       <c r="D60" t="s" s="653">
         <v>292</v>
       </c>
       <c r="E60" t="s" s="654">
         <v>14</v>
       </c>
       <c r="F60" t="s" s="655">
         <v>293</v>
       </c>
       <c r="G60" t="s" s="656">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H60" t="s" s="657">
         <v>26</v>
       </c>
       <c r="I60" t="s" s="658">
         <v>294</v>
       </c>
       <c r="J60" t="s" s="659">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="K60" t="s" s="660">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="661">
         <v>60</v>
       </c>
       <c r="B61" t="s" s="662">
         <v>295</v>
       </c>
       <c r="C61" t="s" s="663">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D61" t="s" s="664">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E61" t="s" s="665">
         <v>14</v>
       </c>
       <c r="F61" t="s" s="666">
         <v>296</v>
       </c>
       <c r="G61" t="s" s="667">
         <v>16</v>
       </c>
       <c r="H61" t="s" s="668">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I61" t="s" s="669">
         <v>297</v>
       </c>
       <c r="J61" t="s" s="670">
         <v>298</v>
       </c>
       <c r="K61" t="s" s="671">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="672">
         <v>61</v>
       </c>
       <c r="B62" t="s" s="673">
         <v>299</v>
       </c>
       <c r="C62" t="s" s="674">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D62" t="s" s="675">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E62" t="s" s="676">
         <v>14</v>
       </c>
       <c r="F62" t="s" s="677">
         <v>300</v>
       </c>
       <c r="G62" t="s" s="678">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H62" t="s" s="679">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I62" t="s" s="680">
         <v>301</v>
       </c>
       <c r="J62" t="s" s="681">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="K62" t="s" s="682">
         <v>302</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="683">
         <v>62</v>
       </c>
       <c r="B63" t="s" s="684">
         <v>303</v>
       </c>
       <c r="C63" t="s" s="685">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D63" t="s" s="686">
         <v>304</v>
       </c>
       <c r="E63" t="s" s="687">
         <v>14</v>
       </c>
       <c r="F63" t="s" s="688">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G63" t="s" s="689">
         <v>17</v>
       </c>
       <c r="H63" t="s" s="690">
         <v>17</v>
       </c>
       <c r="I63" t="s" s="691">
         <v>305</v>
       </c>
       <c r="J63" t="s" s="692">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K63" t="s" s="693">
-        <v>247</v>
+        <v>306</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="694">
         <v>63</v>
       </c>
       <c r="B64" t="s" s="695">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C64" t="s" s="696">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s" s="697">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E64" t="s" s="698">
         <v>14</v>
       </c>
       <c r="F64" t="s" s="699">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G64" t="s" s="700">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H64" t="s" s="701">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I64" t="s" s="702">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J64" t="s" s="703">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="K64" t="s" s="704">
         <v>20</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="705">
         <v>64</v>
       </c>
       <c r="B65" t="s" s="706">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C65" t="s" s="707">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D65" t="s" s="708">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E65" t="s" s="709">
         <v>14</v>
       </c>
       <c r="F65" t="s" s="710">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G65" t="s" s="711">
         <v>17</v>
       </c>
       <c r="H65" t="s" s="712">
         <v>17</v>
       </c>
       <c r="I65" t="s" s="713">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J65" t="s" s="714">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="K65" t="s" s="715">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="716">
         <v>65</v>
       </c>
       <c r="B66" t="s" s="717">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C66" t="s" s="718">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s" s="719">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E66" t="s" s="720">
         <v>14</v>
       </c>
       <c r="F66" t="s" s="721">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G66" t="s" s="722">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H66" t="s" s="723">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I66" t="s" s="724">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="J66" t="s" s="725">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="K66" t="s" s="726">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="727">
         <v>66</v>
       </c>
       <c r="B67" t="s" s="728">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C67" t="s" s="729">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s" s="730">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E67" t="s" s="731">
         <v>14</v>
       </c>
       <c r="F67" t="s" s="732">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G67" t="s" s="733">
         <v>17</v>
       </c>
       <c r="H67" t="s" s="734">
         <v>17</v>
       </c>
       <c r="I67" t="s" s="735">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J67" t="s" s="736">
-        <v>302</v>
+        <v>215</v>
       </c>
       <c r="K67" t="s" s="737">
-        <v>323</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="738">
         <v>67</v>
       </c>
       <c r="B68" t="s" s="739">
         <v>324</v>
       </c>
       <c r="C68" t="s" s="740">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D68" t="s" s="741">
         <v>325</v>
       </c>
       <c r="E68" t="s" s="742">
         <v>14</v>
       </c>
       <c r="F68" t="s" s="743">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="G68" t="s" s="744">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H68" t="s" s="745">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I68" t="s" s="746">
         <v>326</v>
       </c>
       <c r="J68" t="s" s="747">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="K68" t="s" s="748">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="749">
         <v>68</v>
       </c>
       <c r="B69" t="s" s="750">
         <v>327</v>
       </c>
       <c r="C69" t="s" s="751">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s" s="752">
         <v>328</v>
       </c>
       <c r="E69" t="s" s="753">
         <v>14</v>
       </c>
       <c r="F69" t="s" s="754">
         <v>329</v>
       </c>
       <c r="G69" t="s" s="755">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H69" t="s" s="756">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I69" t="s" s="757">
         <v>330</v>
       </c>
       <c r="J69" t="s" s="758">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K69" t="s" s="759">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="760">
         <v>69</v>
       </c>
       <c r="B70" t="s" s="761">
         <v>331</v>
       </c>
       <c r="C70" t="s" s="762">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D70" t="s" s="763">
         <v>332</v>
       </c>
       <c r="E70" t="s" s="764">
         <v>14</v>
       </c>
       <c r="F70" t="s" s="765">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="G70" t="s" s="766">
         <v>17</v>
       </c>
       <c r="H70" t="s" s="767">
         <v>17</v>
       </c>
       <c r="I70" t="s" s="768">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J70" t="s" s="769">
         <v>20</v>
       </c>
       <c r="K70" t="s" s="770">
         <v>20</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="771">
         <v>70</v>
       </c>
       <c r="B71" t="s" s="772">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C71" t="s" s="773">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D71" t="s" s="774">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E71" t="s" s="775">
         <v>14</v>
       </c>
       <c r="F71" t="s" s="776">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G71" t="s" s="777">
         <v>16</v>
       </c>
       <c r="H71" t="s" s="778">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I71" t="s" s="779">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J71" t="s" s="780">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K71" t="s" s="781">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="782">
         <v>71</v>
       </c>
       <c r="B72" t="s" s="783">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C72" t="s" s="784">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D72" t="s" s="785">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E72" t="s" s="786">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F72" t="s" s="787">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G72" t="s" s="788">
         <v>17</v>
       </c>
       <c r="H72" t="s" s="789">
         <v>17</v>
       </c>
       <c r="I72" t="s" s="790">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="J72" t="s" s="791">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K72" t="s" s="792">
-        <v>247</v>
+        <v>306</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="793">
         <v>72</v>
       </c>
       <c r="B73" t="s" s="794">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C73" t="s" s="795">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D73" t="s" s="796">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E73" t="s" s="797">
         <v>14</v>
       </c>
       <c r="F73" t="s" s="798">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G73" t="s" s="799">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H73" t="s" s="800">
         <v>26</v>
       </c>
       <c r="I73" t="s" s="801">
         <v>17</v>
       </c>
       <c r="J73" t="s" s="802">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="K73" t="s" s="803">
         <v>298</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="804">
         <v>73</v>
       </c>
       <c r="B74" t="s" s="805">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C74" t="s" s="806">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D74" t="s" s="807">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E74" t="s" s="808">
         <v>14</v>
       </c>
       <c r="F74" t="s" s="809">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="G74" t="s" s="810">
         <v>17</v>
       </c>
       <c r="H74" t="s" s="811">
         <v>17</v>
       </c>
       <c r="I74" t="s" s="812">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J74" t="s" s="813">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="K74" t="s" s="814">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="815">
         <v>74</v>
       </c>
       <c r="B75" t="s" s="816">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C75" t="s" s="817">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D75" t="s" s="818">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E75" t="s" s="819">
         <v>14</v>
       </c>
       <c r="F75" t="s" s="820">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G75" t="s" s="821">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H75" t="s" s="822">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I75" t="s" s="823">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J75" t="s" s="824">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K75" t="s" s="825">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="826">
         <v>75</v>
       </c>
       <c r="B76" t="s" s="827">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C76" t="s" s="828">
         <v>26</v>
       </c>
       <c r="D76" t="s" s="829">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E76" t="s" s="830">
         <v>14</v>
       </c>
       <c r="F76" t="s" s="831">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G76" t="s" s="832">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H76" t="s" s="833">
         <v>26</v>
       </c>
       <c r="I76" t="s" s="834">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J76" t="s" s="835">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="K76" t="s" s="836">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="837">
         <v>76</v>
       </c>
       <c r="B77" t="s" s="838">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C77" t="s" s="839">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D77" t="s" s="840">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E77" t="s" s="841">
         <v>14</v>
       </c>
       <c r="F77" t="s" s="842">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G77" t="s" s="843">
         <v>17</v>
       </c>
       <c r="H77" t="s" s="844">
         <v>17</v>
       </c>
       <c r="I77" t="s" s="845">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J77" t="s" s="846">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="K77" t="s" s="847">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>