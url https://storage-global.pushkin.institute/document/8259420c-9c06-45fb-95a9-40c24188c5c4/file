--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -549,1003 +549,1087 @@
           <t>Балл ВИ3</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Общие ИД</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Целевые ИД</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>Сумма баллов</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>1686300</t>
+          <t>2412012</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>2729463</t>
+          <t>4715778</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H6" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I6" s="3" t="inlineStr"/>
+        <v>87</v>
+      </c>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J6" s="3" t="n">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L6" s="3" t="n">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="M6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>83</v>
+        <v>278</v>
       </c>
       <c r="P6" s="4" t="n"/>
       <c r="Q6" s="4" t="n"/>
       <c r="R6" s="4" t="n"/>
       <c r="S6" s="4" t="n"/>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>1317323</t>
+          <t>2416441</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>1537977</t>
+          <t>4698712</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H7" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I7" s="3" t="inlineStr"/>
+        <v>88</v>
+      </c>
+      <c r="I7" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J7" s="3" t="n">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L7" s="3" t="n">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="M7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>68</v>
+        <v>272</v>
       </c>
       <c r="P7" s="4" t="n"/>
       <c r="Q7" s="4" t="n"/>
       <c r="R7" s="4" t="n"/>
       <c r="S7" s="4" t="n"/>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>1003683</t>
+          <t>2377593</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>943531</t>
+          <t>4526533</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G8" s="3" t="inlineStr"/>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H8" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I8" s="3" t="inlineStr"/>
+        <v>92</v>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J8" s="3" t="n">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык - английский</t>
         </is>
       </c>
       <c r="L8" s="3" t="n">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="M8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>60</v>
+        <v>271</v>
       </c>
       <c r="P8" s="4" t="n"/>
       <c r="Q8" s="4" t="n"/>
       <c r="R8" s="4" t="n"/>
       <c r="S8" s="4" t="n"/>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>980865</t>
+          <t>1815366</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>906227</t>
+          <t>2872832</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G9" s="3" t="inlineStr"/>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H9" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I9" s="3" t="inlineStr"/>
+        <v>77</v>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J9" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K9" s="3" t="inlineStr"/>
+        <v>84</v>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык как иностранный</t>
+        </is>
+      </c>
       <c r="L9" s="3" t="n">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="M9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>0</v>
+        <v>239</v>
       </c>
       <c r="P9" s="4" t="n"/>
       <c r="Q9" s="4" t="n"/>
       <c r="R9" s="4" t="n"/>
       <c r="S9" s="4" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>1115462</t>
+          <t>1003683</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>1100513</t>
+          <t>943531</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G10" s="3" t="inlineStr"/>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H10" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I10" s="3" t="inlineStr"/>
+        <v>75</v>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J10" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K10" s="3" t="inlineStr"/>
+        <v>89</v>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык - английский</t>
+        </is>
+      </c>
       <c r="L10" s="3" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="n">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="P10" s="4" t="n"/>
       <c r="Q10" s="4" t="n"/>
       <c r="R10" s="4" t="n"/>
       <c r="S10" s="4" t="n"/>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>1138860</t>
+          <t>1716759</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>1135926</t>
+          <t>2609613</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G11" s="3" t="inlineStr"/>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
+        </is>
+      </c>
       <c r="H11" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I11" s="3" t="inlineStr"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J11" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K11" s="3" t="inlineStr"/>
+        <v>90</v>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык как иностранный</t>
+        </is>
+      </c>
       <c r="L11" s="3" t="n">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="M11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="n">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="P11" s="4" t="n"/>
       <c r="Q11" s="4" t="n"/>
       <c r="R11" s="4" t="n"/>
       <c r="S11" s="4" t="n"/>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>1311795</t>
+          <t>1686300</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>1526230</t>
+          <t>2729463</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr"/>
       <c r="H12" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="I12" s="3" t="inlineStr"/>
+      <c r="I12" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J12" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K12" s="3" t="inlineStr"/>
+        <v>85</v>
+      </c>
+      <c r="K12" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык - английский</t>
+        </is>
+      </c>
       <c r="L12" s="3" t="n">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="M12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="3" t="n">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="P12" s="4" t="n"/>
       <c r="Q12" s="4" t="n"/>
       <c r="R12" s="4" t="n"/>
       <c r="S12" s="4" t="n"/>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>1567938</t>
+          <t>1317323</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>2170927</t>
+          <t>1537977</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr"/>
       <c r="H13" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="I13" s="3" t="inlineStr"/>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J13" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K13" s="3" t="inlineStr"/>
+        <v>83</v>
+      </c>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык - английский</t>
+        </is>
+      </c>
       <c r="L13" s="3" t="n">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="M13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="P13" s="4" t="n"/>
       <c r="Q13" s="4" t="n"/>
       <c r="R13" s="4" t="n"/>
       <c r="S13" s="4" t="n"/>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>1716759</t>
+          <t>1567938</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>2609613</t>
+          <t>2170927</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr"/>
       <c r="H14" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="I14" s="3" t="inlineStr"/>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>Философия</t>
+        </is>
+      </c>
       <c r="J14" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K14" s="3" t="inlineStr"/>
+        <v>75</v>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык - английский</t>
+        </is>
+      </c>
       <c r="L14" s="3" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="M14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="3" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="P14" s="4" t="n"/>
       <c r="Q14" s="4" t="n"/>
       <c r="R14" s="4" t="n"/>
       <c r="S14" s="4" t="n"/>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>1815366</t>
+          <t>980865</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>2872832</t>
+          <t>906227</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr"/>
       <c r="H15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="3" t="inlineStr"/>
       <c r="J15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="3" t="inlineStr"/>
       <c r="L15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="4" t="n"/>
       <c r="Q15" s="4" t="n"/>
       <c r="R15" s="4" t="n"/>
       <c r="S15" s="4" t="n"/>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>1970853</t>
+          <t>1115462</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>3283082</t>
+          <t>1100513</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr"/>
       <c r="H16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="3" t="inlineStr"/>
       <c r="J16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K16" s="3" t="inlineStr"/>
       <c r="L16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="4" t="n"/>
       <c r="Q16" s="4" t="n"/>
       <c r="R16" s="4" t="n"/>
       <c r="S16" s="4" t="n"/>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>2044312</t>
+          <t>1138860</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>3540462</t>
+          <t>1135926</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr"/>
       <c r="H17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="3" t="inlineStr"/>
       <c r="J17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K17" s="3" t="inlineStr"/>
       <c r="L17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P17" s="4" t="n"/>
       <c r="Q17" s="4" t="n"/>
       <c r="R17" s="4" t="n"/>
       <c r="S17" s="4" t="n"/>
     </row>
     <row r="18" ht="30" customHeight="1">
       <c r="A18" s="3" t="n">
         <v>13</v>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>2274636</t>
+          <t>1311795</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>4381650</t>
+          <t>1526230</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr"/>
       <c r="H18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="3" t="inlineStr"/>
       <c r="J18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K18" s="3" t="inlineStr"/>
       <c r="L18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P18" s="4" t="n"/>
       <c r="Q18" s="4" t="n"/>
       <c r="R18" s="4" t="n"/>
       <c r="S18" s="4" t="n"/>
     </row>
     <row r="19" ht="30" customHeight="1">
       <c r="A19" s="3" t="n">
         <v>14</v>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>2324751</t>
+          <t>1970853</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>4336503</t>
+          <t>3283082</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr"/>
       <c r="H19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="3" t="inlineStr"/>
       <c r="J19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K19" s="3" t="inlineStr"/>
       <c r="L19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="4" t="n"/>
       <c r="Q19" s="4" t="n"/>
       <c r="R19" s="4" t="n"/>
       <c r="S19" s="4" t="n"/>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>2377593</t>
+          <t>2044312</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>4526533</t>
+          <t>3540462</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr"/>
       <c r="H20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="3" t="inlineStr"/>
       <c r="J20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K20" s="3" t="inlineStr"/>
       <c r="L20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P20" s="4" t="n"/>
       <c r="Q20" s="4" t="n"/>
       <c r="R20" s="4" t="n"/>
       <c r="S20" s="4" t="n"/>
     </row>
     <row r="21" ht="30" customHeight="1">
       <c r="A21" s="3" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>2405861</t>
+          <t>2274636</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>4634915</t>
+          <t>4381650</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr"/>
       <c r="H21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K21" s="3" t="inlineStr"/>
       <c r="L21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P21" s="4" t="n"/>
       <c r="Q21" s="4" t="n"/>
       <c r="R21" s="4" t="n"/>
       <c r="S21" s="4" t="n"/>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="3" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>2412012</t>
+          <t>2324751</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>4715778</t>
+          <t>4336503</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr"/>
       <c r="H22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="3" t="inlineStr"/>
       <c r="J22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K22" s="3" t="inlineStr"/>
       <c r="L22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P22" s="4" t="n"/>
       <c r="Q22" s="4" t="n"/>
       <c r="R22" s="4" t="n"/>
       <c r="S22" s="4" t="n"/>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="3" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>2416441</t>
+          <t>2405861</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>4698712</t>
+          <t>4634915</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr"/>
       <c r="H23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="3" t="inlineStr"/>
       <c r="J23" s="3" t="n">
         <v>0</v>
       </c>