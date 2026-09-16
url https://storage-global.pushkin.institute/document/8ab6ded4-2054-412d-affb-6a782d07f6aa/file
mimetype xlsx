--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S29"/>
+  <dimension ref="A1:S42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16.4" customWidth="1" min="2" max="2"/>
     <col width="21.3" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="11.1" customWidth="1" min="9" max="9"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="13" customWidth="1" min="14" max="14"/>
     <col width="14.2" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Педагогическое образование</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
@@ -549,661 +549,669 @@
           <t>Балл ВИ3</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Общие ИД</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Целевые ИД</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>Сумма баллов</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>1170153</t>
+          <t>1796221</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>1187917</t>
+          <t>2828606</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Комплексный экзамен по педагогическому образованию</t>
+        </is>
+      </c>
       <c r="H6" s="3" t="n">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="I6" s="3" t="inlineStr"/>
       <c r="J6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="3" t="inlineStr"/>
       <c r="L6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="P6" s="4" t="n"/>
       <c r="Q6" s="4" t="n"/>
       <c r="R6" s="4" t="n"/>
       <c r="S6" s="4" t="n"/>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>1309229</t>
+          <t>1950460</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>1520877</t>
+          <t>3519522</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E7" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Комплексный экзамен по педагогическому образованию</t>
+        </is>
+      </c>
       <c r="H7" s="3" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="I7" s="3" t="inlineStr"/>
       <c r="J7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="3" t="inlineStr"/>
       <c r="L7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4" t="n"/>
       <c r="Q7" s="4" t="n"/>
       <c r="R7" s="4" t="n"/>
       <c r="S7" s="4" t="n"/>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>1429314</t>
+          <t>1170153</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>1820863</t>
+          <t>1187917</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr"/>
       <c r="H8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="3" t="inlineStr"/>
       <c r="J8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="3" t="inlineStr"/>
       <c r="L8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n"/>
       <c r="Q8" s="4" t="n"/>
       <c r="R8" s="4" t="n"/>
       <c r="S8" s="4" t="n"/>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>1484552</t>
+          <t>1309229</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>4869187</t>
+          <t>1520877</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr"/>
       <c r="H9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="3" t="inlineStr"/>
       <c r="J9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="3" t="inlineStr"/>
       <c r="L9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n"/>
       <c r="Q9" s="4" t="n"/>
       <c r="R9" s="4" t="n"/>
       <c r="S9" s="4" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>1599033</t>
+          <t>1429314</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>2264773</t>
+          <t>1820863</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr"/>
       <c r="H10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="3" t="inlineStr"/>
       <c r="J10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="3" t="inlineStr"/>
       <c r="L10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="4" t="n"/>
       <c r="Q10" s="4" t="n"/>
       <c r="R10" s="4" t="n"/>
       <c r="S10" s="4" t="n"/>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>1678106</t>
+          <t>1484552</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>2522361</t>
+          <t>4869187</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr"/>
       <c r="H11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="3" t="inlineStr"/>
       <c r="J11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="3" t="inlineStr"/>
       <c r="L11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="4" t="n"/>
       <c r="Q11" s="4" t="n"/>
       <c r="R11" s="4" t="n"/>
       <c r="S11" s="4" t="n"/>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>1712157</t>
+          <t>1599033</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>2596587</t>
+          <t>2264773</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr"/>
       <c r="H12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="3" t="inlineStr"/>
       <c r="J12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="3" t="inlineStr"/>
       <c r="L12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="4" t="n"/>
       <c r="Q12" s="4" t="n"/>
       <c r="R12" s="4" t="n"/>
       <c r="S12" s="4" t="n"/>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>1743568</t>
+          <t>1678106</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>2690586</t>
+          <t>2522361</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr"/>
       <c r="H13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="3" t="inlineStr"/>
       <c r="J13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K13" s="3" t="inlineStr"/>
       <c r="L13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="4" t="n"/>
       <c r="Q13" s="4" t="n"/>
       <c r="R13" s="4" t="n"/>
       <c r="S13" s="4" t="n"/>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>1775122</t>
+          <t>1712157</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>2761482</t>
+          <t>2596587</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr"/>
       <c r="H14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="3" t="inlineStr"/>
       <c r="J14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="3" t="inlineStr"/>
       <c r="L14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="4" t="n"/>
       <c r="Q14" s="4" t="n"/>
       <c r="R14" s="4" t="n"/>
       <c r="S14" s="4" t="n"/>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="3" t="n">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>1796221</t>
+          <t>1743568</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>2828606</t>
+          <t>2690586</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G15" s="3" t="inlineStr"/>
       <c r="H15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="3" t="inlineStr"/>
       <c r="J15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K15" s="3" t="inlineStr"/>
       <c r="L15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P15" s="4" t="n"/>
       <c r="Q15" s="4" t="n"/>
       <c r="R15" s="4" t="n"/>
       <c r="S15" s="4" t="n"/>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="3" t="n">
         <v>11</v>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>1883236</t>
+          <t>1775122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>4206868</t>
+          <t>2761482</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr"/>
       <c r="H16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="3" t="inlineStr"/>
       <c r="J16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K16" s="3" t="inlineStr"/>
       <c r="L16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P16" s="4" t="n"/>
       <c r="Q16" s="4" t="n"/>
       <c r="R16" s="4" t="n"/>
       <c r="S16" s="4" t="n"/>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="3" t="n">
         <v>12</v>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>1950460</t>
+          <t>1883236</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>3519522</t>
+          <t>4206868</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G17" s="3" t="inlineStr"/>
       <c r="H17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="3" t="inlineStr"/>
       <c r="J17" s="3" t="n">
         <v>0</v>
       </c>
@@ -1319,588 +1327,1303 @@
       </c>
       <c r="K19" s="3" t="inlineStr"/>
       <c r="L19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P19" s="4" t="n"/>
       <c r="Q19" s="4" t="n"/>
       <c r="R19" s="4" t="n"/>
       <c r="S19" s="4" t="n"/>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="3" t="n">
         <v>15</v>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>2124175</t>
+          <t>2091703</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>3687855</t>
+          <t>5109715</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr"/>
       <c r="H20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="3" t="inlineStr"/>
       <c r="J20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K20" s="3" t="inlineStr"/>
       <c r="L20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P20" s="4" t="n"/>
       <c r="Q20" s="4" t="n"/>
       <c r="R20" s="4" t="n"/>
       <c r="S20" s="4" t="n"/>
     </row>
     <row r="21" ht="30" customHeight="1">
       <c r="A21" s="3" t="n">
         <v>16</v>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>2175230</t>
+          <t>2124175</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>4823112</t>
+          <t>3687855</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr"/>
       <c r="H21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K21" s="3" t="inlineStr"/>
       <c r="L21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P21" s="4" t="n"/>
       <c r="Q21" s="4" t="n"/>
       <c r="R21" s="4" t="n"/>
       <c r="S21" s="4" t="n"/>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="3" t="n">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>2213710</t>
+          <t>2175230</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>3934462</t>
+          <t>4823112</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr"/>
       <c r="H22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="3" t="inlineStr"/>
       <c r="J22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K22" s="3" t="inlineStr"/>
       <c r="L22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P22" s="4" t="n"/>
       <c r="Q22" s="4" t="n"/>
       <c r="R22" s="4" t="n"/>
       <c r="S22" s="4" t="n"/>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="3" t="n">
         <v>18</v>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>2249913</t>
+          <t>2213710</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>4069118</t>
+          <t>3934462</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr"/>
       <c r="H23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="3" t="inlineStr"/>
       <c r="J23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K23" s="3" t="inlineStr"/>
       <c r="L23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O23" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P23" s="4" t="n"/>
       <c r="Q23" s="4" t="n"/>
       <c r="R23" s="4" t="n"/>
       <c r="S23" s="4" t="n"/>
     </row>
     <row r="24" ht="30" customHeight="1">
       <c r="A24" s="3" t="n">
         <v>19</v>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
-          <t>2274636</t>
+          <t>2249913</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
-          <t>4381650</t>
+          <t>4069118</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr"/>
       <c r="H24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="3" t="inlineStr"/>
       <c r="J24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K24" s="3" t="inlineStr"/>
       <c r="L24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P24" s="4" t="n"/>
       <c r="Q24" s="4" t="n"/>
       <c r="R24" s="4" t="n"/>
       <c r="S24" s="4" t="n"/>
     </row>
     <row r="25" ht="30" customHeight="1">
       <c r="A25" s="3" t="n">
         <v>20</v>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>2303349</t>
+          <t>2274636</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>4263180</t>
+          <t>4381650</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr"/>
       <c r="H25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="3" t="inlineStr"/>
       <c r="J25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K25" s="3" t="inlineStr"/>
       <c r="L25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P25" s="4" t="n"/>
       <c r="Q25" s="4" t="n"/>
       <c r="R25" s="4" t="n"/>
       <c r="S25" s="4" t="n"/>
     </row>
     <row r="26" ht="30" customHeight="1">
       <c r="A26" s="3" t="n">
         <v>21</v>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
-          <t>2312921</t>
+          <t>2303349</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
-          <t>4421843</t>
+          <t>4263180</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr"/>
       <c r="H26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="3" t="inlineStr"/>
       <c r="J26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K26" s="3" t="inlineStr"/>
       <c r="L26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P26" s="4" t="n"/>
       <c r="Q26" s="4" t="n"/>
       <c r="R26" s="4" t="n"/>
       <c r="S26" s="4" t="n"/>
     </row>
     <row r="27" ht="30" customHeight="1">
       <c r="A27" s="3" t="n">
         <v>22</v>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>2370714</t>
+          <t>2312921</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
-          <t>4504302</t>
+          <t>4421843</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr"/>
       <c r="H27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="3" t="inlineStr"/>
       <c r="J27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K27" s="3" t="inlineStr"/>
       <c r="L27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="4" t="n"/>
       <c r="Q27" s="4" t="n"/>
       <c r="R27" s="4" t="n"/>
       <c r="S27" s="4" t="n"/>
     </row>
     <row r="28" ht="30" customHeight="1">
       <c r="A28" s="3" t="n">
         <v>23</v>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>2454405</t>
+          <t>2370714</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
-          <t>4810913</t>
+          <t>4504302</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr"/>
       <c r="H28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="3" t="inlineStr"/>
       <c r="J28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K28" s="3" t="inlineStr"/>
       <c r="L28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O28" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P28" s="4" t="n"/>
       <c r="Q28" s="4" t="n"/>
       <c r="R28" s="4" t="n"/>
       <c r="S28" s="4" t="n"/>
     </row>
     <row r="29" ht="30" customHeight="1">
       <c r="A29" s="3" t="n">
         <v>24</v>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>2490958</t>
+          <t>2378593</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
-          <t>4878940</t>
+          <t>5021640</t>
         </is>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr"/>
       <c r="H29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="3" t="inlineStr"/>
       <c r="J29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K29" s="3" t="inlineStr"/>
       <c r="L29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O29" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P29" s="4" t="n"/>
       <c r="Q29" s="4" t="n"/>
       <c r="R29" s="4" t="n"/>
       <c r="S29" s="4" t="n"/>
+    </row>
+    <row r="30" ht="30" customHeight="1">
+      <c r="A30" s="3" t="n">
+        <v>25</v>
+      </c>
+      <c r="B30" s="3" t="inlineStr">
+        <is>
+          <t>2454405</t>
+        </is>
+      </c>
+      <c r="C30" s="3" t="inlineStr">
+        <is>
+          <t>4810913</t>
+        </is>
+      </c>
+      <c r="D30" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="3" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F30" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G30" s="3" t="inlineStr"/>
+      <c r="H30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I30" s="3" t="inlineStr"/>
+      <c r="J30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K30" s="3" t="inlineStr"/>
+      <c r="L30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O30" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P30" s="4" t="n"/>
+      <c r="Q30" s="4" t="n"/>
+      <c r="R30" s="4" t="n"/>
+      <c r="S30" s="4" t="n"/>
+    </row>
+    <row r="31" ht="30" customHeight="1">
+      <c r="A31" s="3" t="n">
+        <v>26</v>
+      </c>
+      <c r="B31" s="3" t="inlineStr">
+        <is>
+          <t>2490958</t>
+        </is>
+      </c>
+      <c r="C31" s="3" t="inlineStr">
+        <is>
+          <t>4878940</t>
+        </is>
+      </c>
+      <c r="D31" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr"/>
+      <c r="H31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I31" s="3" t="inlineStr"/>
+      <c r="J31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K31" s="3" t="inlineStr"/>
+      <c r="L31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O31" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P31" s="4" t="n"/>
+      <c r="Q31" s="4" t="n"/>
+      <c r="R31" s="4" t="n"/>
+      <c r="S31" s="4" t="n"/>
+    </row>
+    <row r="32" ht="30" customHeight="1">
+      <c r="A32" s="3" t="n">
+        <v>27</v>
+      </c>
+      <c r="B32" s="3" t="inlineStr">
+        <is>
+          <t>2517176</t>
+        </is>
+      </c>
+      <c r="C32" s="3" t="inlineStr">
+        <is>
+          <t>4929734</t>
+        </is>
+      </c>
+      <c r="D32" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="3" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="F32" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G32" s="3" t="inlineStr"/>
+      <c r="H32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I32" s="3" t="inlineStr"/>
+      <c r="J32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K32" s="3" t="inlineStr"/>
+      <c r="L32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O32" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P32" s="4" t="n"/>
+      <c r="Q32" s="4" t="n"/>
+      <c r="R32" s="4" t="n"/>
+      <c r="S32" s="4" t="n"/>
+    </row>
+    <row r="33" ht="30" customHeight="1">
+      <c r="A33" s="3" t="n">
+        <v>28</v>
+      </c>
+      <c r="B33" s="3" t="inlineStr">
+        <is>
+          <t>2517616</t>
+        </is>
+      </c>
+      <c r="C33" s="3" t="inlineStr">
+        <is>
+          <t>4930773</t>
+        </is>
+      </c>
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr"/>
+      <c r="H33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I33" s="3" t="inlineStr"/>
+      <c r="J33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K33" s="3" t="inlineStr"/>
+      <c r="L33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O33" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P33" s="4" t="n"/>
+      <c r="Q33" s="4" t="n"/>
+      <c r="R33" s="4" t="n"/>
+      <c r="S33" s="4" t="n"/>
+    </row>
+    <row r="34" ht="30" customHeight="1">
+      <c r="A34" s="3" t="n">
+        <v>29</v>
+      </c>
+      <c r="B34" s="3" t="inlineStr">
+        <is>
+          <t>2528796</t>
+        </is>
+      </c>
+      <c r="C34" s="3" t="inlineStr">
+        <is>
+          <t>5162328</t>
+        </is>
+      </c>
+      <c r="D34" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr"/>
+      <c r="H34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I34" s="3" t="inlineStr"/>
+      <c r="J34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K34" s="3" t="inlineStr"/>
+      <c r="L34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O34" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P34" s="4" t="n"/>
+      <c r="Q34" s="4" t="n"/>
+      <c r="R34" s="4" t="n"/>
+      <c r="S34" s="4" t="n"/>
+    </row>
+    <row r="35" ht="30" customHeight="1">
+      <c r="A35" s="3" t="n">
+        <v>30</v>
+      </c>
+      <c r="B35" s="3" t="inlineStr">
+        <is>
+          <t>2532702</t>
+        </is>
+      </c>
+      <c r="C35" s="3" t="inlineStr">
+        <is>
+          <t>4961880</t>
+        </is>
+      </c>
+      <c r="D35" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F35" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G35" s="3" t="inlineStr"/>
+      <c r="H35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I35" s="3" t="inlineStr"/>
+      <c r="J35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K35" s="3" t="inlineStr"/>
+      <c r="L35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O35" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P35" s="4" t="n"/>
+      <c r="Q35" s="4" t="n"/>
+      <c r="R35" s="4" t="n"/>
+      <c r="S35" s="4" t="n"/>
+    </row>
+    <row r="36" ht="30" customHeight="1">
+      <c r="A36" s="3" t="n">
+        <v>31</v>
+      </c>
+      <c r="B36" s="3" t="inlineStr">
+        <is>
+          <t>2565090</t>
+        </is>
+      </c>
+      <c r="C36" s="3" t="inlineStr">
+        <is>
+          <t>5022478</t>
+        </is>
+      </c>
+      <c r="D36" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F36" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="inlineStr"/>
+      <c r="H36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I36" s="3" t="inlineStr"/>
+      <c r="J36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K36" s="3" t="inlineStr"/>
+      <c r="L36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O36" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P36" s="4" t="n"/>
+      <c r="Q36" s="4" t="n"/>
+      <c r="R36" s="4" t="n"/>
+      <c r="S36" s="4" t="n"/>
+    </row>
+    <row r="37" ht="30" customHeight="1">
+      <c r="A37" s="3" t="n">
+        <v>32</v>
+      </c>
+      <c r="B37" s="3" t="inlineStr">
+        <is>
+          <t>2567324</t>
+        </is>
+      </c>
+      <c r="C37" s="3" t="inlineStr">
+        <is>
+          <t>5027427</t>
+        </is>
+      </c>
+      <c r="D37" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="3" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F37" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G37" s="3" t="inlineStr"/>
+      <c r="H37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I37" s="3" t="inlineStr"/>
+      <c r="J37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K37" s="3" t="inlineStr"/>
+      <c r="L37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O37" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P37" s="4" t="n"/>
+      <c r="Q37" s="4" t="n"/>
+      <c r="R37" s="4" t="n"/>
+      <c r="S37" s="4" t="n"/>
+    </row>
+    <row r="38" ht="30" customHeight="1">
+      <c r="A38" s="3" t="n">
+        <v>33</v>
+      </c>
+      <c r="B38" s="3" t="inlineStr">
+        <is>
+          <t>2581319</t>
+        </is>
+      </c>
+      <c r="C38" s="3" t="inlineStr">
+        <is>
+          <t>5066115</t>
+        </is>
+      </c>
+      <c r="D38" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E38" s="3" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F38" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G38" s="3" t="inlineStr"/>
+      <c r="H38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I38" s="3" t="inlineStr"/>
+      <c r="J38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K38" s="3" t="inlineStr"/>
+      <c r="L38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O38" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P38" s="4" t="n"/>
+      <c r="Q38" s="4" t="n"/>
+      <c r="R38" s="4" t="n"/>
+      <c r="S38" s="4" t="n"/>
+    </row>
+    <row r="39" ht="30" customHeight="1">
+      <c r="A39" s="3" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" s="3" t="inlineStr">
+        <is>
+          <t>2586142</t>
+        </is>
+      </c>
+      <c r="C39" s="3" t="inlineStr">
+        <is>
+          <t>5065227</t>
+        </is>
+      </c>
+      <c r="D39" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr"/>
+      <c r="H39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I39" s="3" t="inlineStr"/>
+      <c r="J39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K39" s="3" t="inlineStr"/>
+      <c r="L39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O39" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P39" s="4" t="n"/>
+      <c r="Q39" s="4" t="n"/>
+      <c r="R39" s="4" t="n"/>
+      <c r="S39" s="4" t="n"/>
+    </row>
+    <row r="40" ht="30" customHeight="1">
+      <c r="A40" s="3" t="n">
+        <v>35</v>
+      </c>
+      <c r="B40" s="3" t="inlineStr">
+        <is>
+          <t>2611409</t>
+        </is>
+      </c>
+      <c r="C40" s="3" t="inlineStr">
+        <is>
+          <t>5137995</t>
+        </is>
+      </c>
+      <c r="D40" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E40" s="3" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F40" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G40" s="3" t="inlineStr"/>
+      <c r="H40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I40" s="3" t="inlineStr"/>
+      <c r="J40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K40" s="3" t="inlineStr"/>
+      <c r="L40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O40" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P40" s="4" t="n"/>
+      <c r="Q40" s="4" t="n"/>
+      <c r="R40" s="4" t="n"/>
+      <c r="S40" s="4" t="n"/>
+    </row>
+    <row r="41" ht="30" customHeight="1">
+      <c r="A41" s="3" t="n">
+        <v>36</v>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
+          <t>2628532</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t>5141700</t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr"/>
+      <c r="H41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I41" s="3" t="inlineStr"/>
+      <c r="J41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K41" s="3" t="inlineStr"/>
+      <c r="L41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O41" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P41" s="4" t="n"/>
+      <c r="Q41" s="4" t="n"/>
+      <c r="R41" s="4" t="n"/>
+      <c r="S41" s="4" t="n"/>
+    </row>
+    <row r="42" ht="30" customHeight="1">
+      <c r="A42" s="3" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3" t="inlineStr">
+        <is>
+          <t>2651458</t>
+        </is>
+      </c>
+      <c r="C42" s="3" t="inlineStr">
+        <is>
+          <t>5183257</t>
+        </is>
+      </c>
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F42" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G42" s="3" t="inlineStr"/>
+      <c r="H42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I42" s="3" t="inlineStr"/>
+      <c r="J42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K42" s="3" t="inlineStr"/>
+      <c r="L42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O42" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P42" s="4" t="n"/>
+      <c r="Q42" s="4" t="n"/>
+      <c r="R42" s="4" t="n"/>
+      <c r="S42" s="4" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>