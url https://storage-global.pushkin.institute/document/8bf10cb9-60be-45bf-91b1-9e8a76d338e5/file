--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -58,123 +58,120 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Купцов Матвей Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">Старший педагог</t>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Магистр филологии, профиль: "Русский язык как иностранный и межкультурная коммуникация"</t>
+    <t xml:space="preserve">Магистр филологии, профиль: «Русский язык как иностранный и межкультурная коммуникация»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе , Томский политехнический университет, 2025 г., 16 ч.
-[...7 lines deleted...]
-    <t xml:space="preserve">17</t>
+    <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе, 16 ч., ТПУ, 2025 г.
+Методика преподавания курса «Основы российской государственности», 72 ч., ГАУГН, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ государственного тестирования по русскому языку как иностранному, 16 ч., Институт Пушкина, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Тимофеева Дарья Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Начальник отдела лингводидактического тестирования; Педагог дополнительногообразования</t>
   </si>
   <si>
     <t xml:space="preserve">Направление "Филология",  специальность "Русский язык как  иностранный"</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ак.ч, 2025 г., Государственный академический университет гуманитарных наук
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному", 16 ак.ч, 2024 г. ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина"
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 72 ак.ч, 2024 г., ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина"</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...7 lines deleted...]
-    <t xml:space="preserve">34</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч.,  Государственный академический университет гуманитарных наук, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV). 40 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>