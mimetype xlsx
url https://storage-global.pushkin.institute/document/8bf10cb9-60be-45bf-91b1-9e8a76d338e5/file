--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,123 +58,117 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Купцов Матвей Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">старший педагог</t>
+    <t xml:space="preserve">Старший педагог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Магистр филологии, профиль: "Русский язык как иностранный и межкультурная коммуникация"</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Магистр филологии, профиль: "Русский язык как иностранный и межкультурная коммуникация"</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в ВУЗе , Томский политехнический университет, 2025 г., 16 ч.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 2025 г., 16 ч. Институт Пушкина
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV)" 2025 г., 40 ч, Институт Пушкина
 Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г./ нет</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Тимофеева Дарья Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">начальник отдела лингводидактического 
-[...17 lines deleted...]
-2025 г., Государственный академический университет гуманитарных наук</t>
+    <t xml:space="preserve">Начальник отдела лингводидактического тестирования; Педагог дополнительногообразования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Направление "Филология",  специальность "Русский язык как  иностранный"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ак.ч, 2025 г., Государственный академический университет гуманитарных наук
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному", 16 ак.ч, 2024 г. ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина"
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 72 ак.ч, 2024 г., ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина"</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
-[...10 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч, Институт Пушкина, 2024 г.
-Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г./нет</t>
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1082,133 +1076,133 @@
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s" s="25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G3" t="s" s="29">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>