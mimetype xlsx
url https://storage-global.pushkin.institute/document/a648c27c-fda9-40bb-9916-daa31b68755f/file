--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -91,51 +91,51 @@
   <si>
     <t xml:space="preserve">Журналистика, журналист</t>
   </si>
   <si>
     <t xml:space="preserve">Магистр искусств</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса
 «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Оказание первой доврачебной помощи, 8 ч (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий"), 2023 г.
 Современные технологии обучения иностранных студентов в вузе, НИИ ТПУ, 16 ч, 2025 г. / нет
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет)</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>