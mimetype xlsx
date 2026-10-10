--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -213,88 +213,85 @@
     <t xml:space="preserve">Доронина Ирина Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Медиаправо</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">НИУ "МИЭТ" по программе "Пожарная безопасность организации (Руководители организаций, лица, назначенные ответственными за обеспечение пожарной безопасности, в том числе в обособленных структурных подразделениях организации)", 22 ч,  2024 г.
 АНО ДПО "Первый федеральный университет антикоррупционного просвещения" по программе "Основы профилактики коррупции", 18 часов, г. Сергиев Посад,  2025 г.
 ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы по программе "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", г. Москва, 2025 г.
 Профессиональная переподготовка в ФГБОУ ВО "Российский экономический университет имени Г.В. Плеханова" по программе "Психология юридической деятельности"  / 250 ч, г. Москва, 2023 г.
 НИУ "МИЭТ" по программе "Основы работы в электронной информационно-образовательной среде вуза", 16 часов, г. Москва 2023 г.
 АНО ДПО "Центр управленческих компетенций" по программе "Издательская деятельность и публикационная активность вуза: новые технологии, процессы и сервисы", 24 часа, г.Санкт-Петербург, 2023 г.
 МГУ имени М. В. Ломоносова по программе "Профайлинг в правоприменительной практике", 144 часа, г. Москва, 2024 г.
 НИУ "МИЭТ" по программе "Гражданско-патриотическое и духовно-нравственное воспитание в системе высшего образования", 72 часа, г. Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Заведующий кафедрой</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ортологический анализ и редактирование текстов медиа
 Ознакомительная практика
 Коммуникационно-информационная практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Технологии редакционно-издательской деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Заячковская Ксения Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Ассистент</t>
+    <t xml:space="preserve">Преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Новые медиа: журналистика и язык в Интернете
 Коммуникационно-информационная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и частная методология филологической науки (научная стажировка - повышение квалификации) (Российский университет дружбы народов им. Патриса Лумумбы, 72 ч, 2025 г.)
 Современные технологии проектирования, разработки и внедрения электронных образовательных ресурсов (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 , 2025 г.)
 Организация подготовки материалов для онлайн-курса (повышение квалификации) (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 ч, 2024 г.)
 Цифровые образовательные технологии (повышение квалификации) (НИТУ МИСИС, 108 ч, 2024 г.)
 Язык, культура и межкультурная коммуникация (Московский государственный университет им. М.В. Ломоносова, 2020 г.)
 Русский язык как инструмент успешной коммуникации (Томский государственный университет, 2020 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
@@ -350,51 +347,51 @@
   </si>
   <si>
     <t xml:space="preserve">Клюшкин Геннадий Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Акселератор медиагруппы «Россия сегодня»</t>
   </si>
   <si>
     <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик; мастер делового администрирования; 2.1.8. Проектирование и строительство дорог, метрополитенов, аэродромов, мостов и транспортных тоннелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Международная деятельность вуза: составляющие успеха, РУДН, 2024 г.
 Аналитика социальных медиа: теория, практика, инструменты", BrandAnalytics, 2024 г.
 Международная деятельность вуза: составляющие успеха, РУДН, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
+    <t xml:space="preserve">Доцент; Заведующий кафедрой теории и практики коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Коммуникационно-информационная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Ольховская Александра Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий лабораторией лексикографии</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности</t>
@@ -3876,565 +3873,565 @@
       </c>
       <c r="G6" t="s" s="62">
         <v>35</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>36</v>
       </c>
       <c r="I6" t="s" s="64">
         <v>42</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>43</v>
       </c>
       <c r="K6" t="s" s="66">
         <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
         <v>44</v>
       </c>
       <c r="C7" t="s" s="69">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s" s="70">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
         <v>34</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>35</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
+        <v>46</v>
+      </c>
+      <c r="J7" t="s" s="76">
         <v>47</v>
       </c>
-      <c r="J7" t="s" s="76">
-[...1 lines deleted...]
-      </c>
       <c r="K7" t="s" s="77">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>48</v>
+      </c>
+      <c r="C8" t="s" s="80">
         <v>49</v>
       </c>
-      <c r="C8" t="s" s="80">
+      <c r="D8" t="s" s="81">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>36</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>36</v>
       </c>
       <c r="I8" t="s" s="86">
+        <v>52</v>
+      </c>
+      <c r="J8" t="s" s="87">
         <v>53</v>
       </c>
-      <c r="J8" t="s" s="87">
+      <c r="K8" t="s" s="88">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
+        <v>55</v>
+      </c>
+      <c r="C9" t="s" s="91">
         <v>56</v>
       </c>
-      <c r="C9" t="s" s="91">
+      <c r="D9" t="s" s="92">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>36</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>36</v>
       </c>
       <c r="I9" t="s" s="97">
+        <v>59</v>
+      </c>
+      <c r="J9" t="s" s="98">
         <v>60</v>
       </c>
-      <c r="J9" t="s" s="98">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s" s="99">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
+        <v>61</v>
+      </c>
+      <c r="C10" t="s" s="102">
         <v>62</v>
       </c>
-      <c r="C10" t="s" s="102">
+      <c r="D10" t="s" s="103">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
+        <v>65</v>
+      </c>
+      <c r="J10" t="s" s="109">
         <v>66</v>
       </c>
-      <c r="J10" t="s" s="109">
+      <c r="K10" t="s" s="110">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>17</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
+        <v>70</v>
+      </c>
+      <c r="G11" t="s" s="117">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
+        <v>72</v>
+      </c>
+      <c r="J11" t="s" s="120">
         <v>73</v>
       </c>
-      <c r="J11" t="s" s="120">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s" s="121">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s" s="124">
         <v>75</v>
       </c>
-      <c r="C12" t="s" s="124">
+      <c r="D12" t="s" s="125">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>35</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
+        <v>78</v>
+      </c>
+      <c r="J12" t="s" s="131">
         <v>79</v>
       </c>
-      <c r="J12" t="s" s="131">
+      <c r="K12" t="s" s="132">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
+        <v>81</v>
+      </c>
+      <c r="C13" t="s" s="135">
         <v>82</v>
       </c>
-      <c r="C13" t="s" s="135">
+      <c r="D13" t="s" s="136">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>35</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>36</v>
       </c>
       <c r="I13" t="s" s="141">
+        <v>85</v>
+      </c>
+      <c r="J13" t="s" s="142">
         <v>86</v>
       </c>
-      <c r="J13" t="s" s="142">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s" s="143">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>35</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
+        <v>90</v>
+      </c>
+      <c r="J14" t="s" s="153">
         <v>91</v>
       </c>
-      <c r="J14" t="s" s="153">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s" s="154">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
+        <v>94</v>
+      </c>
+      <c r="G15" t="s" s="161">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J15" t="s" s="164">
         <v>24</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
+        <v>98</v>
+      </c>
+      <c r="C16" t="s" s="168">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s" s="169">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>36</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>36</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="J16" t="s" s="175">
         <v>38</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>17</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>35</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
+        <v>105</v>
+      </c>
+      <c r="J17" t="s" s="186">
         <v>106</v>
       </c>
-      <c r="J17" t="s" s="186">
+      <c r="K17" t="s" s="187">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>12</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>16</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>12</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K18" t="s" s="198">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
+        <v>112</v>
+      </c>
+      <c r="C19" t="s" s="201">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s" s="202">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>36</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>36</v>
       </c>
       <c r="I19" t="s" s="207">
+        <v>115</v>
+      </c>
+      <c r="J19" t="s" s="208">
+        <v>86</v>
+      </c>
+      <c r="K19" t="s" s="209">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>17</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>35</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
+        <v>120</v>
+      </c>
+      <c r="J20" t="s" s="219">
+        <v>97</v>
+      </c>
+      <c r="K20" t="s" s="220">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>17</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>35</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
+        <v>125</v>
+      </c>
+      <c r="J21" t="s" s="230">
         <v>126</v>
       </c>
-      <c r="J21" t="s" s="230">
-[...1 lines deleted...]
-      </c>
       <c r="K21" t="s" s="231">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>