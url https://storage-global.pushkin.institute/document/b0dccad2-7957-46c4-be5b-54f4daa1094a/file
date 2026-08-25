--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -67,190 +67,178 @@
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Акимова Эльвира Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Медиатекст: дискурс и стиль</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы анализа текста и дискурс-анализа в современной русистике, 72 ч, 2023 г., ННГУ им. Н.И. Лобачевского, г. Нижний Новгород
 Профсоюзный менеджмент, 24 ч, 2023 г., ЧУДПО «Центральные профсоюзные курсы Московской федерации профсоюзов»
 Новые технологии в образовании и науке: слово в цифре и цифра в слове, РУДН, г. Москва,  36 ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 «Прикладной искусственный интеллект в программах дисциплин», 144 ч, город Иннополис, с 16.09.2021 по 30.11.2021; удостоверение 21У150-13513.
 «Методика обучения русскому языку в контексте ФГОС», 72 ч, г. Москва, АНО ДПО «Национальный институт качества образования», с 25.11.2021 по 10.12.2021; удостоверение серия 404 номер 1200110002.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, г. Москва, ФГБОУ ВО «Московский государственный психолого-педагогический университет», с 14.02.2022 по 21.02.2022; удостоверение  У-22-44318.
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования по предмету «Русский язык», 72 а.ч, г. Москва, ФГБ НУ «Федеральный институт педагогических измерений», с 21.02.2022 по 25.03.2022; удостоверение РЯ-13-1511.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">36</t>
   </si>
   <si>
     <t xml:space="preserve">Богуславская Вера Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Современные отечественные и зарубежные исследования медиадискурса
 Новые медиа: журналистика и язык в Интернете
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР
 Научно-исследовательская работа
 Экспертиза и редакторская подготовка научного текста к изданию
 Лингвосоциокультурное моделирование медиатекста</t>
   </si>
   <si>
-    <t xml:space="preserve">История, филология. Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">История, филология. Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.01.10 - Журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации «Правовые и организационные аспекты осуществления экспертиз в рамках мероприятий по контролю (надзору) в сфере образования и государственной аккредитации образовательной деятельности. Стратегии обеспечения качества образования» (дистанционное обучение) (Москва, МГЮА им. О.Е. Кутафина, 2017 г.)
 Повышение квалификации «Медиаобразование в педагогической сфере» (16 ч.) (Москва, МПГУ, 2017 г.)
 Повышение квалификации «Речевое воздействие в современных социальных практиках: инструментарий и экспериментальные методики» (72 ч.) (Санкт-Петербург, Гуманитарный Институт СПбПУ Петра Великого, (2018 г.)
 Повышение квалификации «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 Повышение квалификации «Оказание первой помощи при жизнеопасных состояниях» (18 ч.) (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 2024 г.
 Искусственный интеллект и трансформация образования. Экспертный курс "Юрайт-Академия", 2024 г. 36 ч. 
 Повышение квалификации «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего профессионального образования» (36 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
 Повышение квалификации «Совершенствование деятельности аккредитованных экспертов в условиях реализации государственной услуги по аккредитации в электронном виде» (24 ч.) (Дубна, ООО СП «СОДРУЖЕСТВО», 2017 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
-    <t xml:space="preserve">Волкова Вера Витальевна</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Гапутина Виолетта Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Создание мультимедийного продукта: форматы, структура, жанры
 Технология создания медиапродукта и интернет-коммуникациях
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Организация создания и особенности проектирования онлайн-курсов» (72 часа, 07 марта-24 мая 2019 гг), Поволжский государственный технологический университет, г. Йошкар-Ола
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» ( 16 часов, 15 марта 2019 г.), Гос. ИРЯ им. А.С. Пушкина
 Деловой русский язык (108 часов, 13 февраля- 06 марта 2019 гг.), ООО «Инфоурок»
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху в условиях поликультурной среды» (72 часа, 25 мая -03 июня 2020 гг.), Российская академия народного хозяйства и государственной службы при Президенте РФ (Западный филиал,  г.  Калининград
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 часов, 6-8 февраля 2020 гг.), Московский государственный лингвистический университет
 «Личный бренд педагога» (16 часов), 14-18 сентября 2020 гг.), АНО ДПО «ОЦ Каменный город», г. Пермь
 «Русский язык и русская литература в цифровую эпоху» (24 часа, 21-23 апреля 2022 г.), Московский государственный лингвистический университет
 Оказание первой помощи программа обучения 8 часов декабрь 2023 АНО ДПО "ГУИЦ ДЖКХиБ", г. Москва
 Использование нейросетей в учебной и научной работе: ChatGPT,DALL-E 2, Midjourney программа повышения квалификации 36 ч, 2024 г. Московский институт профессиональной переподготовки и повышения квалификации педагогов, г. Москва
 Актуальные вопросы рекламного и PR-образования дополнительная профессиональная программа 24 ч, 2024 г.ЧелГУ,г.Челябинск
 Аксиологическая лингвистика и аксиологическое литературоведение программа повышения квалификации 24 ч,  2024 г. УрФУ, г.Екатеринбург
 Актуальные проблемы анализа текста и дискурс-анализа в современной русистике дополнительная профессиональная программа 72 ч, 2023 г. ННГУ им. Н.И. Лобачевского
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч.,  2024 г.
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, г. Москва, 20 июня 2024 г. (36 часов) /нет
 «Оказание первой помощи при жизнеопасных состояниях» (18 часов, 23 октября 2018 г.), Научно-практический Центр Экстренной медицинской помощи Департамента здравоохранения г. Москвы</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Доронина Ирина Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Медиаправо</t>
   </si>
   <si>
-    <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь</t>
+    <t xml:space="preserve">Журналистика, журналист; Преподаватель-исследователь; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">НИУ "МИЭТ" по программе "Пожарная безопасность организации (Руководители организаций, лица, назначенные ответственными за обеспечение пожарной безопасности, в том числе в обособленных структурных подразделениях организации)", 22 ч,  2024 г.
 АНО ДПО "Первый федеральный университет антикоррупционного просвещения" по программе "Основы профилактики коррупции", 18 часов, г. Сергиев Посад,  2025 г.
 ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы по программе "Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде", г. Москва, 2025 г.
 Профессиональная переподготовка в ФГБОУ ВО "Российский экономический университет имени Г.В. Плеханова" по программе "Психология юридической деятельности"  / 250 ч, г. Москва, 2023 г.
 НИУ "МИЭТ" по программе "Основы работы в электронной информационно-образовательной среде вуза", 16 часов, г. Москва 2023 г.
 АНО ДПО "Центр управленческих компетенций" по программе "Издательская деятельность и публикационная активность вуза: новые технологии, процессы и сервисы", 24 часа, г.Санкт-Петербург, 2023 г.
 МГУ имени М. В. Ломоносова по программе "Профайлинг в правоприменительной практике", 144 часа, г. Москва, 2024 г.
 НИУ "МИЭТ" по программе "Гражданско-патриотическое и духовно-нравственное воспитание в системе высшего образования", 72 часа, г. Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Ортологический анализ и редактирование текстов медиа
 Ознакомительная практика
 Коммуникационно-информационная практика
 Преддипломная практика
@@ -286,322 +274,294 @@
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Новые медиа: журналистика и язык в Интернете
 Коммуникационно-информационная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистика, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Общая и частная методология филологической науки (научная стажировка - повышение квалификации) (Российский университет дружбы народов им. Патриса Лумумбы, 72 ч, 2025 г.)
 Современные технологии проектирования, разработки и внедрения электронных образовательных ресурсов (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 , 2025 г.)
 Организация подготовки материалов для онлайн-курса (повышение квалификации) (ФГАОУ ВО "Санкт-Петербургский политехнический университет Петра Великого", 72 ч, 2024 г.)
 Цифровые образовательные технологии (повышение квалификации) (НИТУ МИСИС, 108 ч, 2024 г.)
 Язык, культура и межкультурная коммуникация (Московский государственный университет им. М.В. Ломоносова, 2020 г.)
 Русский язык как инструмент успешной коммуникации (Томский государственный университет, 2020 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвистическая экспертиза медиатекста
 Лингвосемиотика сетевого дискурса
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Карасик Владимир Ильич</t>
   </si>
   <si>
     <t xml:space="preserve">Декан филологического факультета; профессор</t>
   </si>
   <si>
+    <t xml:space="preserve">Семиотика сетевого дискурса</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 10.02.04 - Германские языки</t>
+  </si>
+  <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 72 ч (2024 г.)
 Программа повышения квалификации «Когнитивная лингвистика в контексте современной науки» (18 часов, 19-21 сентября 2023 года)
 Программа повышения квалификации «Смарт образование в современной образовательной среде» (16 часов, 23-24 марта 2023 года)
 Программам повышения квалификации «Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи» (72 часа, 11-20 мая 2023 года)
 Программа повышения квалификации «Лингвистика XXI века: направления, методы, перспективы развития» (72 часа, 22 мая – 4 июня 2023 года)
 Программа повышения квалификации «Практики развития современных научных школ в цифровом пространстве» (72 часа, 16-22 мая 2022 года)
 Программам повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Клюшкин Геннадий Геннадьевич</t>
   </si>
   <si>
     <t xml:space="preserve">Акселератор медиагруппы «Россия сегодня»</t>
   </si>
   <si>
-    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик
-Мастер делового администрирования</t>
+    <t xml:space="preserve">Колесные и гусеничные машины, инженер-разработчик; мастер делового администрирования; 2.1.8. Проектирование и строительство дорог, метрополитенов, аэродромов, мостов и транспортных тоннелей</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Международная деятельность вуза: составляющие успеха, РУДН, 2024 г.
 Аналитика социальных медиа: теория, практика, инструменты", BrandAnalytics, 2024 г.
 Международная деятельность вуза: составляющие успеха, РУДН, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
-    <t xml:space="preserve">Мелентьева Ирина Евгеньевна</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
   </si>
   <si>
     <t xml:space="preserve">Коммуникационно-информационная практика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы.</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
 Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Ольховская Александра Игоревна</t>
   </si>
   <si>
-    <t xml:space="preserve">Заведующий лабораторией филологических исследований</t>
+    <t xml:space="preserve">Заведующий лабораторией лексикографии</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Филология (бакалавр, специалист)</t>
   </si>
   <si>
     <t xml:space="preserve">«Актуальные проблемы современной русистики» (ФГАОУ ВО «Санкт-Петербургский политехнический университет Петра Великого», 108 ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
-    <t xml:space="preserve">Подкина Юлия Владимировна</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Пронина Елена Евгеньевна</t>
   </si>
   <si>
     <t xml:space="preserve">Медиапсихология и журналистика</t>
   </si>
   <si>
-    <t xml:space="preserve">Психология
-Преподаватель психологии</t>
+    <t xml:space="preserve">Психология. Психолог, преподаватель психологии; 19.00.01 - Общая психология, психология личности, история психологии; 10.01.10 - Журналистика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат психологических наук
+Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика и психология высшей школы,МГУ им. М.В. Ломоносова, 36 ч,  2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Северская Ольга Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Текстовые технологии: креативное письмо, медиариторика, спичрайтинг
 Деловая коммуникация в профессиональной сфере
 Научно-исследовательская работа
 Радиожурналистика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Теологическая лингвистика и стилистика, 24 ч, ФГБОУ ВО "Уральский федеральный университет"
 Аксиологическая лингвистика и аксиологическое литературоведение, 24 ч., 2023 г., УрФУ, г. Екатеринбург
 Интерактивные методы и технологии обучения, Тамбовский гос. технический университет, г. Тамбов, 2025 г. 72 ч</t>
   </si>
   <si>
     <t xml:space="preserve">42</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР
 Коммуникации и дискоммуникации в социуме</t>
   </si>
   <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Тарасенко Артур Станиславович</t>
   </si>
   <si>
     <t xml:space="preserve">Телерадиожурналистика
 Лайфстайл-журналистика</t>
   </si>
   <si>
     <t xml:space="preserve">Журналистика, журналист</t>
   </si>
   <si>
     <t xml:space="preserve">Коммуникативная грамотность в разрешении конфликтов, 36 ч, ФГАОУ ВО НИУ ВШЭ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Языковая политика: теория и практика
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, филолог</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Научный текст на английском языке: создание и специфика перевода</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвист, преподаватель (английский язык, немецкий язык).</t>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -832,83 +792,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...31 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -1104,83 +1031,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...31 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -1221,281 +1115,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...229 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -3691,149 +3354,50 @@
     <xf fontId="223" fillId="224" borderId="223" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="224" fillId="225" borderId="224" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="225" fillId="226" borderId="225" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="226" fillId="227" borderId="226" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="227" fillId="228" borderId="227" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="228" fillId="229" borderId="228" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="229" fillId="230" borderId="229" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="230" fillId="231" borderId="230" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="231" fillId="232" borderId="231" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...97 lines deleted...]
-    <xf fontId="264" fillId="265" borderId="264" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -4257,725 +3821,620 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>32</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>17</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>33</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
         <v>34</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>35</v>
       </c>
       <c r="H5" t="s" s="52">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>17</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>35</v>
       </c>
       <c r="H6" t="s" s="63">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>35</v>
       </c>
       <c r="H7" t="s" s="74">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s" s="96">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="H11" t="s" s="118">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s" s="135">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>35</v>
       </c>
       <c r="H13" t="s" s="140">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>47</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s" s="146">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G14" t="s" s="150">
         <v>35</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s" s="157">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G15" t="s" s="161">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="H15" t="s" s="162">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H16" t="s" s="173">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>99</v>
+        <v>38</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>100</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>17</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>35</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>12</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G18" t="s" s="194">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>12</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>110</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H19" t="s" s="206">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>58</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C20" t="s" s="212">
         <v>17</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="G20" t="s" s="216">
         <v>35</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H21" t="s" s="228">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>25</v>
-[...33 lines deleted...]
-      <c r="K22" t="s" s="242">
         <v>127</v>
-      </c>
-[...68 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>