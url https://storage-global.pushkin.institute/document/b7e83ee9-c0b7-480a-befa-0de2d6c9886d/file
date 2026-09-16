--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S55"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16.4" customWidth="1" min="2" max="2"/>
     <col width="21.3" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="11.1" customWidth="1" min="9" max="9"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="13" customWidth="1" min="14" max="14"/>
     <col width="14.2" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Филология</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
@@ -2914,423 +2914,753 @@
       </c>
       <c r="K48" s="3" t="inlineStr"/>
       <c r="L48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P48" s="4" t="n"/>
       <c r="Q48" s="4" t="n"/>
       <c r="R48" s="4" t="n"/>
       <c r="S48" s="4" t="n"/>
     </row>
     <row r="49" ht="30" customHeight="1">
       <c r="A49" s="3" t="n">
         <v>44</v>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
-          <t>2039179</t>
+          <t>1975154</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>3475507</t>
+          <t>4945197</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr"/>
       <c r="H49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="3" t="inlineStr"/>
       <c r="J49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K49" s="3" t="inlineStr"/>
       <c r="L49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P49" s="4" t="n"/>
       <c r="Q49" s="4" t="n"/>
       <c r="R49" s="4" t="n"/>
       <c r="S49" s="4" t="n"/>
     </row>
     <row r="50" ht="30" customHeight="1">
       <c r="A50" s="3" t="n">
         <v>45</v>
       </c>
       <c r="B50" s="3" t="inlineStr">
         <is>
-          <t>2077776</t>
+          <t>1988161</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>3571143</t>
+          <t>4927922</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr"/>
       <c r="H50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="3" t="inlineStr"/>
       <c r="J50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K50" s="3" t="inlineStr"/>
       <c r="L50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P50" s="4" t="n"/>
       <c r="Q50" s="4" t="n"/>
       <c r="R50" s="4" t="n"/>
       <c r="S50" s="4" t="n"/>
     </row>
     <row r="51" ht="30" customHeight="1">
       <c r="A51" s="3" t="n">
         <v>46</v>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
-          <t>2274636</t>
+          <t>2039179</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>4381650</t>
+          <t>3475507</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr"/>
       <c r="H51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="3" t="inlineStr"/>
       <c r="J51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K51" s="3" t="inlineStr"/>
       <c r="L51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P51" s="4" t="n"/>
       <c r="Q51" s="4" t="n"/>
       <c r="R51" s="4" t="n"/>
       <c r="S51" s="4" t="n"/>
     </row>
     <row r="52" ht="30" customHeight="1">
       <c r="A52" s="3" t="n">
         <v>47</v>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
-          <t>2355198</t>
+          <t>2077776</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>4440743</t>
+          <t>3571143</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr"/>
       <c r="H52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="3" t="inlineStr"/>
       <c r="J52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K52" s="3" t="inlineStr"/>
       <c r="L52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P52" s="4" t="n"/>
       <c r="Q52" s="4" t="n"/>
       <c r="R52" s="4" t="n"/>
       <c r="S52" s="4" t="n"/>
     </row>
     <row r="53" ht="30" customHeight="1">
       <c r="A53" s="3" t="n">
         <v>48</v>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
-          <t>2463943</t>
+          <t>2274636</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>4829277</t>
+          <t>4381650</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr"/>
       <c r="H53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="3" t="inlineStr"/>
       <c r="J53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K53" s="3" t="inlineStr"/>
       <c r="L53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P53" s="4" t="n"/>
       <c r="Q53" s="4" t="n"/>
       <c r="R53" s="4" t="n"/>
       <c r="S53" s="4" t="n"/>
     </row>
     <row r="54" ht="30" customHeight="1">
       <c r="A54" s="3" t="n">
         <v>49</v>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
-          <t>2479399</t>
+          <t>2355198</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>4856975</t>
+          <t>4440743</t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr"/>
       <c r="H54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="3" t="inlineStr"/>
       <c r="J54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K54" s="3" t="inlineStr"/>
       <c r="L54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P54" s="4" t="n"/>
       <c r="Q54" s="4" t="n"/>
       <c r="R54" s="4" t="n"/>
       <c r="S54" s="4" t="n"/>
     </row>
     <row r="55" ht="30" customHeight="1">
       <c r="A55" s="3" t="n">
         <v>50</v>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
-          <t>2479669</t>
+          <t>2463943</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>4857436</t>
+          <t>4829277</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr"/>
       <c r="H55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="3" t="inlineStr"/>
       <c r="J55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K55" s="3" t="inlineStr"/>
       <c r="L55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P55" s="4" t="n"/>
       <c r="Q55" s="4" t="n"/>
       <c r="R55" s="4" t="n"/>
       <c r="S55" s="4" t="n"/>
+    </row>
+    <row r="56" ht="30" customHeight="1">
+      <c r="A56" s="3" t="n">
+        <v>51</v>
+      </c>
+      <c r="B56" s="3" t="inlineStr">
+        <is>
+          <t>2479399</t>
+        </is>
+      </c>
+      <c r="C56" s="3" t="inlineStr">
+        <is>
+          <t>4856975</t>
+        </is>
+      </c>
+      <c r="D56" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr"/>
+      <c r="H56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I56" s="3" t="inlineStr"/>
+      <c r="J56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K56" s="3" t="inlineStr"/>
+      <c r="L56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O56" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P56" s="4" t="n"/>
+      <c r="Q56" s="4" t="n"/>
+      <c r="R56" s="4" t="n"/>
+      <c r="S56" s="4" t="n"/>
+    </row>
+    <row r="57" ht="30" customHeight="1">
+      <c r="A57" s="3" t="n">
+        <v>52</v>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
+        <is>
+          <t>2479669</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>4857436</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="F57" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G57" s="3" t="inlineStr"/>
+      <c r="H57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I57" s="3" t="inlineStr"/>
+      <c r="J57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K57" s="3" t="inlineStr"/>
+      <c r="L57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O57" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P57" s="4" t="n"/>
+      <c r="Q57" s="4" t="n"/>
+      <c r="R57" s="4" t="n"/>
+      <c r="S57" s="4" t="n"/>
+    </row>
+    <row r="58" ht="30" customHeight="1">
+      <c r="A58" s="3" t="n">
+        <v>53</v>
+      </c>
+      <c r="B58" s="3" t="inlineStr">
+        <is>
+          <t>2584309</t>
+        </is>
+      </c>
+      <c r="C58" s="3" t="inlineStr">
+        <is>
+          <t>5187989</t>
+        </is>
+      </c>
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr"/>
+      <c r="H58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I58" s="3" t="inlineStr"/>
+      <c r="J58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K58" s="3" t="inlineStr"/>
+      <c r="L58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O58" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P58" s="4" t="n"/>
+      <c r="Q58" s="4" t="n"/>
+      <c r="R58" s="4" t="n"/>
+      <c r="S58" s="4" t="n"/>
+    </row>
+    <row r="59" ht="30" customHeight="1">
+      <c r="A59" s="3" t="n">
+        <v>54</v>
+      </c>
+      <c r="B59" s="3" t="inlineStr">
+        <is>
+          <t>2584869</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>5062215</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr"/>
+      <c r="H59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I59" s="3" t="inlineStr"/>
+      <c r="J59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K59" s="3" t="inlineStr"/>
+      <c r="L59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O59" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P59" s="4" t="n"/>
+      <c r="Q59" s="4" t="n"/>
+      <c r="R59" s="4" t="n"/>
+      <c r="S59" s="4" t="n"/>
+    </row>
+    <row r="60" ht="30" customHeight="1">
+      <c r="A60" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="B60" s="3" t="inlineStr">
+        <is>
+          <t>2600615</t>
+        </is>
+      </c>
+      <c r="C60" s="3" t="inlineStr">
+        <is>
+          <t>5091190</t>
+        </is>
+      </c>
+      <c r="D60" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="3" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="F60" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G60" s="3" t="inlineStr"/>
+      <c r="H60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I60" s="3" t="inlineStr"/>
+      <c r="J60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K60" s="3" t="inlineStr"/>
+      <c r="L60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O60" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P60" s="4" t="n"/>
+      <c r="Q60" s="4" t="n"/>
+      <c r="R60" s="4" t="n"/>
+      <c r="S60" s="4" t="n"/>
+    </row>
+    <row r="61" ht="30" customHeight="1">
+      <c r="A61" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>2605858</t>
+        </is>
+      </c>
+      <c r="C61" s="3" t="inlineStr">
+        <is>
+          <t>5101300</t>
+        </is>
+      </c>
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr"/>
+      <c r="H61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I61" s="3" t="inlineStr"/>
+      <c r="J61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K61" s="3" t="inlineStr"/>
+      <c r="L61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O61" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P61" s="4" t="n"/>
+      <c r="Q61" s="4" t="n"/>
+      <c r="R61" s="4" t="n"/>
+      <c r="S61" s="4" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>