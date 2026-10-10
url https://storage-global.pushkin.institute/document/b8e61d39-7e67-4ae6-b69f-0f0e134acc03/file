--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -102,79 +102,79 @@
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Научный стиль речи: правила, алгоритмы и закономерности
 Технологии академического письма</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
-[...7 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык (английский)</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
-[...1 lines deleted...]
-Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
+    <t xml:space="preserve">"Преподаватель университета в новой системе российского образования", 2023-2024 гг.), 72 ч.
+"Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
+"Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">История науки</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
 Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
 «Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>