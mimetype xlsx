--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -67,51 +67,51 @@
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Новые направления в отечественном и зарубежном языкознании</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Научный стиль речи: правила, алгоритмы и закономерности
@@ -122,166 +122,170 @@
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык (английский)</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">История науки</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
-Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.</t>
+Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">Карасик Владимир Ильич</t>
   </si>
   <si>
     <t xml:space="preserve">Декан филологического факультета; профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Теоретическая, прикладная и сравнительно-сопоставительная лингвистика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 72 ч (2024 г.)
 Программа повышения квалификации «Когнитивная лингвистика в контексте современной науки» (18 часов, 19-21 сентября 2023 года)
 Программа повышения квалификации «Смарт образование в современной образовательной среде» (16 часов, 23-24 марта 2023 года)
 Программам повышения квалификации «Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи» (72 часа, 11-20 мая 2023 года)
 Программа повышения квалификации «Лингвистика XXI века: направления, методы, перспективы развития» (72 часа, 22 мая – 4 июня 2023 года)
 Программа повышения квалификации «Практики развития современных научных школ в цифровом пространстве» (72 часа, 16-22 мая 2022 года)
 Программам повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Междисциплинарные исследования в области языковой картины мира и мультимодальной коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог</t>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1951,206 +1955,206 @@
       </c>
       <c r="J4" t="s" s="43">
         <v>35</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>36</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>17</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>37</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>16</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>17</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s" s="71">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>30</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>30</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>25</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>25</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>