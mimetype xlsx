--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,501 +58,520 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
+    <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные технологии в преподавании русского языка как иностранного
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук
+Кандидат культурологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
-Методика преподавания курса
-[...2 lines deleted...]
-/ нет</t>
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассистент</t>
+    <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
-Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г./ нет</t>
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Семиотика и культурная антропология
 Язык и межкультурная коммуникация</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
-[...7 lines deleted...]
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
+Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
+Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
+Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
+Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
+Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
+Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
+Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассистент, специалист отедла подготовки и сопровождения научно и научно-педагогических кадров</t>
+    <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Веселовская Татьяна Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент</t>
+    <t xml:space="preserve">Доцент; Научный сотрудник лаборатории когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Межкультурная дидактика</t>
   </si>
   <si>
-    <t xml:space="preserve">Высшее (магистратура (2009))</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Кандидат филологических наук (10.02.01)</t>
+    <t xml:space="preserve">Филолог</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 часов, ЦДО «Горизонт», Институт русского языка РУДН, 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассисент Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Тренинг по развитию устной и письменной русской речи</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г./ нет</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
-    <t xml:space="preserve">квалификация магистр по направлению «Лингвистика»</t>
-[...8 lines deleted...]
-ГБУ г. Москвы "Московский исследовательский центр", 2025 г.5)
+    <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
+Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства" (260 ч.
-[...2 lines deleted...]
-ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025  г.).</t>
+Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
+Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
+Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
+    <t xml:space="preserve">Русский язык и литература. Учитель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
+«Преподавание русского языка как иностранного» сентябрь-декабрь 2006г., 360 часов
+«Инновационные технологии обучения РКИ (научно-методическая школа Гос. ИРЯ им. А.С. Пушкина)» сентябрь 2009г., 72 часа
+«Рекомендации по разработке основных образовательных программ в соответствии со стандартами третьего поколения» декабрь 2009 – январь 2010г., 72 часа
+«Экспертиза качества образования» май 2012г., 72 часа
+«Интерактивные мультимедиа-технологии для образовательного процесса», июнь 2015г., 16 часов
+«Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» ноябрь 2017г., 36 часов
+«Актуальные проблемы антикоррупционной деятельности в системе образования» февраль 2018г., 16часов
+курсы «Оказание первой помощи при жизнеопасных состояниях» октябрь 2018г., 18 часов
+«Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа
+«Проектное обучение как инструмент эффективной работы в образовательных организациях» ноябрь – декабрь 2019г., 72 часа
+«Риторические традиции и коммуникативные процессы в эпоху цифровизации» февраль 2020г., 36 часов
+«Методические подходы к формированию образовательной программы в рамках перехода на ФГОС-3++» декабрь 2020г., 72 часа
+«Предметно-содержательная среда уроков русского языка и литературы: методические аспекты и практики развития гибких навыков» январь – март 2021г., 72 часа
+«Прикладной искусственный интеллект в программах дисциплин» сентябрь – ноябрь 2021г., 144 часа
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов
+Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
 Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 20 июня-12 июля 2024 г.
 "Курс казахского языка" (Кокшетауский университет им. Ш. Уалиханова, Казахстан, 30 ак.ч., 02.12-06.12 2024 г.
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-/ нет</t>
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Значимые тексты  русской культуры в практике преподавания РКИ
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Профессор</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент , ведущий научный сотрудник лаборатории когнитивных и лингвистических исследований</t>
+    <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Проектирование цифровых продуктов по русскому языку: от идеи к стартапу
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология</t>
-[...6 lines deleted...]
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Психология педагогического общения
 Педагогические технологии в преподавании РКИ
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">русский язык и литература / русский язык как иностранный / психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Мамонтов Александр Степанович</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Социо и психолингвистические методы в изучении межкультурной коммуникации
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка</t>
+    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, 72 ч. РУДН, 2025 г.
-Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет</t>
+Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет
+Программа дополнительного профессионального образования «Преподавание русского языка как иностранного в динамике лингвокультурных процессов» (72 ч.) (Москва, РУДН, 2017 г.)
+«Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
+«Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
+«Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2019 г.)
+«Организация создания и особенности проектирования онлайн-курсов» (72 ч.) (Йошкар-Ола, ПГТУ — Поволжский региональный центр компетенций в области онлайн-обучения, 2019 г.)
+Анализ  продуктов  речевой  деятельности в судебной  экспертизе 28 ч, Гос. ИРЯ  им. А.С. Пушкина, 2021 г.
+Особенности  организации образовательного  процесса в  вузе для  студентов  с  инвалидностью и ОВЗ -36 ч., Московский  государственный  психолого-педагогический  университет, 2021 г.
+Современная компьютерная  лингвистика  для  преподавателей, 144 ч., АНО  ВО  “Университет  Иннополис”, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессионально-ориентированное обучение русскому языку как иностранному
 Методика работы с обучающимися, слабо владеющими русским языком (билингвы)
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература</t>
-[...3 lines deleted...]
-«Основы российской государственности», Государственный академический
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
-Проектное обучение:наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г./ нет</t>
+Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Организационно-методические особенности преподавания РКИ в цифровой среде
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
-Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)/нет</t>
+Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Иностранный язык в профессиональной сфере
 Теория и практика русской научной речи
 Организационно-методические особенности преподавания РКИ на подготовительном факультете
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель</t>
-[...7 lines deleted...]
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г./нет</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Активные процессы в русском языке
 Взаимодействие языковых систем в условиях дву-и многоязычия
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
-Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч. / нет</t>
+Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Философия; магистр</t>
-[...4 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г./Профессиональная переподготовка: «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
+    <t xml:space="preserve">Филология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой</t>
+    <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Профессионально-ориентированное обучение русскому языку как иностранному
 Организация учебной деятельности и методика преподавания в высшей школе
 Научно-исследовательская работа
 Ознакомительная практика</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г./ нет</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактическое тестирование
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">филолог преподаватель</t>
-[...4 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч, Институт Пушкина, 2024 г.
-Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г./нет</t>
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее
-[...4 lines deleted...]
-2) "Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья" (16 ч.), Институт Пушкина, июль 2025 г./нет</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -3970,629 +3989,629 @@
       </c>
       <c r="I5" t="s" s="53">
         <v>39</v>
       </c>
       <c r="J5" t="s" s="54">
         <v>28</v>
       </c>
       <c r="K5" t="s" s="55">
         <v>28</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
         <v>40</v>
       </c>
       <c r="C6" t="s" s="58">
         <v>41</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>42</v>
       </c>
       <c r="E6" t="s" s="60">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s" s="61">
         <v>43</v>
       </c>
-      <c r="F6" t="s" s="61">
+      <c r="G6" t="s" s="62">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>25</v>
       </c>
       <c r="I6" t="s" s="64">
+        <v>45</v>
+      </c>
+      <c r="J6" t="s" s="65">
         <v>46</v>
       </c>
-      <c r="J6" t="s" s="65">
+      <c r="K6" t="s" s="66">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
+        <v>48</v>
+      </c>
+      <c r="C7" t="s" s="69">
         <v>49</v>
       </c>
-      <c r="C7" t="s" s="69">
+      <c r="D7" t="s" s="70">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>25</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>25</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J7" t="s" s="76">
         <v>27</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>53</v>
+      </c>
+      <c r="C8" t="s" s="80">
         <v>54</v>
       </c>
-      <c r="C8" t="s" s="80">
+      <c r="D8" t="s" s="81">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>25</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>25</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J8" t="s" s="87">
         <v>27</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>17</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
+        <v>60</v>
+      </c>
+      <c r="G9" t="s" s="95">
         <v>61</v>
       </c>
-      <c r="G9" t="s" s="95">
+      <c r="H9" t="s" s="96">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s" s="97">
         <v>62</v>
       </c>
-      <c r="H9" t="s" s="96">
-[...2 lines deleted...]
-      <c r="I9" t="s" s="97">
+      <c r="J9" t="s" s="98">
         <v>63</v>
       </c>
-      <c r="J9" t="s" s="98">
+      <c r="K9" t="s" s="99">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>12</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
+        <v>67</v>
+      </c>
+      <c r="G10" t="s" s="106">
         <v>68</v>
       </c>
-      <c r="G10" t="s" s="106">
+      <c r="H10" t="s" s="107">
+        <v>12</v>
+      </c>
+      <c r="I10" t="s" s="108">
         <v>69</v>
       </c>
-      <c r="H10" t="s" s="107">
+      <c r="J10" t="s" s="109">
         <v>70</v>
       </c>
-      <c r="I10" t="s" s="108">
+      <c r="K10" t="s" s="110">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
+        <v>72</v>
+      </c>
+      <c r="C11" t="s" s="113">
+        <v>73</v>
+      </c>
+      <c r="D11" t="s" s="114">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
+        <v>75</v>
+      </c>
+      <c r="G11" t="s" s="117">
+        <v>44</v>
+      </c>
+      <c r="H11" t="s" s="118">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s" s="119">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s" s="120">
         <v>77</v>
       </c>
-      <c r="G11" t="s" s="117">
+      <c r="K11" t="s" s="121">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>32</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>12</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>32</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>12</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K13" t="s" s="143">
         <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
         <v>23</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>32</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
+        <v>99</v>
+      </c>
+      <c r="C16" t="s" s="168">
+        <v>100</v>
+      </c>
+      <c r="D16" t="s" s="169">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>17</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
+        <v>107</v>
+      </c>
+      <c r="J17" t="s" s="186">
         <v>108</v>
       </c>
-      <c r="J17" t="s" s="186">
+      <c r="K17" t="s" s="187">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
+        <v>110</v>
+      </c>
+      <c r="C18" t="s" s="190">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s" s="191">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
+        <v>112</v>
+      </c>
+      <c r="G18" t="s" s="194">
+        <v>44</v>
+      </c>
+      <c r="H18" t="s" s="195">
+        <v>17</v>
+      </c>
+      <c r="I18" t="s" s="196">
         <v>113</v>
       </c>
-      <c r="G18" t="s" s="194">
-[...5 lines deleted...]
-      <c r="I18" t="s" s="196">
+      <c r="J18" t="s" s="197">
         <v>114</v>
       </c>
-      <c r="J18" t="s" s="197">
+      <c r="K18" t="s" s="198">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
+        <v>116</v>
+      </c>
+      <c r="C19" t="s" s="201">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s" s="202">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>25</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>25</v>
       </c>
       <c r="I19" t="s" s="207">
+        <v>119</v>
+      </c>
+      <c r="J19" t="s" s="208">
+        <v>47</v>
+      </c>
+      <c r="K19" t="s" s="209">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
+        <v>121</v>
+      </c>
+      <c r="C20" t="s" s="212">
         <v>122</v>
       </c>
-      <c r="C20" t="s" s="212">
+      <c r="D20" t="s" s="213">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
         <v>125</v>
       </c>
       <c r="J20" t="s" s="219">
         <v>126</v>
       </c>
       <c r="K20" t="s" s="220">
         <v>126</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
         <v>127</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>17</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>78</v>
+        <v>44</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>