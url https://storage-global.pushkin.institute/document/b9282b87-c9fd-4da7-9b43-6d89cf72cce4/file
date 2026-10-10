--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -62,317 +62,314 @@
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные технологии в преподавании русского языка как иностранного
-Научно-исследовательская работа</t>
+Научно-исследовательская работа
+Организационно-методические особенности преподавания РКИ в цифровой среде</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
-[...1 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ак.ч., РГГУ, 2023 г.
+Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты. 24 ак.ч., ФГБОУ ВО «МГТУ «СТАНКИН»», 2024 г.
+Методика преподавания курса «Основы российской государственности».  72 ак.ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
-[...7 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Семиотика и культурная антропология
 Язык и межкультурная коммуникация</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
     <t xml:space="preserve">Веселовская Татьяна Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Научный сотрудник лаборатории когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Межкультурная дидактика</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">«Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 часов, ЦДО «Горизонт», Институт русского языка РУДН, 2026.</t>
+    <t xml:space="preserve">«Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде», 18 часов, ЦДО «Горизонт», Институт русского языка РУДН, 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Дудакова Таисия Олеговна</t>
   </si>
   <si>
-    <t xml:space="preserve">Ассисент; Педагог дополнительного образования по русскому языку как иностранному</t>
+    <t xml:space="preserve">Ассисент</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Тренинг по развитию устной и письменной русской речи</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. Учебно-издательский центр «Златоуст», 31 ч, 2024 г.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Организация курсового обучения русскому языку как иностранному за рубежом, Учебный центр «Мир русских учебников» Федеральное агентство по делам Содружества Независимых Государств, соотечественников, проживающих за рубежом, и по международному гуманитарному сотрудничеству. 31 ак. ч., Учебно-издательский центр «Златоуст»,  2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
     <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
+    <t xml:space="preserve">«Проектное обучение как инструмент эффективной работы в образовательных организациях» ноябрь – декабрь 2019г., 72 часа
+«Риторические традиции и коммуникативные процессы в эпоху цифровизации» февраль 2020г., 36 часов
+«Методические подходы к формированию образовательной программы в рамках перехода на ФГОС-3++» декабрь 2020г., 72 часа
+«Предметно-содержательная среда уроков русского языка и литературы: методические аспекты и практики развития гибких навыков» январь – март 2021г., 72 часа
+«Прикладной искусственный интеллект в программах дисциплин» сентябрь – ноябрь 2021г., 144 часа
+«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» февраль 2022г., 36 часов
+Предупреждение коррупции в организациях программа повышения квалификации 36 часов июнь 2023 г. ФГБОУ ВО "Государственный институт русского языка им. А.С. Пушкина"
+Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч., 20 июня-12 июля 2024 г.
+"Курс казахского языка" (Кокшетауский университет им. Ш. Уалиханова, Казахстан, 30 ак.ч., 02.12-06.12 2024 г.
+Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+«Современные педагогические технологии (новации в обучении русскому языку как иностранному)» сентябрь 2005г., 72 часа
 «Преподавание русского языка как иностранного» сентябрь-декабрь 2006г., 360 часов
 «Инновационные технологии обучения РКИ (научно-методическая школа Гос. ИРЯ им. А.С. Пушкина)» сентябрь 2009г., 72 часа
 «Рекомендации по разработке основных образовательных программ в соответствии со стандартами третьего поколения» декабрь 2009 – январь 2010г., 72 часа
 «Экспертиза качества образования» май 2012г., 72 часа
 «Интерактивные мультимедиа-технологии для образовательного процесса», июнь 2015г., 16 часов
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» ноябрь 2017г., 36 часов
 «Актуальные проблемы антикоррупционной деятельности в системе образования» февраль 2018г., 16часов
 курсы «Оказание первой помощи при жизнеопасных состояниях» октябрь 2018г., 18 часов
-«Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа
-[...9 lines deleted...]
-Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
+«Организация создания и особенности проектирования онлайн-курсов» январь – март 2019г., 72 часа</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Значимые тексты  русской культуры в практике преподавания РКИ
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Проектирование цифровых продуктов по русскому языку: от идеи к стартапу
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
-[...6 lines deleted...]
-    <t xml:space="preserve">14</t>
+    <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Психология педагогического общения
 Педагогические технологии в преподавании РКИ
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...8 lines deleted...]
-    <t xml:space="preserve">33</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Мамонтов Александр Степанович</t>
   </si>
   <si>
     <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Социо и психолингвистические методы в изучении межкультурной коммуникации
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, 72 ч. РУДН, 2025 г.
 Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет
 Программа дополнительного профессионального образования «Преподавание русского языка как иностранного в динамике лингвокультурных процессов» (72 ч.) (Москва, РУДН, 2017 г.)
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч.) (Йошкар-Ола, ПГТУ — Поволжский региональный центр компетенций в области онлайн-обучения, 2019 г.)
 Анализ  продуктов  речевой  деятельности в судебной  экспертизе 28 ч, Гос. ИРЯ  им. А.С. Пушкина, 2021 г.
 Особенности  организации образовательного  процесса в  вузе для  студентов  с  инвалидностью и ОВЗ -36 ч., Московский  государственный  психолого-педагогический  университет, 2021 г.
 Современная компьютерная  лингвистика  для  преподавателей, 144 ч., АНО  ВО  “Университет  Иннополис”, 2022 г.</t>
   </si>
   <si>
@@ -382,183 +379,196 @@
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессионально-ориентированное обучение русскому языку как иностранному
 Методика работы с обучающимися, слабо владеющими русским языком (билингвы)
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
-[...1 lines deleted...]
-Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак.ч., Государственный академический университет гуманитарных наук,  2025 г.
+Проектное обучение: наставничество и научное руководство. 18 ак. ч., Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+    <t xml:space="preserve">доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Организационно-методические особенности преподавания РКИ в цифровой среде
-Научно-исследовательская работа</t>
+Научно-исследовательская работа
+Педагогическая практика</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
-[...1 lines deleted...]
-Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы. 36 ак.ч., Государственный институт русского языка им. А.С Пушкина, 2025 г.
+Цифровые технологии в преподавании РКИ. 72 ак.ч., АНО ДПО "Учебный центр русского языка МГУ", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
 Иностранный язык в профессиональной сфере
 Теория и практика русской научной речи
 Организационно-методические особенности преподавания РКИ на подготовительном факультете
-Научно-исследовательская работа</t>
+Научно-исследовательская работа
+Преддипломная практика
+Дипломная работа</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...2 lines deleted...]
-Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Активные процессы в русском языке
 Взаимодействие языковых систем в условиях дву-и многоязычия
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">3</t>
+    <t xml:space="preserve">Фёдорова Мария Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Педагогические технологии в преподавании РКИ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях. 36 ак. ч., Московский государственный лингвистический университет, 2024 г.
+Современные технологии обучения иностранных студентов в вузе. 16 ак. ч., Национальный исследовательский Томский политехнический университет, 2025 г.
+Методика преподавания курса „Основы российской государственности". 72 ак. ч., Государственный академический университет гуманитарных наук,  2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Профессионально-ориентированное обучение русскому языку как иностранному
 Организация учебной деятельности и методика преподавания в высшей школе
 Научно-исследовательская работа
 Ознакомительная практика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
-[...2 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактическое тестирование
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-[...4 lines deleted...]
-    <t xml:space="preserve">37</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч.,  Государственный академический университет гуманитарных наук, 2025 г.
+Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV). 40 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -813,50 +823,61 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -1063,50 +1084,61 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -1147,50 +1179,127 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -3496,50 +3605,83 @@
     <xf fontId="234" fillId="235" borderId="234" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="235" fillId="236" borderId="235" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="236" fillId="237" borderId="236" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="237" fillId="238" borderId="237" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="238" fillId="239" borderId="238" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="239" fillId="240" borderId="239" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="240" fillId="241" borderId="240" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="241" fillId="242" borderId="241" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="242" fillId="243" borderId="242" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="243" fillId="244" borderId="243" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="244" fillId="245" borderId="244" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="245" fillId="246" borderId="245" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="246" fillId="247" borderId="246" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="247" fillId="248" borderId="247" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="248" fillId="249" borderId="248" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="249" fillId="250" borderId="249" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="250" fillId="251" borderId="250" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="251" fillId="252" borderId="251" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="252" fillId="253" borderId="252" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="253" fillId="254" borderId="253" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3969,649 +4111,684 @@
       <c r="B5" t="s" s="46">
         <v>36</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>37</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>30</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
         <v>38</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>25</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>25</v>
       </c>
       <c r="I5" t="s" s="53">
         <v>39</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s" s="62">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>25</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" t="s" s="69">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>25</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>25</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s" s="76">
         <v>27</v>
       </c>
       <c r="K7" t="s" s="77">
         <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>25</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>25</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>27</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>17</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>12</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G11" t="s" s="117">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>78</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
         <v>79</v>
       </c>
       <c r="C12" t="s" s="124">
+        <v>12</v>
+      </c>
+      <c r="D12" t="s" s="125">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>32</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s" s="132">
-        <v>84</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>12</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G13" t="s" s="139">
         <v>32</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>12</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s" s="143">
         <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
         <v>23</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>12</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>32</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>12</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
+        <v>97</v>
+      </c>
+      <c r="C16" t="s" s="168">
+        <v>98</v>
+      </c>
+      <c r="D16" t="s" s="169">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s" s="173">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>78</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>17</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
+        <v>105</v>
+      </c>
+      <c r="J17" t="s" s="186">
+        <v>106</v>
+      </c>
+      <c r="K17" t="s" s="187">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>17</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s" s="194">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>17</v>
       </c>
       <c r="I18" t="s" s="196">
+        <v>111</v>
+      </c>
+      <c r="J18" t="s" s="197">
+        <v>112</v>
+      </c>
+      <c r="K18" t="s" s="198">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>25</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>25</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>120</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="H20" t="s" s="217">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>126</v>
+        <v>40</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>126</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>63</v>
+        <v>126</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>17</v>
+        <v>128</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
+        <v>131</v>
+      </c>
+      <c r="J22" t="s" s="241">
+        <v>132</v>
+      </c>
+      <c r="K22" t="s" s="242">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="243">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s" s="244">
+        <v>134</v>
+      </c>
+      <c r="C23" t="s" s="245">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s" s="246">
+        <v>135</v>
+      </c>
+      <c r="E23" t="s" s="247">
+        <v>14</v>
+      </c>
+      <c r="F23" t="s" s="248">
         <v>136</v>
       </c>
-      <c r="J22" t="s" s="241">
+      <c r="G23" t="s" s="249">
+        <v>45</v>
+      </c>
+      <c r="H23" t="s" s="250">
+        <v>17</v>
+      </c>
+      <c r="I23" t="s" s="251">
         <v>137</v>
       </c>
-      <c r="K22" t="s" s="242">
+      <c r="J23" t="s" s="252">
         <v>138</v>
+      </c>
+      <c r="K23" t="s" s="253">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>