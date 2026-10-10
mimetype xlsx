--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -109,52 +109,52 @@
 Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
 Современный учебник по РКИ: технологии моделирования, 18 ч., СПбГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Белихина Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Русская литература
 История русской культуры
 Домашнее чтение</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Преподаватель русского языка и литературы. Преподаватель русского языка как иностранного.</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные методы и технологии обучения русскому языку и литературе, 16 ч., ООО "Оценка качества образования", 2023 г.
-Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО "Горизонт" Института русского языка РУДН имени Патриса Лумумбы, 2025 г.
+    <t xml:space="preserve">Современные методы и технологии обучения русскому языку и литературе, 16 ч., ООО «Оценка качества образования», 2023 г.
+Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., ЦДО «Горизонт» Института русского языка РУДН имени Патриса Лумумбы, 2025 г.
 «Межнациональные и межконфессиональные отношения в современной России» (36 часов; Российский государственный гуманитарный университет) 771834681 рег.№3516/24</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Борисенко Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Страноведение России
 История русской культуры</t>
   </si>
   <si>
     <t xml:space="preserve">История. Историк. Преподаватель истории; 07.00.09 - Историография, источниковедение и методы исторического исследования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г.
 Методика преподавания основ российской государственности, 72 ч., РАНХиГС, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
@@ -210,51 +210,51 @@
 Аудирование
 Язык СМИ</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Анастасия Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные тенденции в обучении русскому языку как иностранному, 32 ч., Московский финансово-юридический университет МФЮА, 2025 г.
-Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
+"Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
 «Авторский курс Станислава Чернышова «Практическая методика преподавания РКИ» (ООО «Интерактив», ССОП «Центр профессионального развития», 240 ч., 2022)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Головаха Елизавета Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Домашнее чтение
 Аудирование</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Филолог. Преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
 Профессионально ориентированное обучение иностранным языкам и русскому как иностранному в высшей школе", 36 часов, ФГБОУ ВО " Новосибирский государственнный архитектурно-строительный университет (Сибстрин)", 2025 г.
 «Разработка онлайн-курсов» (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта», 18 октября 2021 г. – 10 января 2022 г., 36 ак.ч.)
 «Профилактика табакокурения и употребления иной никотиносодержащей продукции» (ООО «Профлаб», 9 марта 2022 г. – 21 марта 2022 г., 72 ак.ч.)
 «Оказание первой доврачебной помощи» (ООО «Профлаб», 16 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
@@ -380,67 +380,67 @@
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Семенова Дарья Юриевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание. Совершенствование профессиональных компетенций современного педагога, 16 ч., Корпоративный университет московского образования, 2023 г.
 Oxford Professional Development Event ELTOC CHAPTER 8, 4 ч., Oxford University Press, 2024 г.
 Искусственный интеллект и трансформация преподавания, 36 ч., Юрайт-Академия, 2024 г.
 Практические вопросы методики преподавания РКИ. Кейс-подход, 72 ч., Центр продвижения русского языка и культуры "Институт Русистики", 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Тананина Анастасия Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Доцент кафедры стажировки зарубежных специалистов ; И.о. заведующего кафедрой интенсивного обучения русского языка как иностранного</t>
+    <t xml:space="preserve">И.о. заведующего кафедрой интенсивного обучения русского языка как иностранного; Доцент кафедры русского языка гуманитарного профиля</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка, литературы и иностранного языка (английский и французский языки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Методология обучения взрослых, 36 ч., Образовательный центр "Открытое пространство", г. Минск, 2024 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Гос. ИРЯ им. А.С. Пушкина, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">20</t>
+    <t xml:space="preserve">19</t>
   </si>
   <si>
     <t xml:space="preserve">Труханова Дарья Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заместитель декана факультета обучения русскому языку как иностранному по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Современный русский язык
 Практический курс русского языка
 Язык СМИ</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Разработка образовательных игр: от идеи к внедрению (для гуманитарных специальностей), 36 ч., БФУ им. Канта, 2025 г.
 Образовательные и дискурсивные практики в условиях внедрения искусственного интеллекта, 36 ч., ГАОУ ВО г. Москвы "Московский городской педагогический университет", 2025 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.
 Профессиональная переподготовка "Компьютерная лингвистика", 744 ч., НИУ ВШЭ, 2023-2024 гг.
 Нейропсихологические основы обучения для педагогов и психологов, 72 ч., ООО "Фоксфорд", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Федосеева Анна Вячеславовна</t>
   </si>
@@ -4349,60 +4349,60 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
         <v>96</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>97</v>
       </c>
       <c r="D17" t="s" s="180">
         <v>98</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
         <v>99</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>16</v>
       </c>
       <c r="H17" t="s" s="184">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I17" t="s" s="185">
         <v>100</v>
       </c>
       <c r="J17" t="s" s="186">
+        <v>91</v>
+      </c>
+      <c r="K17" t="s" s="187">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
         <v>102</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>103</v>
       </c>
       <c r="D18" t="s" s="191">
         <v>104</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
         <v>105</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>67</v>
       </c>
       <c r="H18" t="s" s="195">