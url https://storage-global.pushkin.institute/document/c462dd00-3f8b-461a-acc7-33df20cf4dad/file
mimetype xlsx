--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S14"/>
+  <dimension ref="A1:S19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16.4" customWidth="1" min="2" max="2"/>
     <col width="21.3" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="11.1" customWidth="1" min="9" max="9"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="13" customWidth="1" min="14" max="14"/>
     <col width="14.2" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Медиакоммуникации</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
@@ -549,533 +549,816 @@
           <t>Балл ВИ3</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>Общие ИД</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>Целевые ИД</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>Сумма баллов</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="3" t="n">
         <v>1</v>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>960421</t>
+          <t>1484552</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>986566</t>
+          <t>4869187</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr"/>
+      <c r="G6" s="3" t="inlineStr">
+        <is>
+          <t>Комплексный экзамен по медиакоммуникации</t>
+        </is>
+      </c>
       <c r="H6" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I6" s="3" t="inlineStr"/>
       <c r="J6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K6" s="3" t="inlineStr"/>
       <c r="L6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P6" s="4" t="n"/>
       <c r="Q6" s="4" t="n"/>
       <c r="R6" s="4" t="n"/>
       <c r="S6" s="4" t="n"/>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>1472066</t>
+          <t>2384527</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>2740765</t>
+          <t>4546483</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G7" s="3" t="inlineStr"/>
+      <c r="G7" s="3" t="inlineStr">
+        <is>
+          <t>Комплексный экзамен по медиакоммуникации</t>
+        </is>
+      </c>
       <c r="H7" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I7" s="3" t="inlineStr"/>
       <c r="J7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="3" t="inlineStr"/>
       <c r="L7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="P7" s="4" t="n"/>
       <c r="Q7" s="4" t="n"/>
       <c r="R7" s="4" t="n"/>
       <c r="S7" s="4" t="n"/>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="3" t="n">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>1731239</t>
+          <t>960421</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>4061259</t>
+          <t>986566</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr"/>
       <c r="H8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="3" t="inlineStr"/>
       <c r="J8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="3" t="inlineStr"/>
       <c r="L8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P8" s="4" t="n"/>
       <c r="Q8" s="4" t="n"/>
       <c r="R8" s="4" t="n"/>
       <c r="S8" s="4" t="n"/>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="3" t="n">
         <v>4</v>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>1845769</t>
+          <t>1472066</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>2945528</t>
+          <t>2740765</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr"/>
       <c r="H9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="3" t="inlineStr"/>
       <c r="J9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="3" t="inlineStr"/>
       <c r="L9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="4" t="n"/>
       <c r="Q9" s="4" t="n"/>
       <c r="R9" s="4" t="n"/>
       <c r="S9" s="4" t="n"/>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="3" t="n">
         <v>5</v>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>2088430</t>
+          <t>1515745</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>4649361</t>
+          <t>5051780</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr"/>
       <c r="H10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="3" t="inlineStr"/>
       <c r="J10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K10" s="3" t="inlineStr"/>
       <c r="L10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P10" s="4" t="n"/>
       <c r="Q10" s="4" t="n"/>
       <c r="R10" s="4" t="n"/>
       <c r="S10" s="4" t="n"/>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="3" t="n">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>2213710</t>
+          <t>1731239</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>3934462</t>
+          <t>4061259</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr"/>
       <c r="H11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="3" t="inlineStr"/>
       <c r="J11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="3" t="inlineStr"/>
       <c r="L11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="4" t="n"/>
       <c r="Q11" s="4" t="n"/>
       <c r="R11" s="4" t="n"/>
       <c r="S11" s="4" t="n"/>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="3" t="n">
         <v>7</v>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>2249913</t>
+          <t>1845769</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>4069118</t>
+          <t>2945528</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr"/>
       <c r="H12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="3" t="inlineStr"/>
       <c r="J12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="3" t="inlineStr"/>
       <c r="L12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="4" t="n"/>
       <c r="Q12" s="4" t="n"/>
       <c r="R12" s="4" t="n"/>
       <c r="S12" s="4" t="n"/>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="3" t="n">
         <v>8</v>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>2303349</t>
+          <t>2088430</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>4263180</t>
+          <t>4649361</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr"/>
       <c r="H13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="3" t="inlineStr"/>
       <c r="J13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K13" s="3" t="inlineStr"/>
       <c r="L13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O13" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P13" s="4" t="n"/>
       <c r="Q13" s="4" t="n"/>
       <c r="R13" s="4" t="n"/>
       <c r="S13" s="4" t="n"/>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="3" t="n">
         <v>9</v>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>2384527</t>
+          <t>2091703</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>4546483</t>
+          <t>5109715</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr"/>
       <c r="H14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="3" t="inlineStr"/>
       <c r="J14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K14" s="3" t="inlineStr"/>
       <c r="L14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="4" t="n"/>
       <c r="Q14" s="4" t="n"/>
       <c r="R14" s="4" t="n"/>
       <c r="S14" s="4" t="n"/>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>2213710</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>3934462</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr"/>
+      <c r="H15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I15" s="3" t="inlineStr"/>
+      <c r="J15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K15" s="3" t="inlineStr"/>
+      <c r="L15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O15" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P15" s="4" t="n"/>
+      <c r="Q15" s="4" t="n"/>
+      <c r="R15" s="4" t="n"/>
+      <c r="S15" s="4" t="n"/>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="3" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>2249913</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>4069118</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr"/>
+      <c r="H16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I16" s="3" t="inlineStr"/>
+      <c r="J16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K16" s="3" t="inlineStr"/>
+      <c r="L16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O16" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P16" s="4" t="n"/>
+      <c r="Q16" s="4" t="n"/>
+      <c r="R16" s="4" t="n"/>
+      <c r="S16" s="4" t="n"/>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="3" t="n">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>2303349</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>4263180</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E17" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F17" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G17" s="3" t="inlineStr"/>
+      <c r="H17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3" t="inlineStr"/>
+      <c r="J17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K17" s="3" t="inlineStr"/>
+      <c r="L17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P17" s="4" t="n"/>
+      <c r="Q17" s="4" t="n"/>
+      <c r="R17" s="4" t="n"/>
+      <c r="S17" s="4" t="n"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="3" t="n">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>2599111</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>5088666</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr"/>
+      <c r="H18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I18" s="3" t="inlineStr"/>
+      <c r="J18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K18" s="3" t="inlineStr"/>
+      <c r="L18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P18" s="4" t="n"/>
+      <c r="Q18" s="4" t="n"/>
+      <c r="R18" s="4" t="n"/>
+      <c r="S18" s="4" t="n"/>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="3" t="n">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3" t="inlineStr">
+        <is>
+          <t>2628532</t>
+        </is>
+      </c>
+      <c r="C19" s="3" t="inlineStr">
+        <is>
+          <t>5141700</t>
+        </is>
+      </c>
+      <c r="D19" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr"/>
+      <c r="H19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I19" s="3" t="inlineStr"/>
+      <c r="J19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K19" s="3" t="inlineStr"/>
+      <c r="L19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P19" s="4" t="n"/>
+      <c r="Q19" s="4" t="n"/>
+      <c r="R19" s="4" t="n"/>
+      <c r="S19" s="4" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>