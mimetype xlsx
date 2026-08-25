--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -71,251 +71,229 @@
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Аду Светлана Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Методика обучения  РКИ на подготовительном факультете
 Научно-исследовательская работа
 Педагогическая  практика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогические аспекты работы с иностранными обучающимися подготовительных отделений российских ООВО» (72 ак.ч) РУДН, 15 декабря – 22 декабря 2022 г., удостоверение УПК 23 153200 (рег. № 153200)
 «Филологическое сопровождение школьников с особыми образовательными потребностями»
 Управление изменениями в библиотеке: цифровые стандарты, ИИ-технологии и лучшие практики, IPR Media, 72 ак.ч, 2025 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы, 18 ак.ч, 2024 г.
 Эффективная цифровая и коммуникационная среда преподавателя: синергия законодательных требований и цифровых инструментов, IPR Media, 72 ак.ч, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Digital IP: цифровизация интеллектуальной собственности» (72 ак.ч), Балтийский Федеральный университет им. Иммануила Канта, 18 октября 2021 – 10 января 2022 г., № 013927 039705 (рег. № 9093)
 «Мастерская цифрового педагога: создает интерактивные задания по РКИ» (16 ак.ч, Гос. ИРЯ им. А.С. Пушкина, 1 декабря 2021, рег № 13-21/9773), удостоверение 770400270670
 «Оказание первой доврачебной помощи» (16 ак.ч), Гос. ИРЯ им. А.С. Пушкина, 10.02.2022
 «Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования» по предмету «Русский язык» (72 ак.ч) Федеральный институт педагогических измерений, 21 февраля 2022 – 25 марта 2022 г., № 180003038329, (рег № РЯ – 13 — 1510)</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; главный редактор журнала &amp;laquo;Русский язык за рубежом&amp;raquo;</t>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
 «Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
 «Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Аннушкин Владимир Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">Риторика профессионального общения</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">«Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 36 ч, МГППУ (1-21 февраля 2022 г.)
 «Современная риторика и речеведческие дисциплины: от устного диалога до компьютерно-цифрового взаимодействия», 36 ч, МГЛУ, 2023 г.
 «Виртуальная школа преподавателя, обучающего на русском языке» (Москва, РосНОУ, 27 ноября – 29 декабря 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования», 16 ч (Москва, Гос. ИРЯ им. А.С. Пушкина, февраль 2018 г.)
 Недели русского языка в Берлине (RUSSISCHES HAUS DER WISSENSCHAFT UND KULTUR, 18 ч, 2018 г.)
 «Оказание первой помощи при жизнеопасных состояниях», 18 ч. (Научно-практический Центр экстренной медицинской помощи Департамента здравоохранения города Москвы, 2018 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации», 36 ч, МГЛУ, 6-8 февраля 2020 года</t>
   </si>
   <si>
     <t xml:space="preserve">52</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
   <si>
     <t xml:space="preserve">Богомолов Андрей Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровые технологии в преподавании русского языка как иностранного
-Научно-исследовательская работа
-[...3 lines deleted...]
-    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы</t>
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Романо-германская филология. Филолог. Учитель английского языка средней школы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный и иностранные языки в общеобразовательной и высшей школе)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук
 Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2023 г.
 Русский язык в условиях формирования цифровой среды: лингвистический и лингводидактический аспекты, 24 ч, ФГБОУ ВО "МГТУ "СТАНКИН", 2024 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
-    <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
-[...21 lines deleted...]
-  <si>
     <t xml:space="preserve">Большакова Анна Алексеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогическая  практика</t>
   </si>
   <si>
     <t xml:space="preserve">Филология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина» г. Москва, 2022 г., Лингводидактичексие основы обучения русскому языку школьников-билингов и инофонов.</t>
   </si>
   <si>
     <t xml:space="preserve">17</t>
   </si>
   <si>
     <t xml:space="preserve">Брагина Наталья Георгиевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Семиотика и культурная антропология
+    <t xml:space="preserve">Филология в системе современного гуманитарного знания
 Язык и межкультурная коммуникация
-Филология в системе современного гуманитарного знания
-[...3 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог</t>
+Научно-исследовательская работа
+Семиотика и культурная антропология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 Комплексная безопасность в вузовской среде: противодействие терроризму и экстремизму, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Технология использования онлайн-коммуникации в учебном процессе образовательной организации» (16 часов, 11 января – 8 февраля 2021)
 Программа повышения квалификации «Пожарно-технический минимум для работников РГГУ» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Программа повышения квалификации «Цифровая гуманитаристика» (24 часа, 29 декабря 2021г. – 31 января 2022г.)
 Методы психологической  самопомощи и профилактики кризисных состояний, 24 ч., РГГУ, 2023 г.
 Программа повышения квалификации «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 часов, 14-21 февраля 2022 года)
 Программа повышения квалификации «Современная компьютерная лингвистика для преподавателей» (144 часа, 1 апреля – 25 июня 2022 года)</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Васютина Елизавета Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; Специалист отдела подготовки и сопровождения научно и научно-педагогических кадров</t>
   </si>
   <si>
-    <t xml:space="preserve">Семиотика и культурная антропология
-Язык и межкультурная коммуникация</t>
+    <t xml:space="preserve">Семиотика и культурная антропология</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр филологии</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации запланировано на май 2026 г. "Введение в компьютерную лингвистику", 22 ч, СПбГУ
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Веселовская Татьяна Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Научный сотрудник лаборатории когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Межкультурная дидактика</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">«Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 часов, ЦДО «Горизонт», Институт русского языка РУДН, 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
@@ -327,647 +305,593 @@
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Власюк Наталия Львовна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 «Оказание первой доврачебной помощи» (16 ак.ч.), 2022 г.
 ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина» г. Москва, 2019 г., Использование ресурсов портала «Образование на русском в практическом курсе РКИ»</t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">Волкова Светлана Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология (русский язык и литература), Учитель</t>
+    <t xml:space="preserve">Филология (русский язык и литература), Учитель; 13.00.02 - Теория и методика обучения и воспитания (литература)</t>
   </si>
   <si>
     <t xml:space="preserve">Трудные вопросы морфологии современного русского языка (2023, 36 ак.ч.)
 Совершенствование профессиональных компетенций учителя русского языка: трудные вопросы синтаксиса словосочетания и простого предложения, 40 ч, 2024 г.
 Исторический комментарий на уроках русского языка, 36 ч, 2024 г.
 Актуальные проблемы современного русского словообразования, 36 ч, 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ч., Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.
 Методика преподавания курса  «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.       
 Курс РКИ по языку специальности: подготовка собственных учебных материалов к уроку. (ООО «Мир русских учебников»; 72 часа), 2021 г.
 Введение в современное онлайн-обучение. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 24 часа), 2022 г.
 Инструменты онлайн-обучения. (ФГАОУ ВО «Балтийский федеральный университет имени Иммануила Канта»; 56 часов), 2022 г.
 Активные процессы в современном русском языке (ООО «Наш язык», 16 часов), 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык в профессиональной сфере
 Научный текст на английском языке: создание и специфика перевода
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Дудакова Таисия Олеговна</t>
-[...11 lines deleted...]
-  <si>
     <t xml:space="preserve">Жукова Арина Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
 Научно-исследовательская работа
 Русский язык в его функциональных разновидностях</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., РГГУ, 2024 г.
 Мастер воспитания (72 ч., ФГБОУ ВО Калужский госуниверситет, 2025 г.
 «Новое в профессиональной деятельности заведующего кафедрой организации, реализующей программы высшего образования, в соответствии с изменениями законодательства об образовании» (36 ч., Межотраслевой институт повышения квалификации и профессиональной переподготовки кадров», Москва, ноябрь – декабрь 2018 г.)
 «Оказание первой медицинской помощи при жизнеопасных состояниях» (18 ч., Научно-практический центр экстренной медицинской помощи Департамента здравоохранения г. Москвы, октябрь 2018 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (февраль 2018 г., Гос. ИРЯ им. А.С. Пушкина, 16 ч.)
 «Психолого-лингвистическая экспертиза креолизованного текста» (72 ч., Уральский государственный педагогический университет, октябрь – ноябрь 2018 г.)
 «Современные методы лингвистического анализа в судебно-экспертной практике» (36 ч., Гос. ИРЯ им. А.С. Пушкин, октябрь 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч., г. Йошкар-Ола, Поволжский государственный технологический университет, октябрь 2018 г. – февраль 2019 г.)
 «Анализ продуктов речевой деятельности в судебной экспертизе» (28 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, сентябрь – октябрь 2019 г.)
 «Риторические традиции и коммуникативные процессы в эпоху цифровизации» (36 ч., г. Москва, Московский государственный лингвистический университет, февраль 2020 г.)
 «Новые подходы к преподаванию гуманитарных дисциплин в цифровую эпоху» (72 ч., г. Калининград, Автономная некоммерческая организация дополнительного образования «Региональный учебный центр», май – июнь 2020 г.)
 «Методические подходы к формированию образовательной программы в рамках перехода на ФГОС 3++» (72 ч., г. Нижний Новгород, Национальный исследовательский Нижегородский государственный университет им. Н.И. Лобачевского», ноябрь – декабрь 2020 г.)
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ» (36 ч., г. Москва, Московский государственный психолого-педагогический университет, февраль 2022 г.)
 «Цифровые технологии в преподавании профильных дисциплин» (144 ч., г. Иннополис, АНО ВО «Университет Иннополис», март – май 2022 г.)
 «Прикладной искусственный интеллект в программах дисциплин» (университет Иннополис, апрель — июнь 2022 г., 144 часа)
 «Предупреждение коррупции в организациях» (36 ч., г. Москва, Гос. ИРЯ им. А.С. Пушкина, май- июнь 2023 г.)</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Психолингвистика</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
+    <t xml:space="preserve">4</t>
+  </si>
+  <si>
     <t xml:space="preserve">Капитанова Юлия Станиславовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">Современные технологии обучения иностранных студентов в вузе, 16 ч, НИ ТПУ, 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Обучение иностранному языку: сочетание традиционных и инновационных методик, РУДН, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Активные процессы в русском языке
 Научно-исследовательская работа
 Билингвизм в лингводидактическом аспекте</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
-    <t xml:space="preserve">Кудоярова Татьяна Викторовна</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности
+    <t xml:space="preserve">Кулибина Наталья Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика обучения чтению аутентичных художественных текстов
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель</t>
-[...35 lines deleted...]
-Значимые тексты  русской культуры в практике преподавания РКИ</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Лебедева Мария Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
   </si>
   <si>
     <t xml:space="preserve">Качественные и количественные исследования в лингводидактике
 Проектирование цифровых продуктов по русскому языку: от идеи к стартапу
 Научно-исследовательская работа
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Космпьютерная лингвистика" (НИУ "Высшая школа экономики") 2018 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Психология педагогического общения
-Педагогические технологии в преподавании РКИ
+Игровое моделирование в преподавании РКИ
 Научно-исследовательская работа
-Игровое моделирование в преподавании РКИ
 Педагогические технологии в преподавании русского языка  как иностранного
 Педагогическая  практика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Лукин Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Мамонтов Александр Степанович</t>
   </si>
   <si>
     <t xml:space="preserve">Социо и психолингвистические методы в изучении межкультурной коммуникации
-Научно-исследовательская работа
-[...3 lines deleted...]
-    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка</t>
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Преподаватель русского языка и литературы, переводчик английского языка; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, 72 ч. РУДН, 2025 г.
 Медиатекст в многополярном мире: современное состояние и тенденции развития (межпредметные связи), 72 ч., РУДН, 2025 г. /нет
 Программа дополнительного профессионального образования «Преподавание русского языка как иностранного в динамике лингвокультурных процессов» (72 ч.) (Москва, РУДН, 2017 г.)
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных организациях высшего образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2017 г.)
 «Актуальные проблемы антикоррупционной деятельности в системе образования» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2018 г.)
 «Преподаватель образовательной организации высшего образования: требования ФГОС ВО, профессионального стандарта, цифровые компетенции и взаимодействие с работодателями» (16 ч.) (Москва, Гос. ИРЯ им. А.С. Пушкина, 2019 г.)
 «Организация создания и особенности проектирования онлайн-курсов» (72 ч.) (Йошкар-Ола, ПГТУ — Поволжский региональный центр компетенций в области онлайн-обучения, 2019 г.)
 Анализ  продуктов  речевой  деятельности в судебной  экспертизе 28 ч, Гос. ИРЯ  им. А.С. Пушкина, 2021 г.
 Особенности  организации образовательного  процесса в  вузе для  студентов  с  инвалидностью и ОВЗ -36 ч., Московский  государственный  психолого-педагогический  университет, 2021 г.
 Современная компьютерная  лингвистика  для  преподавателей, 144 ч., АНО  ВО  “Университет  Иннополис”, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Мусса Татьяна Викторовна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы.</t>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; переподготовка -педагог высшей школы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования 72 ч, 2025 г.
 Подготовка экспертов для работы в региональной предметной комиссии при проведении государственной итоговой аттестации по образовательным программам среднего общего образования 72 ч, 2024 г.
 Профессиональная переподготовка по программе «Педагог высшей школы» (Институт повышения квалификации и профессиональной переподготовки работников при Финансовом университете при Правительстве Российской Федерации), 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">22</t>
   </si>
   <si>
     <t xml:space="preserve">Мягкова Алёна Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Степень «Бакалавр филологического образования», 2012 г.
 Квалификация «Магистр филологии» (профиль «Русский язык как иностранный»), 2014 г.
 Квалификация «Исследователь. Преподаватель-исследователь» (направление 45.06.01 Языкознание и литературоведение, специальность 10.02.01 Русский язык), 2017 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой доврачебной помощи (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий", 8 ч) 2023 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч, 2025 г.
 «Использование ресурсов портала «Образование на русском» в практическом курсе РКИ» — ГИРЯ им. А.С. Пушкина, 2019 г., 18 часов
 «Проведение онлайн-урока по РКИ: методические и технологические аспекты» — ГИРЯ им. А.С. Пушкина, 2019 г., 36 часов
 «Оказание первой помощи при жизнеопасных состояниях» — НПЦ ЭМП Департамента здравоохранения г. Москвы 2018 г., 18 часов
 «Актуальные проблемы антикоррупционной деятельности в системе образования» — ГИРЯ им. А.С. Пушкина, 2018 г., 16 часов
 «Использование комплексной системы управления вузом «INTRANET: ACADEMIC» в работе преподавателя» — SOFTWARE INC., 2017 г., 16 часов
 «Совершенствование коммуникативной компетенции руководителей и педагогических работников образовательных организаций» — ФГАОУ ДПО «Академия повышения квалификации и профессиональной переподготовки работников образования», 2016 г., 72 часа
 «Комплексный экзамен по русскому языку как иностранному, Истории России и основам законодательства РФ» — Гос. ИРЯ им. А.С. Пушкина, 2015 г., 36 часов
 «Инновационные подходы к преподаванию русского языка как неродного в условиях полиэтнической образовательной среды и внедрения ФГОС ОО» — ФПКП РКИ РУДН, 2014 год, 72 часа
 «Русский жестовый язык (сурдоперевод)» — РГСУ, 2013 г., 200 часов
 «Работа с программным комплексом системы обработки, хранения и использования тестирования иностранных граждан» — Институт повышения квалификации и переподготовки кадров РУДН, 2013 г., 24 часа
 «Лингводидактическое тестирование (ТРКИ для приёма в гражданство РФ и трудящихся мигрантов)» — ФПКП РУДН, 2013 г., 72 часа
 «Лингводидактическое тестирование (уровни А1, А2, В1)» — ФПКП РУДН, 2013 г., 100 часов
 «Методика преподавания русского языка в условиях внедрения федеральных государственных образовательных стандартов общего образования» — ФПКП РКИ РУДН, 2013 г., 36 часов
 «Правовые и методические аспекты организации тестирования трудящихся мигрантов по русскому языку, истории России и основам законодательства РФ» — Институт повышения квалификации и переподготовки кадров РУДН, 2013 г., 72 часа</t>
   </si>
   <si>
+    <t xml:space="preserve">13</t>
+  </si>
+  <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">Науменко Юлия Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания русского языка как иностранного
 Научно-исследовательская работа
 Педагогическая  практика</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Референт-переводчик с английского языка на русский, с русского языка на английский</t>
+    <t xml:space="preserve">Филология, бакалавр филологии, магистр филологии, специализация "Русская лингводидактика"; референт-переводчик с английского языка на русский, с русского языка на английский</t>
   </si>
   <si>
     <t xml:space="preserve">Смарт-образование: цифровой контент, сервисы и данные. Базовый курс", Юрайт-Академия, 72 ч, 2025 г
 Теория и практика разработки электронных курсов, Российский университет дружбы народов имени Патриса Лумумбы, 108 ч, 2025 г.
 Искусственный интеллект в образовании: инструменты, методы и перспективы, Российский университет дружбы народов имени Патриса Лумумбы, 36 ч, 2025 г./нет</t>
   </si>
   <si>
     <t xml:space="preserve">Рогозная Нина Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Обучение русскому языку как иностранному в специальных целях
-Профессионально-ориентированное обучение русскому языку как иностранному
+    <t xml:space="preserve">Билингвальные модели обучения РКИ
+Обучение русскому языку как иностранному в специальных целях
 Методика работы с обучающимися, слабо владеющими русским языком (билингвы)
 Научно-исследовательская работа
-Билингвальные модели обучения РКИ
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.
 Проектное обучение: наставничество и научное руководство, 18 ч, Юрайт Академия, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">48</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Преддипломная практика
-Педагогическая  практика
-[...5 lines deleted...]
-Учитель русского языка и литературы</t>
+Педагогическая  практика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">Родионова Елена Михайловна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология
 Преподаватель</t>
   </si>
   <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Информационные ресурсы в филологической деятельности
-Иностранный язык в профессиональной сфере
-[...1 lines deleted...]
-Организационно-методические особенности преподавания РКИ на подготовительном факультете
 Научно-исследовательская работа
 Организационно-методические особенности преподавания РКИ в цифровой среде
 Педагогическая  практика
 Преддипломная практика
 Подготовка к процедуре защиты и защита ВКР</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Преподавание русского языка как иностранного</t>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Модуль 1.Система приема иностранных граждан в российские образовательные организации высшего образования (Центр дополнительного образования "Горизонт" Института русского языка РУДН) 2024 г.
 Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, РУДН, 18 ч, 2025 г.
 Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, РУДН, 18 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Рябова Юлия Андревна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык как иностранный
 Преподаватель РКИ</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи  (АНО ДПО "Городской учебно-информационны центр подготовки и повышения квалификации персонала, условий и охраны труда работников предприятий", 8 ч) 2023 г.
 Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, Центр дополнительного образования "Горизонт" Института русского языка РУДН, 18 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Языковая интерференция: теория и практика
-Научно-исследовательская работа
-[...6 lines deleted...]
-Преподаватель русского языка и литературы</t>
+Научно-исследовательская работа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Методология научного исследования. Теория и практика создания научного текста
 Научно-исследовательская работа</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Селезнева Лариса Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и практика коммуникации в различных сферах профессиональной деятельности</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, РГГУ, 36 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Стоянова Таня Янкова</t>
   </si>
   <si>
     <t xml:space="preserve">Русская филология
 Болгарская филология
 Специалист по русской филологии
 Преподаватель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">«Преподавание русского языка как иностранного: традиции, современность, перспективы», ФГБОУ ВО «Гос. институт русского языка им. А.С. Пушкина, 36 ч., март 2025 г. 
 «Технологии международного позиционирования России в сфере продвижения русского языка и образования на русском (на основании приоритетов государственной политики Российской Федерации»), ФГБОУ ВО «Гос. институт русского языка им. А.С. Пушкина», 72 ак.ч., 17-28 декабря 2020 г.
 «Использование комплексной системы управления вузом «INTRANET: ACADEMIC» в работе преподавателя» - SOFTWARE INC., 16 часов, 2017 г.
 «Использование ресурсов портала «Образование на русском» в практическом курсе РКИ». ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 18 ч., 2019 г.
 «Международная деятельность высшего учебного заведения: современное состояние и перспективы развития», Институт международных программ РУДН, 72 ч., 2014 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">Федорова Мария Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент; педагог дополнительного образования по русскому языку как иностранному</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогические технологии в преподавании русского языка  как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Современные инновационные образовательные технологии и средства обучения русскому языку как иностранному в зарубежных образовательных организациях, 36 ч (Московский государственный лингвистический университет) 2024 г.
 Современные технологии обучения иностранных студентов в вузе, 16 ч, (Национальный исследовательский Томский политехнический университет) 2025 г.
 Методика преподавания курса „Основы российской государственности",               Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Организация учебной деятельности и методика преподавания в высшей школе
 Научно-исследовательская работа
 Ознакомительная практика
 Педагогическая  практика
 Преддипломная практика
 Подготовка к сдаче и сдача государственного экзамена
-Подготовка к процедуре защиты и защита ВКР
-[...1 lines deleted...]
-Профессионально-ориентированное обучение русскому языку как иностранному</t>
+Подготовка к процедуре защиты и защита ВКР</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Чжао Милана Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогическое образование с двумя профилями подготовки (бакалавриат). Методика преподавания русского языка как иностранного</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса  «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО РГГУ, 36 ч, 2023г.</t>
   </si>
   <si>
     <t xml:space="preserve">Шиманюк Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заместитель декана филологического факультета; Доцент; Начальник центра тестирования иностранных граждан</t>
   </si>
   <si>
     <t xml:space="preserve">Лингводидактическое тестирование
 Научно-исследовательская работа</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог. Преподаватель</t>
+    <t xml:space="preserve">Филолог. Преподаватель; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Организация, порядок и формы проведения экзамена по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч, Институт Пушкина, 2024 г.
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), 40 ч, Институт Пушкина, 2024 г.</t>
   </si>
   <si>
+    <t xml:space="preserve">34</t>
+  </si>
+  <si>
     <t xml:space="preserve">Шурупова Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Преподаватель.
 Финансы и кредит. Специалист</t>
   </si>
   <si>
     <t xml:space="preserve">Организация, порядок и формы проведения экзамена по русскому языку как иностранному, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, Гос. ИРЯ им. А.С. Пушкина, 16 ак.ч.,2024 г./ нет</t>
   </si>
   <si>
     <t xml:space="preserve">Шутова Марина Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.
 Преподаватель университета в новой системе российского образования, 72 ч., ЧПОУ "ЦПДО Лань", Санкт-Петербург, 2023-2024 гг.</t>
-  </si>
-[...11 lines deleted...]
-    <t xml:space="preserve">28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1412,94 +1336,50 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
-    <font/>
-[...42 lines deleted...]
-    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -1915,94 +1795,50 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
-    <fill/>
-[...42 lines deleted...]
-    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -2043,358 +1879,50 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
-      <diagonal/>
-[...306 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -6790,182 +6318,50 @@
     <xf fontId="443" fillId="444" borderId="443" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="444" fillId="445" borderId="444" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="445" fillId="446" borderId="445" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="446" fillId="447" borderId="446" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="447" fillId="448" borderId="447" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="448" fillId="449" borderId="448" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="449" fillId="450" borderId="449" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="450" fillId="451" borderId="450" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="451" fillId="452" borderId="451" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...130 lines deleted...]
-    <xf fontId="495" fillId="496" borderId="495" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -7433,1416 +6829,1276 @@
       <c r="C6" t="s" s="58">
         <v>46</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>47</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
         <v>48</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>17</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
         <v>49</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>50</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
+        <v>51</v>
+      </c>
+      <c r="C7" t="s" s="69">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s" s="70">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
+        <v>53</v>
+      </c>
+      <c r="G7" t="s" s="73">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s" s="74">
+        <v>26</v>
+      </c>
+      <c r="I7" t="s" s="75">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s" s="76">
         <v>55</v>
       </c>
-      <c r="G7" t="s" s="73">
-[...5 lines deleted...]
-      <c r="I7" t="s" s="75">
+      <c r="K7" t="s" s="77">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>57</v>
+      </c>
+      <c r="C8" t="s" s="80">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>59</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
         <v>60</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H8" t="s" s="85">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I8" t="s" s="86">
         <v>61</v>
       </c>
       <c r="J8" t="s" s="87">
         <v>62</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
+        <v>63</v>
+      </c>
+      <c r="C9" t="s" s="91">
         <v>64</v>
       </c>
-      <c r="C9" t="s" s="91">
+      <c r="D9" t="s" s="92">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
+        <v>66</v>
+      </c>
+      <c r="G9" t="s" s="95">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>17</v>
       </c>
       <c r="I9" t="s" s="97">
         <v>68</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>51</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
         <v>72</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
+        <v>73</v>
+      </c>
+      <c r="J10" t="s" s="109">
         <v>74</v>
       </c>
-      <c r="J10" t="s" s="109">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s" s="110">
-        <v>76</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>17</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s" s="124">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G12" t="s" s="128">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>17</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="K12" t="s" s="132">
         <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s" s="135">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s" s="140">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="J13" t="s" s="142">
         <v>44</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>20</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
+        <v>86</v>
+      </c>
+      <c r="C14" t="s" s="146">
+        <v>87</v>
+      </c>
+      <c r="D14" t="s" s="147">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>41</v>
       </c>
       <c r="I14" t="s" s="152">
+        <v>90</v>
+      </c>
+      <c r="J14" t="s" s="153">
         <v>91</v>
       </c>
-      <c r="J14" t="s" s="153">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s" s="154">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
         <v>92</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>93</v>
       </c>
       <c r="D15" t="s" s="158">
         <v>94</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>17</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>17</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>51</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s" s="168">
-        <v>97</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
         <v>99</v>
       </c>
       <c r="G16" t="s" s="172">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s" s="173">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
         <v>100</v>
       </c>
       <c r="J16" t="s" s="175">
         <v>101</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s" s="179">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s" s="180">
         <v>104</v>
       </c>
       <c r="E17" t="s" s="181">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s" s="183">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H17" t="s" s="184">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J17" t="s" s="186">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="K17" t="s" s="187">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s" s="190">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="G18" t="s" s="194">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="K18" t="s" s="198">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s" s="201">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E19" t="s" s="203">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s" s="205">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="H19" t="s" s="206">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>63</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="D20" t="s" s="213">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>41</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>121</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C21" t="s" s="223">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>123</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G21" t="s" s="227">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H21" t="s" s="228">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C22" t="s" s="234">
-        <v>128</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="G22" t="s" s="238">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="H22" t="s" s="239">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>131</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="243">
         <v>22</v>
       </c>
       <c r="B23" t="s" s="244">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C23" t="s" s="245">
-        <v>133</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s" s="246">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s" s="247">
         <v>14</v>
       </c>
       <c r="F23" t="s" s="248">
+        <v>134</v>
+      </c>
+      <c r="G23" t="s" s="249">
+        <v>67</v>
+      </c>
+      <c r="H23" t="s" s="250">
+        <v>17</v>
+      </c>
+      <c r="I23" t="s" s="251">
         <v>135</v>
       </c>
-      <c r="G23" t="s" s="249">
-[...5 lines deleted...]
-      <c r="I23" t="s" s="251">
+      <c r="J23" t="s" s="252">
+        <v>91</v>
+      </c>
+      <c r="K23" t="s" s="253">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="254">
         <v>23</v>
       </c>
       <c r="B24" t="s" s="255">
         <v>137</v>
       </c>
       <c r="C24" t="s" s="256">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D24" t="s" s="257">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s" s="258">
         <v>14</v>
       </c>
       <c r="F24" t="s" s="259">
-        <v>55</v>
+        <v>138</v>
       </c>
       <c r="G24" t="s" s="260">
         <v>17</v>
       </c>
       <c r="H24" t="s" s="261">
         <v>17</v>
       </c>
       <c r="I24" t="s" s="262">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="J24" t="s" s="263">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="K24" t="s" s="264">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="265">
         <v>24</v>
       </c>
       <c r="B25" t="s" s="266">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s" s="267">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D25" t="s" s="268">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E25" t="s" s="269">
         <v>14</v>
       </c>
       <c r="F25" t="s" s="270">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G25" t="s" s="271">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s" s="272">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I25" t="s" s="273">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="J25" t="s" s="274">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="K25" t="s" s="275">
-        <v>63</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="276">
         <v>25</v>
       </c>
       <c r="B26" t="s" s="277">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C26" t="s" s="278">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D26" t="s" s="279">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="E26" t="s" s="280">
         <v>14</v>
       </c>
       <c r="F26" t="s" s="281">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G26" t="s" s="282">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="H26" t="s" s="283">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I26" t="s" s="284">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J26" t="s" s="285">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="K26" t="s" s="286">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="287">
         <v>26</v>
       </c>
       <c r="B27" t="s" s="288">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C27" t="s" s="289">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D27" t="s" s="290">
-        <v>54</v>
+        <v>152</v>
       </c>
       <c r="E27" t="s" s="291">
         <v>14</v>
       </c>
       <c r="F27" t="s" s="292">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G27" t="s" s="293">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="H27" t="s" s="294">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I27" t="s" s="295">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J27" t="s" s="296">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="K27" t="s" s="297">
-        <v>151</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="298">
         <v>27</v>
       </c>
       <c r="B28" t="s" s="299">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C28" t="s" s="300">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s" s="301">
-        <v>153</v>
+        <v>47</v>
       </c>
       <c r="E28" t="s" s="302">
         <v>14</v>
       </c>
       <c r="F28" t="s" s="303">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G28" t="s" s="304">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="H28" t="s" s="305">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I28" t="s" s="306">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J28" t="s" s="307">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="K28" t="s" s="308">
-        <v>147</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="309">
         <v>28</v>
       </c>
       <c r="B29" t="s" s="310">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s" s="311">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s" s="312">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E29" t="s" s="313">
         <v>14</v>
       </c>
       <c r="F29" t="s" s="314">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G29" t="s" s="315">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="H29" t="s" s="316">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="I29" t="s" s="317">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J29" t="s" s="318">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="K29" t="s" s="319">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="320">
         <v>29</v>
       </c>
       <c r="B30" t="s" s="321">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s" s="322">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D30" t="s" s="323">
-        <v>162</v>
+        <v>47</v>
       </c>
       <c r="E30" t="s" s="324">
         <v>14</v>
       </c>
       <c r="F30" t="s" s="325">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G30" t="s" s="326">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="H30" t="s" s="327">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I30" t="s" s="328">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J30" t="s" s="329">
-        <v>131</v>
+        <v>167</v>
       </c>
       <c r="K30" t="s" s="330">
-        <v>131</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="331">
         <v>30</v>
       </c>
       <c r="B31" t="s" s="332">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C31" t="s" s="333">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D31" t="s" s="334">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="E31" t="s" s="335">
         <v>14</v>
       </c>
       <c r="F31" t="s" s="336">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="G31" t="s" s="337">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="H31" t="s" s="338">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I31" t="s" s="339">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="J31" t="s" s="340">
-        <v>57</v>
+        <v>172</v>
       </c>
       <c r="K31" t="s" s="341">
-        <v>57</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="342">
         <v>31</v>
       </c>
       <c r="B32" t="s" s="343">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s" s="344">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s" s="345">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E32" t="s" s="346">
         <v>14</v>
       </c>
       <c r="F32" t="s" s="347">
-        <v>169</v>
+        <v>72</v>
       </c>
       <c r="G32" t="s" s="348">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="H32" t="s" s="349">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I32" t="s" s="350">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J32" t="s" s="351">
-        <v>171</v>
+        <v>70</v>
       </c>
       <c r="K32" t="s" s="352">
-        <v>172</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="353">
         <v>32</v>
       </c>
       <c r="B33" t="s" s="354">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C33" t="s" s="355">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s" s="356">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="E33" t="s" s="357">
         <v>14</v>
       </c>
       <c r="F33" t="s" s="358">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G33" t="s" s="359">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H33" t="s" s="360">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I33" t="s" s="361">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J33" t="s" s="362">
-        <v>176</v>
+        <v>91</v>
       </c>
       <c r="K33" t="s" s="363">
-        <v>176</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="364">
         <v>33</v>
       </c>
       <c r="B34" t="s" s="365">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C34" t="s" s="366">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D34" t="s" s="367">
-        <v>178</v>
+        <v>47</v>
       </c>
       <c r="E34" t="s" s="368">
         <v>14</v>
       </c>
       <c r="F34" t="s" s="369">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G34" t="s" s="370">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="H34" t="s" s="371">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I34" t="s" s="372">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J34" t="s" s="373">
-        <v>181</v>
+        <v>102</v>
       </c>
       <c r="K34" t="s" s="374">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="375">
         <v>34</v>
       </c>
       <c r="B35" t="s" s="376">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C35" t="s" s="377">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s" s="378">
-        <v>183</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s" s="379">
         <v>14</v>
       </c>
       <c r="F35" t="s" s="380">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="G35" t="s" s="381">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s" s="382">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I35" t="s" s="383">
-        <v>184</v>
+        <v>73</v>
       </c>
       <c r="J35" t="s" s="384">
-        <v>76</v>
+        <v>185</v>
       </c>
       <c r="K35" t="s" s="385">
-        <v>139</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="386">
         <v>35</v>
       </c>
       <c r="B36" t="s" s="387">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C36" t="s" s="388">
-        <v>26</v>
+        <v>187</v>
       </c>
       <c r="D36" t="s" s="389">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E36" t="s" s="390">
         <v>14</v>
       </c>
       <c r="F36" t="s" s="391">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="G36" t="s" s="392">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H36" t="s" s="393">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I36" t="s" s="394">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J36" t="s" s="395">
-        <v>101</v>
+        <v>190</v>
       </c>
       <c r="K36" t="s" s="396">
-        <v>84</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="397">
         <v>36</v>
       </c>
       <c r="B37" t="s" s="398">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C37" t="s" s="399">
-        <v>53</v>
+        <v>192</v>
       </c>
       <c r="D37" t="s" s="400">
-        <v>54</v>
+        <v>193</v>
       </c>
       <c r="E37" t="s" s="401">
         <v>14</v>
       </c>
       <c r="F37" t="s" s="402">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="G37" t="s" s="403">
         <v>16</v>
       </c>
       <c r="H37" t="s" s="404">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I37" t="s" s="405">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="J37" t="s" s="406">
-        <v>110</v>
+        <v>196</v>
       </c>
       <c r="K37" t="s" s="407">
-        <v>110</v>
+        <v>196</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="408">
         <v>37</v>
       </c>
       <c r="B38" t="s" s="409">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C38" t="s" s="410">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D38" t="s" s="411">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E38" t="s" s="412">
         <v>14</v>
       </c>
       <c r="F38" t="s" s="413">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="G38" t="s" s="414">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H38" t="s" s="415">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I38" t="s" s="416">
-        <v>79</v>
+        <v>199</v>
       </c>
       <c r="J38" t="s" s="417">
-        <v>193</v>
+        <v>127</v>
       </c>
       <c r="K38" t="s" s="418">
-        <v>193</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="419">
         <v>38</v>
       </c>
       <c r="B39" t="s" s="420">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C39" t="s" s="421">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D39" t="s" s="422">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E39" t="s" s="423">
         <v>14</v>
       </c>
       <c r="F39" t="s" s="424">
-        <v>55</v>
+        <v>203</v>
       </c>
       <c r="G39" t="s" s="425">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="H39" t="s" s="426">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="I39" t="s" s="427">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="J39" t="s" s="428">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="K39" t="s" s="429">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="430">
         <v>39</v>
       </c>
       <c r="B40" t="s" s="431">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s" s="432">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="D40" t="s" s="433">
-        <v>201</v>
+        <v>47</v>
       </c>
       <c r="E40" t="s" s="434">
         <v>14</v>
       </c>
       <c r="F40" t="s" s="435">
-        <v>60</v>
+        <v>207</v>
       </c>
       <c r="G40" t="s" s="436">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H40" t="s" s="437">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I40" t="s" s="438">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="J40" t="s" s="439">
-        <v>203</v>
+        <v>29</v>
       </c>
       <c r="K40" t="s" s="440">
-        <v>203</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="441">
         <v>40</v>
       </c>
       <c r="B41" t="s" s="442">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C41" t="s" s="443">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s" s="444">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s" s="445">
         <v>14</v>
       </c>
       <c r="F41" t="s" s="446">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="G41" t="s" s="447">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="H41" t="s" s="448">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I41" t="s" s="449">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="J41" t="s" s="450">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="K41" t="s" s="451">
-        <v>138</v>
-[...103 lines deleted...]
-      <c r="K44" t="s" s="484">
         <v>36</v>
-      </c>
-[...33 lines deleted...]
-        <v>110</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>