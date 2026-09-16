--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:S514"/>
+  <dimension ref="A1:S528"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16.4" customWidth="1" min="2" max="2"/>
     <col width="21.3" customWidth="1" min="3" max="3"/>
     <col width="11" customWidth="1" min="4" max="4"/>
     <col width="11.1" customWidth="1" min="9" max="9"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="13" customWidth="1" min="14" max="14"/>
     <col width="14.2" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Филология</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
@@ -8388,2039 +8388,2039 @@
         </is>
       </c>
       <c r="L122" s="3" t="n">
         <v>74</v>
       </c>
       <c r="M122" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N122" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O122" s="3" t="n">
         <v>267</v>
       </c>
       <c r="P122" s="4" t="n"/>
       <c r="Q122" s="4" t="n"/>
       <c r="R122" s="4" t="n"/>
       <c r="S122" s="4" t="n"/>
     </row>
     <row r="123" ht="30" customHeight="1">
       <c r="A123" s="3" t="n">
         <v>118</v>
       </c>
       <c r="B123" s="3" t="inlineStr">
         <is>
-          <t>1402376</t>
+          <t>1645675</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>2982985</t>
+          <t>2439102</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E123" s="3" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H123" s="3" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I123" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J123" s="3" t="n">
         <v>94</v>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L123" s="3" t="n">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="M123" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N123" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O123" s="3" t="n">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="P123" s="4" t="n"/>
       <c r="Q123" s="4" t="n"/>
       <c r="R123" s="4" t="n"/>
       <c r="S123" s="4" t="n"/>
     </row>
     <row r="124" ht="30" customHeight="1">
       <c r="A124" s="3" t="n">
         <v>119</v>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
-          <t>1645675</t>
+          <t>1194820</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>2439102</t>
+          <t>1261073</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E124" s="3" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H124" s="3" t="n">
+        <v>81</v>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>89</v>
+      </c>
+      <c r="K124" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L124" s="3" t="n">
         <v>86</v>
       </c>
-      <c r="I124" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="M124" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N124" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O124" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P124" s="4" t="n"/>
       <c r="Q124" s="4" t="n"/>
       <c r="R124" s="4" t="n"/>
       <c r="S124" s="4" t="n"/>
     </row>
     <row r="125" ht="30" customHeight="1">
       <c r="A125" s="3" t="n">
         <v>120</v>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
-          <t>1194820</t>
+          <t>1443906</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>1261073</t>
+          <t>2222925</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H125" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="I125" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>84</v>
+      </c>
+      <c r="K125" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L125" s="3" t="n">
         <v>81</v>
-      </c>
-[...14 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M125" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N125" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O125" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P125" s="4" t="n"/>
       <c r="Q125" s="4" t="n"/>
       <c r="R125" s="4" t="n"/>
       <c r="S125" s="4" t="n"/>
     </row>
     <row r="126" ht="30" customHeight="1">
       <c r="A126" s="3" t="n">
         <v>121</v>
       </c>
       <c r="B126" s="3" t="inlineStr">
         <is>
-          <t>1443906</t>
+          <t>1574268</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>2222925</t>
+          <t>2186691</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E126" s="3" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H126" s="3" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I126" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J126" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L126" s="3" t="n">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="M126" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N126" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O126" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P126" s="4" t="n"/>
       <c r="Q126" s="4" t="n"/>
       <c r="R126" s="4" t="n"/>
       <c r="S126" s="4" t="n"/>
     </row>
     <row r="127" ht="30" customHeight="1">
       <c r="A127" s="3" t="n">
         <v>122</v>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
-          <t>1574268</t>
+          <t>1896430</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>2186691</t>
+          <t>3077247</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E127" s="3" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H127" s="3" t="n">
         <v>86</v>
       </c>
       <c r="I127" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J127" s="3" t="n">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L127" s="3" t="n">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="M127" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N127" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O127" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P127" s="4" t="n"/>
       <c r="Q127" s="4" t="n"/>
       <c r="R127" s="4" t="n"/>
       <c r="S127" s="4" t="n"/>
     </row>
     <row r="128" ht="30" customHeight="1">
       <c r="A128" s="3" t="n">
         <v>123</v>
       </c>
       <c r="B128" s="3" t="inlineStr">
         <is>
-          <t>1896430</t>
+          <t>1914191</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>3077247</t>
+          <t>3606861</t>
         </is>
       </c>
       <c r="D128" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E128" s="3" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H128" s="3" t="n">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="I128" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J128" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L128" s="3" t="n">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="M128" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N128" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O128" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P128" s="4" t="n"/>
       <c r="Q128" s="4" t="n"/>
       <c r="R128" s="4" t="n"/>
       <c r="S128" s="4" t="n"/>
     </row>
     <row r="129" ht="30" customHeight="1">
       <c r="A129" s="3" t="n">
         <v>124</v>
       </c>
       <c r="B129" s="3" t="inlineStr">
         <is>
-          <t>1914191</t>
+          <t>2046192</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>3606861</t>
+          <t>3517696</t>
         </is>
       </c>
       <c r="D129" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E129" s="3" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H129" s="3" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="I129" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J129" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L129" s="3" t="n">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M129" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O129" s="3" t="n">
         <v>266</v>
       </c>
       <c r="P129" s="4" t="n"/>
       <c r="Q129" s="4" t="n"/>
       <c r="R129" s="4" t="n"/>
       <c r="S129" s="4" t="n"/>
     </row>
     <row r="130" ht="30" customHeight="1">
       <c r="A130" s="3" t="n">
         <v>125</v>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
-          <t>2046192</t>
+          <t>1052879</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>3517696</t>
+          <t>1009101</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E130" s="3" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H130" s="3" t="n">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="I130" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J130" s="3" t="n">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L130" s="3" t="n">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M130" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N130" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O130" s="3" t="n">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="P130" s="4" t="n"/>
       <c r="Q130" s="4" t="n"/>
       <c r="R130" s="4" t="n"/>
       <c r="S130" s="4" t="n"/>
     </row>
     <row r="131" ht="30" customHeight="1">
       <c r="A131" s="3" t="n">
         <v>126</v>
       </c>
       <c r="B131" s="3" t="inlineStr">
         <is>
-          <t>1052879</t>
+          <t>1076494</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>1009101</t>
+          <t>4296859</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E131" s="3" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H131" s="3" t="n">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I131" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J131" s="3" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L131" s="3" t="n">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="M131" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N131" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O131" s="3" t="n">
         <v>265</v>
       </c>
       <c r="P131" s="4" t="n"/>
       <c r="Q131" s="4" t="n"/>
       <c r="R131" s="4" t="n"/>
       <c r="S131" s="4" t="n"/>
     </row>
     <row r="132" ht="30" customHeight="1">
       <c r="A132" s="3" t="n">
         <v>127</v>
       </c>
       <c r="B132" s="3" t="inlineStr">
         <is>
-          <t>1076494</t>
+          <t>2138302</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>4296859</t>
+          <t>3725693</t>
         </is>
       </c>
       <c r="D132" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E132" s="3" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H132" s="3" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I132" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J132" s="3" t="n">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L132" s="3" t="n">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="M132" s="3" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="N132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O132" s="3" t="n">
         <v>265</v>
       </c>
       <c r="P132" s="4" t="n"/>
       <c r="Q132" s="4" t="n"/>
       <c r="R132" s="4" t="n"/>
       <c r="S132" s="4" t="n"/>
     </row>
     <row r="133" ht="30" customHeight="1">
       <c r="A133" s="3" t="n">
         <v>128</v>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
-          <t>2138302</t>
+          <t>1346208</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>3725693</t>
+          <t>1608607</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E133" s="3" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H133" s="3" t="n">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="I133" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J133" s="3" t="n">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L133" s="3" t="n">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="M133" s="3" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="N133" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O133" s="3" t="n">
         <v>265</v>
       </c>
       <c r="P133" s="4" t="n"/>
       <c r="Q133" s="4" t="n"/>
       <c r="R133" s="4" t="n"/>
       <c r="S133" s="4" t="n"/>
     </row>
     <row r="134" ht="30" customHeight="1">
       <c r="A134" s="3" t="n">
         <v>129</v>
       </c>
       <c r="B134" s="3" t="inlineStr">
         <is>
-          <t>1346208</t>
+          <t>1541695</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>1608607</t>
+          <t>2116990</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E134" s="3" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H134" s="3" t="n">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="I134" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J134" s="3" t="n">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L134" s="3" t="n">
         <v>88</v>
       </c>
       <c r="M134" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N134" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O134" s="3" t="n">
         <v>265</v>
       </c>
       <c r="P134" s="4" t="n"/>
       <c r="Q134" s="4" t="n"/>
       <c r="R134" s="4" t="n"/>
       <c r="S134" s="4" t="n"/>
     </row>
     <row r="135" ht="30" customHeight="1">
       <c r="A135" s="3" t="n">
         <v>130</v>
       </c>
       <c r="B135" s="3" t="inlineStr">
         <is>
-          <t>1541695</t>
+          <t>992861</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>2116990</t>
+          <t>925371</t>
         </is>
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H135" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="I135" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J135" s="3" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L135" s="3" t="n">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="M135" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N135" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O135" s="3" t="n">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="P135" s="4" t="n"/>
       <c r="Q135" s="4" t="n"/>
       <c r="R135" s="4" t="n"/>
       <c r="S135" s="4" t="n"/>
     </row>
     <row r="136" ht="30" customHeight="1">
       <c r="A136" s="3" t="n">
         <v>131</v>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
-          <t>992861</t>
+          <t>1096713</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>925371</t>
+          <t>1072844</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E136" s="3" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H136" s="3" t="n">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I136" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J136" s="3" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L136" s="3" t="n">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="M136" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N136" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O136" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P136" s="4" t="n"/>
       <c r="Q136" s="4" t="n"/>
       <c r="R136" s="4" t="n"/>
       <c r="S136" s="4" t="n"/>
     </row>
     <row r="137" ht="30" customHeight="1">
       <c r="A137" s="3" t="n">
         <v>132</v>
       </c>
       <c r="B137" s="3" t="inlineStr">
         <is>
-          <t>1096713</t>
+          <t>1168435</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>1072844</t>
+          <t>4470992</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E137" s="3" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H137" s="3" t="n">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I137" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J137" s="3" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L137" s="3" t="n">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="M137" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O137" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P137" s="4" t="n"/>
       <c r="Q137" s="4" t="n"/>
       <c r="R137" s="4" t="n"/>
       <c r="S137" s="4" t="n"/>
     </row>
     <row r="138" ht="30" customHeight="1">
       <c r="A138" s="3" t="n">
         <v>133</v>
       </c>
       <c r="B138" s="3" t="inlineStr">
         <is>
-          <t>1168435</t>
+          <t>1578362</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>4470992</t>
+          <t>2200645</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E138" s="3" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H138" s="3" t="n">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I138" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J138" s="3" t="n">
         <v>94</v>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L138" s="3" t="n">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M138" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N138" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O138" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P138" s="4" t="n"/>
       <c r="Q138" s="4" t="n"/>
       <c r="R138" s="4" t="n"/>
       <c r="S138" s="4" t="n"/>
     </row>
     <row r="139" ht="30" customHeight="1">
       <c r="A139" s="3" t="n">
         <v>134</v>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
-          <t>1578362</t>
+          <t>1366726</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>2200645</t>
+          <t>1678515</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E139" s="3" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H139" s="3" t="n">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J139" s="3" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L139" s="3" t="n">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M139" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N139" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O139" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P139" s="4" t="n"/>
       <c r="Q139" s="4" t="n"/>
       <c r="R139" s="4" t="n"/>
       <c r="S139" s="4" t="n"/>
     </row>
     <row r="140" ht="30" customHeight="1">
       <c r="A140" s="3" t="n">
         <v>135</v>
       </c>
       <c r="B140" s="3" t="inlineStr">
         <is>
-          <t>1366726</t>
+          <t>1433483</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>1678515</t>
+          <t>1835281</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E140" s="3" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H140" s="3" t="n">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="I140" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J140" s="3" t="n">
         <v>100</v>
       </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L140" s="3" t="n">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="M140" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N140" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O140" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P140" s="4" t="n"/>
       <c r="Q140" s="4" t="n"/>
       <c r="R140" s="4" t="n"/>
       <c r="S140" s="4" t="n"/>
     </row>
     <row r="141" ht="30" customHeight="1">
       <c r="A141" s="3" t="n">
         <v>136</v>
       </c>
       <c r="B141" s="3" t="inlineStr">
         <is>
-          <t>1433483</t>
+          <t>1510980</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>1835281</t>
+          <t>3374061</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E141" s="3" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H141" s="3" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="I141" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J141" s="3" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L141" s="3" t="n">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M141" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N141" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O141" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P141" s="4" t="n"/>
       <c r="Q141" s="4" t="n"/>
       <c r="R141" s="4" t="n"/>
       <c r="S141" s="4" t="n"/>
     </row>
     <row r="142" ht="30" customHeight="1">
       <c r="A142" s="3" t="n">
         <v>137</v>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
-          <t>1510980</t>
+          <t>2031446</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>3374061</t>
+          <t>3458293</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H142" s="3" t="n">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="I142" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J142" s="3" t="n">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
           <t>История</t>
         </is>
       </c>
       <c r="L142" s="3" t="n">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="M142" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N142" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O142" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P142" s="4" t="n"/>
       <c r="Q142" s="4" t="n"/>
       <c r="R142" s="4" t="n"/>
       <c r="S142" s="4" t="n"/>
     </row>
     <row r="143" ht="30" customHeight="1">
       <c r="A143" s="3" t="n">
         <v>138</v>
       </c>
       <c r="B143" s="3" t="inlineStr">
         <is>
-          <t>2031446</t>
+          <t>2097245</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>3458293</t>
+          <t>4725358</t>
         </is>
       </c>
       <c r="D143" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E143" s="3" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H143" s="3" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I143" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J143" s="3" t="n">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L143" s="3" t="n">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="M143" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N143" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O143" s="3" t="n">
         <v>264</v>
       </c>
       <c r="P143" s="4" t="n"/>
       <c r="Q143" s="4" t="n"/>
       <c r="R143" s="4" t="n"/>
       <c r="S143" s="4" t="n"/>
     </row>
     <row r="144" ht="30" customHeight="1">
       <c r="A144" s="3" t="n">
         <v>139</v>
       </c>
       <c r="B144" s="3" t="inlineStr">
         <is>
-          <t>2097245</t>
+          <t>2173528</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>4725358</t>
+          <t>3816510</t>
         </is>
       </c>
       <c r="D144" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E144" s="3" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H144" s="3" t="n">
         <v>86</v>
       </c>
       <c r="I144" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J144" s="3" t="n">
+        <v>94</v>
+      </c>
+      <c r="K144" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L144" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="K144" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="M144" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N144" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O144" s="3" t="n">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="P144" s="4" t="n"/>
       <c r="Q144" s="4" t="n"/>
       <c r="R144" s="4" t="n"/>
       <c r="S144" s="4" t="n"/>
     </row>
     <row r="145" ht="30" customHeight="1">
       <c r="A145" s="3" t="n">
         <v>140</v>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
-          <t>2173528</t>
+          <t>2309556</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>3816510</t>
+          <t>4283111</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H145" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="I145" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>89</v>
+      </c>
+      <c r="K145" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L145" s="3" t="n">
         <v>86</v>
-      </c>
-[...14 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M145" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N145" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O145" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P145" s="4" t="n"/>
       <c r="Q145" s="4" t="n"/>
       <c r="R145" s="4" t="n"/>
       <c r="S145" s="4" t="n"/>
     </row>
     <row r="146" ht="30" customHeight="1">
       <c r="A146" s="3" t="n">
         <v>141</v>
       </c>
       <c r="B146" s="3" t="inlineStr">
         <is>
-          <t>2309556</t>
+          <t>1198875</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>4283111</t>
+          <t>4030693</t>
         </is>
       </c>
       <c r="D146" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E146" s="3" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H146" s="3" t="n">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="I146" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J146" s="3" t="n">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L146" s="3" t="n">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="M146" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N146" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O146" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P146" s="4" t="n"/>
       <c r="Q146" s="4" t="n"/>
       <c r="R146" s="4" t="n"/>
       <c r="S146" s="4" t="n"/>
     </row>
     <row r="147" ht="30" customHeight="1">
       <c r="A147" s="3" t="n">
         <v>142</v>
       </c>
       <c r="B147" s="3" t="inlineStr">
         <is>
-          <t>1198875</t>
+          <t>1264489</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>4030693</t>
+          <t>1428536</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E147" s="3" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H147" s="3" t="n">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I147" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J147" s="3" t="n">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L147" s="3" t="n">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="M147" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N147" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O147" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P147" s="4" t="n"/>
       <c r="Q147" s="4" t="n"/>
       <c r="R147" s="4" t="n"/>
       <c r="S147" s="4" t="n"/>
     </row>
     <row r="148" ht="30" customHeight="1">
       <c r="A148" s="3" t="n">
         <v>143</v>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
-          <t>1264489</t>
+          <t>1343356</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>1428536</t>
+          <t>1610573</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H148" s="3" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I148" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J148" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L148" s="3" t="n">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="M148" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N148" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O148" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P148" s="4" t="n"/>
       <c r="Q148" s="4" t="n"/>
       <c r="R148" s="4" t="n"/>
       <c r="S148" s="4" t="n"/>
     </row>
     <row r="149" ht="30" customHeight="1">
       <c r="A149" s="3" t="n">
         <v>144</v>
       </c>
       <c r="B149" s="3" t="inlineStr">
         <is>
-          <t>1343356</t>
+          <t>1777845</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>1610573</t>
+          <t>2764320</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E149" s="3" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H149" s="3" t="n">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="I149" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J149" s="3" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L149" s="3" t="n">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="M149" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N149" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O149" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P149" s="4" t="n"/>
       <c r="Q149" s="4" t="n"/>
       <c r="R149" s="4" t="n"/>
       <c r="S149" s="4" t="n"/>
     </row>
     <row r="150" ht="30" customHeight="1">
       <c r="A150" s="3" t="n">
         <v>145</v>
       </c>
       <c r="B150" s="3" t="inlineStr">
         <is>
-          <t>1777845</t>
+          <t>2167451</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>2764320</t>
+          <t>3798521</t>
         </is>
       </c>
       <c r="D150" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E150" s="3" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H150" s="3" t="n">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="I150" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J150" s="3" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L150" s="3" t="n">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="M150" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N150" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O150" s="3" t="n">
         <v>263</v>
       </c>
       <c r="P150" s="4" t="n"/>
       <c r="Q150" s="4" t="n"/>
       <c r="R150" s="4" t="n"/>
       <c r="S150" s="4" t="n"/>
     </row>
     <row r="151" ht="30" customHeight="1">
       <c r="A151" s="3" t="n">
         <v>146</v>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
-          <t>2167451</t>
+          <t>1064698</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>3798521</t>
+          <t>1024653</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E151" s="3" t="inlineStr">
         <is>
           <t>146</t>
         </is>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H151" s="3" t="n">
         <v>91</v>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J151" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L151" s="3" t="n">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="M151" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N151" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O151" s="3" t="n">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="P151" s="4" t="n"/>
       <c r="Q151" s="4" t="n"/>
       <c r="R151" s="4" t="n"/>
       <c r="S151" s="4" t="n"/>
     </row>
     <row r="152" ht="30" customHeight="1">
       <c r="A152" s="3" t="n">
         <v>147</v>
       </c>
       <c r="B152" s="3" t="inlineStr">
         <is>
-          <t>1064698</t>
+          <t>1402376</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>1024653</t>
+          <t>2982985</t>
         </is>
       </c>
       <c r="D152" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E152" s="3" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H152" s="3" t="n">
         <v>91</v>
       </c>
       <c r="I152" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J152" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L152" s="3" t="n">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="M152" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N152" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O152" s="3" t="n">
         <v>262</v>
       </c>
       <c r="P152" s="4" t="n"/>
       <c r="Q152" s="4" t="n"/>
       <c r="R152" s="4" t="n"/>
       <c r="S152" s="4" t="n"/>
     </row>
     <row r="153" ht="30" customHeight="1">
       <c r="A153" s="3" t="n">
         <v>148</v>
       </c>
       <c r="B153" s="3" t="inlineStr">
         <is>
           <t>1180624</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
@@ -13949,1570 +13949,1570 @@
         </is>
       </c>
       <c r="L205" s="3" t="n">
         <v>75</v>
       </c>
       <c r="M205" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N205" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O205" s="3" t="n">
         <v>252</v>
       </c>
       <c r="P205" s="4" t="n"/>
       <c r="Q205" s="4" t="n"/>
       <c r="R205" s="4" t="n"/>
       <c r="S205" s="4" t="n"/>
     </row>
     <row r="206" ht="30" customHeight="1">
       <c r="A206" s="3" t="n">
         <v>201</v>
       </c>
       <c r="B206" s="3" t="inlineStr">
         <is>
-          <t>1627126</t>
+          <t>1548719</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>3502429</t>
+          <t>2293886</t>
         </is>
       </c>
       <c r="D206" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E206" s="3" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H206" s="3" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I206" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J206" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L206" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M206" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N206" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O206" s="3" t="n">
         <v>252</v>
       </c>
       <c r="P206" s="4" t="n"/>
       <c r="Q206" s="4" t="n"/>
       <c r="R206" s="4" t="n"/>
       <c r="S206" s="4" t="n"/>
     </row>
     <row r="207" ht="30" customHeight="1">
       <c r="A207" s="3" t="n">
         <v>202</v>
       </c>
       <c r="B207" s="3" t="inlineStr">
         <is>
-          <t>1195093</t>
+          <t>1627126</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>1254262</t>
+          <t>3502429</t>
         </is>
       </c>
       <c r="D207" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H207" s="3" t="n">
         <v>81</v>
       </c>
       <c r="I207" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J207" s="3" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L207" s="3" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M207" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N207" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O207" s="3" t="n">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="P207" s="4" t="n"/>
       <c r="Q207" s="4" t="n"/>
       <c r="R207" s="4" t="n"/>
       <c r="S207" s="4" t="n"/>
     </row>
     <row r="208" ht="30" customHeight="1">
       <c r="A208" s="3" t="n">
         <v>203</v>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
-          <t>1196741</t>
+          <t>1195093</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>1259478</t>
+          <t>1254262</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H208" s="3" t="n">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J208" s="3" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L208" s="3" t="n">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M208" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N208" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O208" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P208" s="4" t="n"/>
       <c r="Q208" s="4" t="n"/>
       <c r="R208" s="4" t="n"/>
       <c r="S208" s="4" t="n"/>
     </row>
     <row r="209" ht="30" customHeight="1">
       <c r="A209" s="3" t="n">
         <v>204</v>
       </c>
       <c r="B209" s="3" t="inlineStr">
         <is>
-          <t>1583460</t>
+          <t>1196741</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>2221751</t>
+          <t>1259478</t>
         </is>
       </c>
       <c r="D209" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E209" s="3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H209" s="3" t="n">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="I209" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J209" s="3" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L209" s="3" t="n">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M209" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N209" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O209" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P209" s="4" t="n"/>
       <c r="Q209" s="4" t="n"/>
       <c r="R209" s="4" t="n"/>
       <c r="S209" s="4" t="n"/>
     </row>
     <row r="210" ht="30" customHeight="1">
       <c r="A210" s="3" t="n">
         <v>205</v>
       </c>
       <c r="B210" s="3" t="inlineStr">
         <is>
-          <t>1727445</t>
+          <t>1583460</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>2653573</t>
+          <t>2221751</t>
         </is>
       </c>
       <c r="D210" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E210" s="3" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H210" s="3" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I210" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J210" s="3" t="n">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L210" s="3" t="n">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="M210" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N210" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O210" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P210" s="4" t="n"/>
       <c r="Q210" s="4" t="n"/>
       <c r="R210" s="4" t="n"/>
       <c r="S210" s="4" t="n"/>
     </row>
     <row r="211" ht="30" customHeight="1">
       <c r="A211" s="3" t="n">
         <v>206</v>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
-          <t>1728940</t>
+          <t>1727445</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>2659769</t>
+          <t>2653573</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H211" s="3" t="n">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J211" s="3" t="n">
+        <v>84</v>
+      </c>
+      <c r="K211" s="3" t="inlineStr">
+        <is>
+          <t>История</t>
+        </is>
+      </c>
+      <c r="L211" s="3" t="n">
         <v>89</v>
-      </c>
-[...6 lines deleted...]
-        <v>66</v>
       </c>
       <c r="M211" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N211" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O211" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P211" s="4" t="n"/>
       <c r="Q211" s="4" t="n"/>
       <c r="R211" s="4" t="n"/>
       <c r="S211" s="4" t="n"/>
     </row>
     <row r="212" ht="30" customHeight="1">
       <c r="A212" s="3" t="n">
         <v>207</v>
       </c>
       <c r="B212" s="3" t="inlineStr">
         <is>
-          <t>1586234</t>
+          <t>1728940</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>2233878</t>
+          <t>2659769</t>
         </is>
       </c>
       <c r="D212" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E212" s="3" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H212" s="3" t="n">
+        <v>91</v>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J212" s="3" t="n">
         <v>89</v>
       </c>
-      <c r="I212" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L212" s="3" t="n">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="M212" s="3" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N212" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O212" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P212" s="4" t="n"/>
       <c r="Q212" s="4" t="n"/>
       <c r="R212" s="4" t="n"/>
       <c r="S212" s="4" t="n"/>
     </row>
     <row r="213" ht="30" customHeight="1">
       <c r="A213" s="3" t="n">
         <v>208</v>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
-          <t>962205</t>
+          <t>1586234</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>953622</t>
+          <t>2233878</t>
         </is>
       </c>
       <c r="D213" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E213" s="3" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H213" s="3" t="n">
+        <v>89</v>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J213" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="I213" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L213" s="3" t="n">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="M213" s="3" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N213" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O213" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P213" s="4" t="n"/>
       <c r="Q213" s="4" t="n"/>
       <c r="R213" s="4" t="n"/>
       <c r="S213" s="4" t="n"/>
     </row>
     <row r="214" ht="30" customHeight="1">
       <c r="A214" s="3" t="n">
         <v>209</v>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
-          <t>1425622</t>
+          <t>962205</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>1808784</t>
+          <t>953622</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E214" s="3" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H214" s="3" t="n">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="I214" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J214" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L214" s="3" t="n">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="M214" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N214" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O214" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P214" s="4" t="n"/>
       <c r="Q214" s="4" t="n"/>
       <c r="R214" s="4" t="n"/>
       <c r="S214" s="4" t="n"/>
     </row>
     <row r="215" ht="30" customHeight="1">
       <c r="A215" s="3" t="n">
         <v>210</v>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
-          <t>1514362</t>
+          <t>1425622</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>2046992</t>
+          <t>1808784</t>
         </is>
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E215" s="3" t="inlineStr">
         <is>
           <t>210</t>
         </is>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H215" s="3" t="n">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="I215" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J215" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L215" s="3" t="n">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="M215" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N215" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O215" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P215" s="4" t="n"/>
       <c r="Q215" s="4" t="n"/>
       <c r="R215" s="4" t="n"/>
       <c r="S215" s="4" t="n"/>
     </row>
     <row r="216" ht="30" customHeight="1">
       <c r="A216" s="3" t="n">
         <v>211</v>
       </c>
       <c r="B216" s="3" t="inlineStr">
         <is>
-          <t>1614273</t>
+          <t>1514362</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
-          <t>2312453</t>
+          <t>2046992</t>
         </is>
       </c>
       <c r="D216" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E216" s="3" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H216" s="3" t="n">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="I216" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J216" s="3" t="n">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L216" s="3" t="n">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="M216" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N216" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O216" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P216" s="4" t="n"/>
       <c r="Q216" s="4" t="n"/>
       <c r="R216" s="4" t="n"/>
       <c r="S216" s="4" t="n"/>
     </row>
     <row r="217" ht="30" customHeight="1">
       <c r="A217" s="3" t="n">
         <v>212</v>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
-          <t>1624341</t>
+          <t>1614273</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>2354612</t>
+          <t>2312453</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H217" s="3" t="n">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="I217" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J217" s="3" t="n">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L217" s="3" t="n">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="M217" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N217" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O217" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P217" s="4" t="n"/>
       <c r="Q217" s="4" t="n"/>
       <c r="R217" s="4" t="n"/>
       <c r="S217" s="4" t="n"/>
     </row>
     <row r="218" ht="30" customHeight="1">
       <c r="A218" s="3" t="n">
         <v>213</v>
       </c>
       <c r="B218" s="3" t="inlineStr">
         <is>
-          <t>1729971</t>
+          <t>1624341</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>2663911</t>
+          <t>2354612</t>
         </is>
       </c>
       <c r="D218" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E218" s="3" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H218" s="3" t="n">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="I218" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J218" s="3" t="n">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L218" s="3" t="n">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="M218" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N218" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O218" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P218" s="4" t="n"/>
       <c r="Q218" s="4" t="n"/>
       <c r="R218" s="4" t="n"/>
       <c r="S218" s="4" t="n"/>
     </row>
     <row r="219" ht="30" customHeight="1">
       <c r="A219" s="3" t="n">
         <v>214</v>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
-          <t>2050301</t>
+          <t>1729971</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>3506675</t>
+          <t>2663911</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E219" s="3" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H219" s="3" t="n">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="I219" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J219" s="3" t="n">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L219" s="3" t="n">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="M219" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N219" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O219" s="3" t="n">
         <v>251</v>
       </c>
       <c r="P219" s="4" t="n"/>
       <c r="Q219" s="4" t="n"/>
       <c r="R219" s="4" t="n"/>
       <c r="S219" s="4" t="n"/>
     </row>
     <row r="220" ht="30" customHeight="1">
       <c r="A220" s="3" t="n">
         <v>215</v>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
-          <t>2038083</t>
+          <t>2050301</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>3472966</t>
+          <t>3506675</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H220" s="3" t="n">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="I220" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J220" s="3" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L220" s="3" t="n">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="M220" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N220" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O220" s="3" t="n">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="P220" s="4" t="n"/>
       <c r="Q220" s="4" t="n"/>
       <c r="R220" s="4" t="n"/>
       <c r="S220" s="4" t="n"/>
     </row>
     <row r="221" ht="30" customHeight="1">
       <c r="A221" s="3" t="n">
         <v>216</v>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
-          <t>1237688</t>
+          <t>2038083</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>1728518</t>
+          <t>3472966</t>
         </is>
       </c>
       <c r="D221" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E221" s="3" t="inlineStr">
         <is>
           <t>216</t>
         </is>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H221" s="3" t="n">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="I221" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J221" s="3" t="n">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L221" s="3" t="n">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M221" s="3" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N221" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O221" s="3" t="n">
         <v>250</v>
       </c>
       <c r="P221" s="4" t="n"/>
       <c r="Q221" s="4" t="n"/>
       <c r="R221" s="4" t="n"/>
       <c r="S221" s="4" t="n"/>
     </row>
     <row r="222" ht="30" customHeight="1">
       <c r="A222" s="3" t="n">
         <v>217</v>
       </c>
       <c r="B222" s="3" t="inlineStr">
         <is>
-          <t>1620666</t>
+          <t>1237688</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>4398659</t>
+          <t>1728518</t>
         </is>
       </c>
       <c r="D222" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E222" s="3" t="inlineStr">
         <is>
           <t>217</t>
         </is>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H222" s="3" t="n">
+        <v>86</v>
+      </c>
+      <c r="I222" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J222" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="I222" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L222" s="3" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M222" s="3" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N222" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O222" s="3" t="n">
         <v>250</v>
       </c>
       <c r="P222" s="4" t="n"/>
       <c r="Q222" s="4" t="n"/>
       <c r="R222" s="4" t="n"/>
       <c r="S222" s="4" t="n"/>
     </row>
     <row r="223" ht="30" customHeight="1">
       <c r="A223" s="3" t="n">
         <v>218</v>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
-          <t>1073150</t>
+          <t>1620666</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>1070418</t>
+          <t>4398659</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H223" s="3" t="n">
         <v>78</v>
       </c>
       <c r="I223" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J223" s="3" t="n">
         <v>84</v>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L223" s="3" t="n">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M223" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N223" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O223" s="3" t="n">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P223" s="4" t="n"/>
       <c r="Q223" s="4" t="n"/>
       <c r="R223" s="4" t="n"/>
       <c r="S223" s="4" t="n"/>
     </row>
     <row r="224" ht="30" customHeight="1">
       <c r="A224" s="3" t="n">
         <v>219</v>
       </c>
       <c r="B224" s="3" t="inlineStr">
         <is>
-          <t>2167942</t>
+          <t>1073150</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>3799727</t>
+          <t>1070418</t>
         </is>
       </c>
       <c r="D224" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E224" s="3" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H224" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I224" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J224" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L224" s="3" t="n">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M224" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N224" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O224" s="3" t="n">
         <v>249</v>
       </c>
       <c r="P224" s="4" t="n"/>
       <c r="Q224" s="4" t="n"/>
       <c r="R224" s="4" t="n"/>
       <c r="S224" s="4" t="n"/>
     </row>
     <row r="225" ht="30" customHeight="1">
       <c r="A225" s="3" t="n">
         <v>220</v>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
-          <t>1509246</t>
+          <t>2167942</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>2048731</t>
+          <t>3799727</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E225" s="3" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H225" s="3" t="n">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="I225" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J225" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L225" s="3" t="n">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M225" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N225" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O225" s="3" t="n">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="P225" s="4" t="n"/>
       <c r="Q225" s="4" t="n"/>
       <c r="R225" s="4" t="n"/>
       <c r="S225" s="4" t="n"/>
     </row>
     <row r="226" ht="30" customHeight="1">
       <c r="A226" s="3" t="n">
         <v>221</v>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
-          <t>2245073</t>
+          <t>1509246</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>4047747</t>
+          <t>2048731</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H226" s="3" t="n">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J226" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L226" s="3" t="n">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="M226" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N226" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O226" s="3" t="n">
         <v>248</v>
       </c>
       <c r="P226" s="4" t="n"/>
       <c r="Q226" s="4" t="n"/>
       <c r="R226" s="4" t="n"/>
       <c r="S226" s="4" t="n"/>
     </row>
     <row r="227" ht="30" customHeight="1">
       <c r="A227" s="3" t="n">
         <v>222</v>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
-          <t>1377934</t>
+          <t>2245073</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>1700113</t>
+          <t>4047747</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E227" s="3" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H227" s="3" t="n">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="I227" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J227" s="3" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L227" s="3" t="n">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M227" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N227" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O227" s="3" t="n">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="P227" s="4" t="n"/>
       <c r="Q227" s="4" t="n"/>
       <c r="R227" s="4" t="n"/>
       <c r="S227" s="4" t="n"/>
     </row>
     <row r="228" ht="30" customHeight="1">
       <c r="A228" s="3" t="n">
         <v>223</v>
       </c>
       <c r="B228" s="3" t="inlineStr">
         <is>
-          <t>1548719</t>
+          <t>1377934</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>2293886</t>
+          <t>1700113</t>
         </is>
       </c>
       <c r="D228" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E228" s="3" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H228" s="3" t="n">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I228" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J228" s="3" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L228" s="3" t="n">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M228" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N228" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O228" s="3" t="n">
         <v>247</v>
       </c>
       <c r="P228" s="4" t="n"/>
       <c r="Q228" s="4" t="n"/>
       <c r="R228" s="4" t="n"/>
       <c r="S228" s="4" t="n"/>
     </row>
     <row r="229" ht="30" customHeight="1">
       <c r="A229" s="3" t="n">
         <v>224</v>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>979888</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
@@ -15959,18579 +15959,19505 @@
         </is>
       </c>
       <c r="L235" s="3" t="n">
         <v>70</v>
       </c>
       <c r="M235" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N235" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O235" s="3" t="n">
         <v>246</v>
       </c>
       <c r="P235" s="4" t="n"/>
       <c r="Q235" s="4" t="n"/>
       <c r="R235" s="4" t="n"/>
       <c r="S235" s="4" t="n"/>
     </row>
     <row r="236" ht="30" customHeight="1">
       <c r="A236" s="3" t="n">
         <v>231</v>
       </c>
       <c r="B236" s="3" t="inlineStr">
         <is>
-          <t>1108439</t>
+          <t>2226948</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>1092018</t>
+          <t>3984024</t>
         </is>
       </c>
       <c r="D236" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E236" s="3" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H236" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="I236" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J236" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L236" s="3" t="n">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="M236" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N236" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O236" s="3" t="n">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="P236" s="4" t="n"/>
       <c r="Q236" s="4" t="n"/>
       <c r="R236" s="4" t="n"/>
       <c r="S236" s="4" t="n"/>
     </row>
     <row r="237" ht="30" customHeight="1">
       <c r="A237" s="3" t="n">
         <v>232</v>
       </c>
       <c r="B237" s="3" t="inlineStr">
         <is>
-          <t>1275520</t>
+          <t>1108439</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>2171946</t>
+          <t>1092018</t>
         </is>
       </c>
       <c r="D237" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E237" s="3" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H237" s="3" t="n">
         <v>89</v>
       </c>
       <c r="I237" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J237" s="3" t="n">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L237" s="3" t="n">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="M237" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N237" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O237" s="3" t="n">
         <v>245</v>
       </c>
       <c r="P237" s="4" t="n"/>
       <c r="Q237" s="4" t="n"/>
       <c r="R237" s="4" t="n"/>
       <c r="S237" s="4" t="n"/>
     </row>
     <row r="238" ht="30" customHeight="1">
       <c r="A238" s="3" t="n">
         <v>233</v>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
-          <t>2249513</t>
+          <t>1275520</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>4067182</t>
+          <t>2171946</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H238" s="3" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I238" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J238" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="K238" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L238" s="3" t="n">
         <v>78</v>
-      </c>
-[...6 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M238" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N238" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O238" s="3" t="n">
         <v>245</v>
       </c>
       <c r="P238" s="4" t="n"/>
       <c r="Q238" s="4" t="n"/>
       <c r="R238" s="4" t="n"/>
       <c r="S238" s="4" t="n"/>
     </row>
     <row r="239" ht="30" customHeight="1">
       <c r="A239" s="3" t="n">
         <v>234</v>
       </c>
       <c r="B239" s="3" t="inlineStr">
         <is>
-          <t>1168965</t>
+          <t>2249513</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>1185261</t>
+          <t>4067182</t>
         </is>
       </c>
       <c r="D239" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E239" s="3" t="inlineStr">
         <is>
           <t>234</t>
         </is>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H239" s="3" t="n">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="I239" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J239" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L239" s="3" t="n">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M239" s="3" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N239" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O239" s="3" t="n">
         <v>245</v>
       </c>
       <c r="P239" s="4" t="n"/>
       <c r="Q239" s="4" t="n"/>
       <c r="R239" s="4" t="n"/>
       <c r="S239" s="4" t="n"/>
     </row>
     <row r="240" ht="30" customHeight="1">
       <c r="A240" s="3" t="n">
         <v>235</v>
       </c>
       <c r="B240" s="3" t="inlineStr">
         <is>
-          <t>1756783</t>
+          <t>1168965</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>4536130</t>
+          <t>1185261</t>
         </is>
       </c>
       <c r="D240" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E240" s="3" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G240" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H240" s="3" t="n">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="I240" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J240" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L240" s="3" t="n">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="M240" s="3" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N240" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O240" s="3" t="n">
         <v>245</v>
       </c>
       <c r="P240" s="4" t="n"/>
       <c r="Q240" s="4" t="n"/>
       <c r="R240" s="4" t="n"/>
       <c r="S240" s="4" t="n"/>
     </row>
     <row r="241" ht="30" customHeight="1">
       <c r="A241" s="3" t="n">
         <v>236</v>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
-          <t>2271738</t>
+          <t>1756783</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>4171140</t>
+          <t>4536130</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E241" s="3" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H241" s="3" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I241" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J241" s="3" t="n">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L241" s="3" t="n">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="M241" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N241" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O241" s="3" t="n">
         <v>245</v>
       </c>
       <c r="P241" s="4" t="n"/>
       <c r="Q241" s="4" t="n"/>
       <c r="R241" s="4" t="n"/>
       <c r="S241" s="4" t="n"/>
     </row>
     <row r="242" ht="30" customHeight="1">
       <c r="A242" s="3" t="n">
         <v>237</v>
       </c>
       <c r="B242" s="3" t="inlineStr">
         <is>
-          <t>1439486</t>
+          <t>2271738</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>1856464</t>
+          <t>4171140</t>
         </is>
       </c>
       <c r="D242" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E242" s="3" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H242" s="3" t="n">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I242" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J242" s="3" t="n">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L242" s="3" t="n">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="M242" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N242" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O242" s="3" t="n">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="P242" s="4" t="n"/>
       <c r="Q242" s="4" t="n"/>
       <c r="R242" s="4" t="n"/>
       <c r="S242" s="4" t="n"/>
     </row>
     <row r="243" ht="30" customHeight="1">
       <c r="A243" s="3" t="n">
         <v>238</v>
       </c>
       <c r="B243" s="3" t="inlineStr">
         <is>
-          <t>1986966</t>
+          <t>1439486</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>3334004</t>
+          <t>1856464</t>
         </is>
       </c>
       <c r="D243" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E243" s="3" t="inlineStr">
         <is>
           <t>238</t>
         </is>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H243" s="3" t="n">
         <v>81</v>
       </c>
       <c r="I243" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J243" s="3" t="n">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L243" s="3" t="n">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="M243" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N243" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O243" s="3" t="n">
         <v>244</v>
       </c>
       <c r="P243" s="4" t="n"/>
       <c r="Q243" s="4" t="n"/>
       <c r="R243" s="4" t="n"/>
       <c r="S243" s="4" t="n"/>
     </row>
     <row r="244" ht="30" customHeight="1">
       <c r="A244" s="3" t="n">
         <v>239</v>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
-          <t>1150176</t>
+          <t>1986966</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>3908578</t>
+          <t>3334004</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
           <t>239</t>
         </is>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H244" s="3" t="n">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="I244" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J244" s="3" t="n">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L244" s="3" t="n">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M244" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N244" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O244" s="3" t="n">
         <v>244</v>
       </c>
       <c r="P244" s="4" t="n"/>
       <c r="Q244" s="4" t="n"/>
       <c r="R244" s="4" t="n"/>
       <c r="S244" s="4" t="n"/>
     </row>
     <row r="245" ht="30" customHeight="1">
       <c r="A245" s="3" t="n">
         <v>240</v>
       </c>
       <c r="B245" s="3" t="inlineStr">
         <is>
-          <t>1248407</t>
+          <t>1150176</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>1379480</t>
+          <t>3908578</t>
         </is>
       </c>
       <c r="D245" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E245" s="3" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H245" s="3" t="n">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="I245" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J245" s="3" t="n">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L245" s="3" t="n">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="M245" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N245" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O245" s="3" t="n">
         <v>244</v>
       </c>
       <c r="P245" s="4" t="n"/>
       <c r="Q245" s="4" t="n"/>
       <c r="R245" s="4" t="n"/>
       <c r="S245" s="4" t="n"/>
     </row>
     <row r="246" ht="30" customHeight="1">
       <c r="A246" s="3" t="n">
         <v>241</v>
       </c>
       <c r="B246" s="3" t="inlineStr">
         <is>
-          <t>1719738</t>
+          <t>1248407</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>2620108</t>
+          <t>1379480</t>
         </is>
       </c>
       <c r="D246" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E246" s="3" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H246" s="3" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I246" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J246" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L246" s="3" t="n">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="M246" s="3" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N246" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O246" s="3" t="n">
         <v>244</v>
       </c>
       <c r="P246" s="4" t="n"/>
       <c r="Q246" s="4" t="n"/>
       <c r="R246" s="4" t="n"/>
       <c r="S246" s="4" t="n"/>
     </row>
     <row r="247" ht="30" customHeight="1">
       <c r="A247" s="3" t="n">
         <v>242</v>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
-          <t>1517348</t>
+          <t>1719738</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>2057549</t>
+          <t>2620108</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H247" s="3" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="I247" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J247" s="3" t="n">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L247" s="3" t="n">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="M247" s="3" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N247" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O247" s="3" t="n">
         <v>244</v>
       </c>
       <c r="P247" s="4" t="n"/>
       <c r="Q247" s="4" t="n"/>
       <c r="R247" s="4" t="n"/>
       <c r="S247" s="4" t="n"/>
     </row>
     <row r="248" ht="30" customHeight="1">
       <c r="A248" s="3" t="n">
         <v>243</v>
       </c>
       <c r="B248" s="3" t="inlineStr">
         <is>
-          <t>1406719</t>
+          <t>1517348</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>1759937</t>
+          <t>2057549</t>
         </is>
       </c>
       <c r="D248" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E248" s="3" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H248" s="3" t="n">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I248" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J248" s="3" t="n">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L248" s="3" t="n">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="M248" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N248" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O248" s="3" t="n">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="P248" s="4" t="n"/>
       <c r="Q248" s="4" t="n"/>
       <c r="R248" s="4" t="n"/>
       <c r="S248" s="4" t="n"/>
     </row>
     <row r="249" ht="30" customHeight="1">
       <c r="A249" s="3" t="n">
         <v>244</v>
       </c>
       <c r="B249" s="3" t="inlineStr">
         <is>
-          <t>1639639</t>
+          <t>1406719</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>2413970</t>
+          <t>1759937</t>
         </is>
       </c>
       <c r="D249" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E249" s="3" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H249" s="3" t="n">
         <v>78</v>
       </c>
       <c r="I249" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J249" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L249" s="3" t="n">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M249" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N249" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O249" s="3" t="n">
         <v>243</v>
       </c>
       <c r="P249" s="4" t="n"/>
       <c r="Q249" s="4" t="n"/>
       <c r="R249" s="4" t="n"/>
       <c r="S249" s="4" t="n"/>
     </row>
     <row r="250" ht="30" customHeight="1">
       <c r="A250" s="3" t="n">
         <v>245</v>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
-          <t>1196547</t>
+          <t>1639639</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>1258808</t>
+          <t>2413970</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E250" s="3" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H250" s="3" t="n">
         <v>78</v>
       </c>
       <c r="I250" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J250" s="3" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L250" s="3" t="n">
         <v>71</v>
       </c>
       <c r="M250" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N250" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O250" s="3" t="n">
         <v>243</v>
       </c>
       <c r="P250" s="4" t="n"/>
       <c r="Q250" s="4" t="n"/>
       <c r="R250" s="4" t="n"/>
       <c r="S250" s="4" t="n"/>
     </row>
     <row r="251" ht="30" customHeight="1">
       <c r="A251" s="3" t="n">
         <v>246</v>
       </c>
       <c r="B251" s="3" t="inlineStr">
         <is>
-          <t>1404797</t>
+          <t>1196547</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>1755420</t>
+          <t>1258808</t>
         </is>
       </c>
       <c r="D251" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E251" s="3" t="inlineStr">
         <is>
           <t>246</t>
         </is>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H251" s="3" t="n">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I251" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J251" s="3" t="n">
         <v>84</v>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L251" s="3" t="n">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M251" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N251" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O251" s="3" t="n">
         <v>243</v>
       </c>
       <c r="P251" s="4" t="n"/>
       <c r="Q251" s="4" t="n"/>
       <c r="R251" s="4" t="n"/>
       <c r="S251" s="4" t="n"/>
     </row>
     <row r="252" ht="30" customHeight="1">
       <c r="A252" s="3" t="n">
         <v>247</v>
       </c>
       <c r="B252" s="3" t="inlineStr">
         <is>
-          <t>1950040</t>
+          <t>1404797</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>4183374</t>
+          <t>1755420</t>
         </is>
       </c>
       <c r="D252" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E252" s="3" t="inlineStr">
         <is>
           <t>247</t>
         </is>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H252" s="3" t="n">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I252" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J252" s="3" t="n">
         <v>84</v>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L252" s="3" t="n">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="M252" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N252" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O252" s="3" t="n">
         <v>243</v>
       </c>
       <c r="P252" s="4" t="n"/>
       <c r="Q252" s="4" t="n"/>
       <c r="R252" s="4" t="n"/>
       <c r="S252" s="4" t="n"/>
     </row>
     <row r="253" ht="30" customHeight="1">
       <c r="A253" s="3" t="n">
         <v>248</v>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
-          <t>1945460</t>
+          <t>1950040</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>3214706</t>
+          <t>4183374</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
           <t>248</t>
         </is>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H253" s="3" t="n">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="I253" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J253" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L253" s="3" t="n">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="M253" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N253" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O253" s="3" t="n">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P253" s="4" t="n"/>
       <c r="Q253" s="4" t="n"/>
       <c r="R253" s="4" t="n"/>
       <c r="S253" s="4" t="n"/>
     </row>
     <row r="254" ht="30" customHeight="1">
       <c r="A254" s="3" t="n">
         <v>249</v>
       </c>
       <c r="B254" s="3" t="inlineStr">
         <is>
-          <t>1383005</t>
+          <t>1554404</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>3296761</t>
+          <t>2141684</t>
         </is>
       </c>
       <c r="D254" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E254" s="3" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H254" s="3" t="n">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="I254" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J254" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L254" s="3" t="n">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="M254" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N254" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O254" s="3" t="n">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P254" s="4" t="n"/>
       <c r="Q254" s="4" t="n"/>
       <c r="R254" s="4" t="n"/>
       <c r="S254" s="4" t="n"/>
     </row>
     <row r="255" ht="30" customHeight="1">
       <c r="A255" s="3" t="n">
         <v>250</v>
       </c>
       <c r="B255" s="3" t="inlineStr">
         <is>
-          <t>1322629</t>
+          <t>1945460</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>3311977</t>
+          <t>3214706</t>
         </is>
       </c>
       <c r="D255" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E255" s="3" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H255" s="3" t="n">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="I255" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J255" s="3" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L255" s="3" t="n">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="M255" s="3" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N255" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O255" s="3" t="n">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P255" s="4" t="n"/>
       <c r="Q255" s="4" t="n"/>
       <c r="R255" s="4" t="n"/>
       <c r="S255" s="4" t="n"/>
     </row>
     <row r="256" ht="30" customHeight="1">
       <c r="A256" s="3" t="n">
         <v>251</v>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
-          <t>1247486</t>
+          <t>1383005</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>2427110</t>
+          <t>3296761</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E256" s="3" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H256" s="3" t="n">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="I256" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J256" s="3" t="n">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L256" s="3" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M256" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N256" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O256" s="3" t="n">
         <v>241</v>
       </c>
       <c r="P256" s="4" t="n"/>
       <c r="Q256" s="4" t="n"/>
       <c r="R256" s="4" t="n"/>
       <c r="S256" s="4" t="n"/>
     </row>
     <row r="257" ht="30" customHeight="1">
       <c r="A257" s="3" t="n">
         <v>252</v>
       </c>
       <c r="B257" s="3" t="inlineStr">
         <is>
-          <t>954996</t>
+          <t>1322629</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>1346370</t>
+          <t>3311977</t>
         </is>
       </c>
       <c r="D257" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E257" s="3" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H257" s="3" t="n">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I257" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J257" s="3" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L257" s="3" t="n">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M257" s="3" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N257" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O257" s="3" t="n">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P257" s="4" t="n"/>
       <c r="Q257" s="4" t="n"/>
       <c r="R257" s="4" t="n"/>
       <c r="S257" s="4" t="n"/>
     </row>
     <row r="258" ht="30" customHeight="1">
       <c r="A258" s="3" t="n">
         <v>253</v>
       </c>
       <c r="B258" s="3" t="inlineStr">
         <is>
-          <t>1104660</t>
+          <t>1247486</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>1084556</t>
+          <t>2427110</t>
         </is>
       </c>
       <c r="D258" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E258" s="3" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H258" s="3" t="n">
         <v>83</v>
       </c>
       <c r="I258" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J258" s="3" t="n">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L258" s="3" t="n">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M258" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N258" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O258" s="3" t="n">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="P258" s="4" t="n"/>
       <c r="Q258" s="4" t="n"/>
       <c r="R258" s="4" t="n"/>
       <c r="S258" s="4" t="n"/>
     </row>
     <row r="259" ht="30" customHeight="1">
       <c r="A259" s="3" t="n">
         <v>254</v>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
-          <t>1446296</t>
+          <t>954996</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>1881560</t>
+          <t>1346370</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E259" s="3" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H259" s="3" t="n">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="I259" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J259" s="3" t="n">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L259" s="3" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="M259" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N259" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O259" s="3" t="n">
         <v>240</v>
       </c>
       <c r="P259" s="4" t="n"/>
       <c r="Q259" s="4" t="n"/>
       <c r="R259" s="4" t="n"/>
       <c r="S259" s="4" t="n"/>
     </row>
     <row r="260" ht="30" customHeight="1">
       <c r="A260" s="3" t="n">
         <v>255</v>
       </c>
       <c r="B260" s="3" t="inlineStr">
         <is>
-          <t>830957</t>
+          <t>1104660</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>860661</t>
+          <t>1084556</t>
         </is>
       </c>
       <c r="D260" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E260" s="3" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G260" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H260" s="3" t="n">
         <v>83</v>
       </c>
       <c r="I260" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J260" s="3" t="n">
         <v>68</v>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L260" s="3" t="n">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M260" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N260" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O260" s="3" t="n">
         <v>240</v>
       </c>
       <c r="P260" s="4" t="n"/>
       <c r="Q260" s="4" t="n"/>
       <c r="R260" s="4" t="n"/>
       <c r="S260" s="4" t="n"/>
     </row>
     <row r="261" ht="30" customHeight="1">
       <c r="A261" s="3" t="n">
         <v>256</v>
       </c>
       <c r="B261" s="3" t="inlineStr">
         <is>
-          <t>1000069</t>
+          <t>1446296</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>1268919</t>
+          <t>1881560</t>
         </is>
       </c>
       <c r="D261" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E261" s="3" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H261" s="3" t="n">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="I261" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J261" s="3" t="n">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L261" s="3" t="n">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M261" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N261" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O261" s="3" t="n">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P261" s="4" t="n"/>
       <c r="Q261" s="4" t="n"/>
       <c r="R261" s="4" t="n"/>
       <c r="S261" s="4" t="n"/>
     </row>
     <row r="262" ht="30" customHeight="1">
       <c r="A262" s="3" t="n">
         <v>257</v>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
-          <t>1203860</t>
+          <t>830957</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>2434063</t>
+          <t>860661</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E262" s="3" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H262" s="3" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="I262" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J262" s="3" t="n">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L262" s="3" t="n">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M262" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N262" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O262" s="3" t="n">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="P262" s="4" t="n"/>
       <c r="Q262" s="4" t="n"/>
       <c r="R262" s="4" t="n"/>
       <c r="S262" s="4" t="n"/>
     </row>
     <row r="263" ht="30" customHeight="1">
       <c r="A263" s="3" t="n">
         <v>258</v>
       </c>
       <c r="B263" s="3" t="inlineStr">
         <is>
-          <t>1255071</t>
+          <t>1000069</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>1398810</t>
+          <t>1268919</t>
         </is>
       </c>
       <c r="D263" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E263" s="3" t="inlineStr">
         <is>
           <t>258</t>
         </is>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H263" s="3" t="n">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="I263" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J263" s="3" t="n">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L263" s="3" t="n">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M263" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N263" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O263" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P263" s="4" t="n"/>
       <c r="Q263" s="4" t="n"/>
       <c r="R263" s="4" t="n"/>
       <c r="S263" s="4" t="n"/>
     </row>
     <row r="264" ht="30" customHeight="1">
       <c r="A264" s="3" t="n">
         <v>259</v>
       </c>
       <c r="B264" s="3" t="inlineStr">
         <is>
-          <t>1264660</t>
+          <t>1203860</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>1429048</t>
+          <t>2434063</t>
         </is>
       </c>
       <c r="D264" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E264" s="3" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G264" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H264" s="3" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I264" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J264" s="3" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L264" s="3" t="n">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="M264" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N264" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O264" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P264" s="4" t="n"/>
       <c r="Q264" s="4" t="n"/>
       <c r="R264" s="4" t="n"/>
       <c r="S264" s="4" t="n"/>
     </row>
     <row r="265" ht="30" customHeight="1">
       <c r="A265" s="3" t="n">
         <v>260</v>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
-          <t>1320146</t>
+          <t>1255071</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>1544574</t>
+          <t>1398810</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H265" s="3" t="n">
         <v>69</v>
       </c>
       <c r="I265" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J265" s="3" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L265" s="3" t="n">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="M265" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N265" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O265" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P265" s="4" t="n"/>
       <c r="Q265" s="4" t="n"/>
       <c r="R265" s="4" t="n"/>
       <c r="S265" s="4" t="n"/>
     </row>
     <row r="266" ht="30" customHeight="1">
       <c r="A266" s="3" t="n">
         <v>261</v>
       </c>
       <c r="B266" s="3" t="inlineStr">
         <is>
-          <t>1339408</t>
+          <t>1264660</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>1782556</t>
+          <t>1429048</t>
         </is>
       </c>
       <c r="D266" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E266" s="3" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G266" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H266" s="3" t="n">
         <v>72</v>
       </c>
       <c r="I266" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J266" s="3" t="n">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L266" s="3" t="n">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="M266" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N266" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O266" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P266" s="4" t="n"/>
       <c r="Q266" s="4" t="n"/>
       <c r="R266" s="4" t="n"/>
       <c r="S266" s="4" t="n"/>
     </row>
     <row r="267" ht="30" customHeight="1">
       <c r="A267" s="3" t="n">
         <v>262</v>
       </c>
       <c r="B267" s="3" t="inlineStr">
         <is>
-          <t>1476595</t>
+          <t>1320146</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>2552409</t>
+          <t>1544574</t>
         </is>
       </c>
       <c r="D267" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E267" s="3" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G267" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H267" s="3" t="n">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="I267" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J267" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L267" s="3" t="n">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M267" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N267" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O267" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P267" s="4" t="n"/>
       <c r="Q267" s="4" t="n"/>
       <c r="R267" s="4" t="n"/>
       <c r="S267" s="4" t="n"/>
     </row>
     <row r="268" ht="30" customHeight="1">
       <c r="A268" s="3" t="n">
         <v>263</v>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
-          <t>1498173</t>
+          <t>1339408</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>1994037</t>
+          <t>1782556</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E268" s="3" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H268" s="3" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J268" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L268" s="3" t="n">
         <v>78</v>
       </c>
       <c r="M268" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N268" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O268" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P268" s="4" t="n"/>
       <c r="Q268" s="4" t="n"/>
       <c r="R268" s="4" t="n"/>
       <c r="S268" s="4" t="n"/>
     </row>
     <row r="269" ht="30" customHeight="1">
       <c r="A269" s="3" t="n">
         <v>264</v>
       </c>
       <c r="B269" s="3" t="inlineStr">
         <is>
-          <t>1640948</t>
+          <t>1476595</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>2419453</t>
+          <t>2552409</t>
         </is>
       </c>
       <c r="D269" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E269" s="3" t="inlineStr">
         <is>
           <t>264</t>
         </is>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G269" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H269" s="3" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I269" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J269" s="3" t="n">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L269" s="3" t="n">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M269" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N269" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O269" s="3" t="n">
         <v>239</v>
       </c>
       <c r="P269" s="4" t="n"/>
       <c r="Q269" s="4" t="n"/>
       <c r="R269" s="4" t="n"/>
       <c r="S269" s="4" t="n"/>
     </row>
     <row r="270" ht="30" customHeight="1">
       <c r="A270" s="3" t="n">
         <v>265</v>
       </c>
       <c r="B270" s="3" t="inlineStr">
         <is>
-          <t>1183919</t>
+          <t>1498173</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>1224047</t>
+          <t>1994037</t>
         </is>
       </c>
       <c r="D270" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E270" s="3" t="inlineStr">
         <is>
           <t>265</t>
         </is>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H270" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="I270" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J270" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="I270" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K270" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L270" s="3" t="n">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="M270" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N270" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O270" s="3" t="n">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P270" s="4" t="n"/>
       <c r="Q270" s="4" t="n"/>
       <c r="R270" s="4" t="n"/>
       <c r="S270" s="4" t="n"/>
     </row>
     <row r="271" ht="30" customHeight="1">
       <c r="A271" s="3" t="n">
         <v>266</v>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
-          <t>1258494</t>
+          <t>1640948</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>1409246</t>
+          <t>2419453</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E271" s="3" t="inlineStr">
         <is>
           <t>266</t>
         </is>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H271" s="3" t="n">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="I271" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J271" s="3" t="n">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L271" s="3" t="n">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M271" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N271" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O271" s="3" t="n">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P271" s="4" t="n"/>
       <c r="Q271" s="4" t="n"/>
       <c r="R271" s="4" t="n"/>
       <c r="S271" s="4" t="n"/>
     </row>
     <row r="272" ht="30" customHeight="1">
       <c r="A272" s="3" t="n">
         <v>267</v>
       </c>
       <c r="B272" s="3" t="inlineStr">
         <is>
-          <t>1503462</t>
+          <t>1183919</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>2009628</t>
+          <t>1224047</t>
         </is>
       </c>
       <c r="D272" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E272" s="3" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G272" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H272" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I272" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J272" s="3" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L272" s="3" t="n">
         <v>66</v>
       </c>
       <c r="M272" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N272" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O272" s="3" t="n">
         <v>238</v>
       </c>
       <c r="P272" s="4" t="n"/>
       <c r="Q272" s="4" t="n"/>
       <c r="R272" s="4" t="n"/>
       <c r="S272" s="4" t="n"/>
     </row>
     <row r="273" ht="30" customHeight="1">
       <c r="A273" s="3" t="n">
         <v>268</v>
       </c>
       <c r="B273" s="3" t="inlineStr">
         <is>
-          <t>1505392</t>
+          <t>1258494</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>2015791</t>
+          <t>1409246</t>
         </is>
       </c>
       <c r="D273" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E273" s="3" t="inlineStr">
         <is>
           <t>268</t>
         </is>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H273" s="3" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="I273" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J273" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L273" s="3" t="n">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M273" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N273" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O273" s="3" t="n">
         <v>238</v>
       </c>
       <c r="P273" s="4" t="n"/>
       <c r="Q273" s="4" t="n"/>
       <c r="R273" s="4" t="n"/>
       <c r="S273" s="4" t="n"/>
     </row>
     <row r="274" ht="30" customHeight="1">
       <c r="A274" s="3" t="n">
         <v>269</v>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
-          <t>1920712</t>
+          <t>1503462</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>3156211</t>
+          <t>2009628</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E274" s="3" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H274" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="I274" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J274" s="3" t="n">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L274" s="3" t="n">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="M274" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N274" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O274" s="3" t="n">
         <v>238</v>
       </c>
       <c r="P274" s="4" t="n"/>
       <c r="Q274" s="4" t="n"/>
       <c r="R274" s="4" t="n"/>
       <c r="S274" s="4" t="n"/>
     </row>
     <row r="275" ht="30" customHeight="1">
       <c r="A275" s="3" t="n">
         <v>270</v>
       </c>
       <c r="B275" s="3" t="inlineStr">
         <is>
-          <t>2176040</t>
+          <t>1505392</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>3943069</t>
+          <t>2015791</t>
         </is>
       </c>
       <c r="D275" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E275" s="3" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G275" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H275" s="3" t="n">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I275" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J275" s="3" t="n">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L275" s="3" t="n">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="M275" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N275" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O275" s="3" t="n">
         <v>238</v>
       </c>
       <c r="P275" s="4" t="n"/>
       <c r="Q275" s="4" t="n"/>
       <c r="R275" s="4" t="n"/>
       <c r="S275" s="4" t="n"/>
     </row>
     <row r="276" ht="30" customHeight="1">
       <c r="A276" s="3" t="n">
         <v>271</v>
       </c>
       <c r="B276" s="3" t="inlineStr">
         <is>
-          <t>1277267</t>
+          <t>1920712</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>1618338</t>
+          <t>3156211</t>
         </is>
       </c>
       <c r="D276" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E276" s="3" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G276" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H276" s="3" t="n">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="I276" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J276" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L276" s="3" t="n">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M276" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N276" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O276" s="3" t="n">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P276" s="4" t="n"/>
       <c r="Q276" s="4" t="n"/>
       <c r="R276" s="4" t="n"/>
       <c r="S276" s="4" t="n"/>
     </row>
     <row r="277" ht="30" customHeight="1">
       <c r="A277" s="3" t="n">
         <v>272</v>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
-          <t>1283742</t>
+          <t>2176040</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>1461776</t>
+          <t>3943069</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E277" s="3" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H277" s="3" t="n">
         <v>75</v>
       </c>
       <c r="I277" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J277" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L277" s="3" t="n">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M277" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N277" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O277" s="3" t="n">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P277" s="4" t="n"/>
       <c r="Q277" s="4" t="n"/>
       <c r="R277" s="4" t="n"/>
       <c r="S277" s="4" t="n"/>
     </row>
     <row r="278" ht="30" customHeight="1">
       <c r="A278" s="3" t="n">
         <v>273</v>
       </c>
       <c r="B278" s="3" t="inlineStr">
         <is>
-          <t>2270947</t>
+          <t>1277267</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>4167277</t>
+          <t>1618338</t>
         </is>
       </c>
       <c r="D278" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E278" s="3" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G278" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H278" s="3" t="n">
         <v>86</v>
       </c>
       <c r="I278" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J278" s="3" t="n">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L278" s="3" t="n">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="M278" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N278" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O278" s="3" t="n">
         <v>237</v>
       </c>
       <c r="P278" s="4" t="n"/>
       <c r="Q278" s="4" t="n"/>
       <c r="R278" s="4" t="n"/>
       <c r="S278" s="4" t="n"/>
     </row>
     <row r="279" ht="30" customHeight="1">
       <c r="A279" s="3" t="n">
         <v>274</v>
       </c>
       <c r="B279" s="3" t="inlineStr">
         <is>
-          <t>1210164</t>
+          <t>1283742</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>1514190</t>
+          <t>1461776</t>
         </is>
       </c>
       <c r="D279" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E279" s="3" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G279" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H279" s="3" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I279" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J279" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L279" s="3" t="n">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="M279" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N279" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O279" s="3" t="n">
         <v>237</v>
       </c>
       <c r="P279" s="4" t="n"/>
       <c r="Q279" s="4" t="n"/>
       <c r="R279" s="4" t="n"/>
       <c r="S279" s="4" t="n"/>
     </row>
     <row r="280" ht="30" customHeight="1">
       <c r="A280" s="3" t="n">
         <v>275</v>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
-          <t>1334412</t>
+          <t>2270947</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>1578694</t>
+          <t>4167277</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E280" s="3" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H280" s="3" t="n">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="I280" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J280" s="3" t="n">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="K280" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L280" s="3" t="n">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="M280" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N280" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O280" s="3" t="n">
         <v>237</v>
       </c>
       <c r="P280" s="4" t="n"/>
       <c r="Q280" s="4" t="n"/>
       <c r="R280" s="4" t="n"/>
       <c r="S280" s="4" t="n"/>
     </row>
     <row r="281" ht="30" customHeight="1">
       <c r="A281" s="3" t="n">
         <v>276</v>
       </c>
       <c r="B281" s="3" t="inlineStr">
         <is>
-          <t>1502431</t>
+          <t>1210164</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>2006346</t>
+          <t>1514190</t>
         </is>
       </c>
       <c r="D281" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E281" s="3" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G281" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H281" s="3" t="n">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="I281" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J281" s="3" t="n">
         <v>84</v>
       </c>
       <c r="K281" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L281" s="3" t="n">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="M281" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N281" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O281" s="3" t="n">
         <v>237</v>
       </c>
       <c r="P281" s="4" t="n"/>
       <c r="Q281" s="4" t="n"/>
       <c r="R281" s="4" t="n"/>
       <c r="S281" s="4" t="n"/>
     </row>
     <row r="282" ht="30" customHeight="1">
       <c r="A282" s="3" t="n">
         <v>277</v>
       </c>
       <c r="B282" s="3" t="inlineStr">
         <is>
-          <t>2109568</t>
+          <t>1334412</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>3658229</t>
+          <t>1578694</t>
         </is>
       </c>
       <c r="D282" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E282" s="3" t="inlineStr">
         <is>
           <t>277</t>
         </is>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H282" s="3" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="I282" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J282" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L282" s="3" t="n">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M282" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N282" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O282" s="3" t="n">
         <v>237</v>
       </c>
       <c r="P282" s="4" t="n"/>
       <c r="Q282" s="4" t="n"/>
       <c r="R282" s="4" t="n"/>
       <c r="S282" s="4" t="n"/>
     </row>
     <row r="283" ht="30" customHeight="1">
       <c r="A283" s="3" t="n">
         <v>278</v>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
-          <t>1127434</t>
+          <t>1502431</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>1326028</t>
+          <t>2006346</t>
         </is>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E283" s="3" t="inlineStr">
         <is>
           <t>278</t>
         </is>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H283" s="3" t="n">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I283" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J283" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L283" s="3" t="n">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="M283" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N283" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O283" s="3" t="n">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P283" s="4" t="n"/>
       <c r="Q283" s="4" t="n"/>
       <c r="R283" s="4" t="n"/>
       <c r="S283" s="4" t="n"/>
     </row>
     <row r="284" ht="30" customHeight="1">
       <c r="A284" s="3" t="n">
         <v>279</v>
       </c>
       <c r="B284" s="3" t="inlineStr">
         <is>
-          <t>1247969</t>
+          <t>2109568</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>1378282</t>
+          <t>3658229</t>
         </is>
       </c>
       <c r="D284" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E284" s="3" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G284" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H284" s="3" t="n">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="I284" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J284" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L284" s="3" t="n">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="M284" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N284" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O284" s="3" t="n">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P284" s="4" t="n"/>
       <c r="Q284" s="4" t="n"/>
       <c r="R284" s="4" t="n"/>
       <c r="S284" s="4" t="n"/>
     </row>
     <row r="285" ht="30" customHeight="1">
       <c r="A285" s="3" t="n">
         <v>280</v>
       </c>
       <c r="B285" s="3" t="inlineStr">
         <is>
-          <t>1251225</t>
+          <t>1127434</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
-          <t>1387437</t>
+          <t>1326028</t>
         </is>
       </c>
       <c r="D285" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E285" s="3" t="inlineStr">
         <is>
           <t>280</t>
         </is>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G285" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H285" s="3" t="n">
         <v>83</v>
       </c>
       <c r="I285" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J285" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="K285" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L285" s="3" t="n">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="M285" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N285" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O285" s="3" t="n">
         <v>236</v>
       </c>
       <c r="P285" s="4" t="n"/>
       <c r="Q285" s="4" t="n"/>
       <c r="R285" s="4" t="n"/>
       <c r="S285" s="4" t="n"/>
     </row>
     <row r="286" ht="30" customHeight="1">
       <c r="A286" s="3" t="n">
         <v>281</v>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
-          <t>1351312</t>
+          <t>1247969</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
-          <t>1624753</t>
+          <t>1378282</t>
         </is>
       </c>
       <c r="D286" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E286" s="3" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H286" s="3" t="n">
         <v>69</v>
       </c>
       <c r="I286" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J286" s="3" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="K286" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L286" s="3" t="n">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="M286" s="3" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N286" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O286" s="3" t="n">
         <v>236</v>
       </c>
       <c r="P286" s="4" t="n"/>
       <c r="Q286" s="4" t="n"/>
       <c r="R286" s="4" t="n"/>
       <c r="S286" s="4" t="n"/>
     </row>
     <row r="287" ht="30" customHeight="1">
       <c r="A287" s="3" t="n">
         <v>282</v>
       </c>
       <c r="B287" s="3" t="inlineStr">
         <is>
-          <t>1605847</t>
+          <t>1251225</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>2283187</t>
+          <t>1387437</t>
         </is>
       </c>
       <c r="D287" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E287" s="3" t="inlineStr">
         <is>
           <t>282</t>
         </is>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G287" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H287" s="3" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I287" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J287" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L287" s="3" t="n">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M287" s="3" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N287" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O287" s="3" t="n">
         <v>236</v>
       </c>
       <c r="P287" s="4" t="n"/>
       <c r="Q287" s="4" t="n"/>
       <c r="R287" s="4" t="n"/>
       <c r="S287" s="4" t="n"/>
     </row>
     <row r="288" ht="30" customHeight="1">
       <c r="A288" s="3" t="n">
         <v>283</v>
       </c>
       <c r="B288" s="3" t="inlineStr">
         <is>
-          <t>972821</t>
+          <t>1351312</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>3635988</t>
+          <t>1624753</t>
         </is>
       </c>
       <c r="D288" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E288" s="3" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G288" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H288" s="3" t="n">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="I288" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J288" s="3" t="n">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L288" s="3" t="n">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="M288" s="3" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N288" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O288" s="3" t="n">
         <v>236</v>
       </c>
       <c r="P288" s="4" t="n"/>
       <c r="Q288" s="4" t="n"/>
       <c r="R288" s="4" t="n"/>
       <c r="S288" s="4" t="n"/>
     </row>
     <row r="289" ht="30" customHeight="1">
       <c r="A289" s="3" t="n">
         <v>284</v>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
-          <t>1288190</t>
+          <t>1605847</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>1472870</t>
+          <t>2283187</t>
         </is>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E289" s="3" t="inlineStr">
         <is>
           <t>284</t>
         </is>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H289" s="3" t="n">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J289" s="3" t="n">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L289" s="3" t="n">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M289" s="3" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N289" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O289" s="3" t="n">
         <v>236</v>
       </c>
       <c r="P289" s="4" t="n"/>
       <c r="Q289" s="4" t="n"/>
       <c r="R289" s="4" t="n"/>
       <c r="S289" s="4" t="n"/>
     </row>
     <row r="290" ht="30" customHeight="1">
       <c r="A290" s="3" t="n">
         <v>285</v>
       </c>
       <c r="B290" s="3" t="inlineStr">
         <is>
-          <t>1566009</t>
+          <t>972821</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
-          <t>2302624</t>
+          <t>3635988</t>
         </is>
       </c>
       <c r="D290" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E290" s="3" t="inlineStr">
         <is>
           <t>285</t>
         </is>
       </c>
       <c r="F290" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G290" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H290" s="3" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I290" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J290" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L290" s="3" t="n">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M290" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N290" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O290" s="3" t="n">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P290" s="4" t="n"/>
       <c r="Q290" s="4" t="n"/>
       <c r="R290" s="4" t="n"/>
       <c r="S290" s="4" t="n"/>
     </row>
     <row r="291" ht="30" customHeight="1">
       <c r="A291" s="3" t="n">
         <v>286</v>
       </c>
       <c r="B291" s="3" t="inlineStr">
         <is>
-          <t>1187052</t>
+          <t>1288190</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
-          <t>1231720</t>
+          <t>1472870</t>
         </is>
       </c>
       <c r="D291" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E291" s="3" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H291" s="3" t="n">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="I291" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J291" s="3" t="n">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L291" s="3" t="n">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M291" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N291" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O291" s="3" t="n">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P291" s="4" t="n"/>
       <c r="Q291" s="4" t="n"/>
       <c r="R291" s="4" t="n"/>
       <c r="S291" s="4" t="n"/>
     </row>
     <row r="292" ht="30" customHeight="1">
       <c r="A292" s="3" t="n">
         <v>287</v>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
-          <t>1169016</t>
+          <t>1566009</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
-          <t>1185381</t>
+          <t>2302624</t>
         </is>
       </c>
       <c r="D292" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E292" s="3" t="inlineStr">
         <is>
           <t>287</t>
         </is>
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H292" s="3" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I292" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J292" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K292" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L292" s="3" t="n">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M292" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N292" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O292" s="3" t="n">
         <v>235</v>
       </c>
       <c r="P292" s="4" t="n"/>
       <c r="Q292" s="4" t="n"/>
       <c r="R292" s="4" t="n"/>
       <c r="S292" s="4" t="n"/>
     </row>
     <row r="293" ht="30" customHeight="1">
       <c r="A293" s="3" t="n">
         <v>288</v>
       </c>
       <c r="B293" s="3" t="inlineStr">
         <is>
-          <t>1311818</t>
+          <t>1187052</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
-          <t>3445671</t>
+          <t>1231720</t>
         </is>
       </c>
       <c r="D293" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E293" s="3" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H293" s="3" t="n">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="I293" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J293" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L293" s="3" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M293" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N293" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O293" s="3" t="n">
         <v>235</v>
       </c>
       <c r="P293" s="4" t="n"/>
       <c r="Q293" s="4" t="n"/>
       <c r="R293" s="4" t="n"/>
       <c r="S293" s="4" t="n"/>
     </row>
     <row r="294" ht="30" customHeight="1">
       <c r="A294" s="3" t="n">
         <v>289</v>
       </c>
       <c r="B294" s="3" t="inlineStr">
         <is>
-          <t>1330343</t>
+          <t>1169016</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
-          <t>1567066</t>
+          <t>1185381</t>
         </is>
       </c>
       <c r="D294" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E294" s="3" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H294" s="3" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="I294" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J294" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L294" s="3" t="n">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M294" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N294" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O294" s="3" t="n">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P294" s="4" t="n"/>
       <c r="Q294" s="4" t="n"/>
       <c r="R294" s="4" t="n"/>
       <c r="S294" s="4" t="n"/>
     </row>
     <row r="295" ht="30" customHeight="1">
       <c r="A295" s="3" t="n">
         <v>290</v>
       </c>
       <c r="B295" s="3" t="inlineStr">
         <is>
-          <t>1279487</t>
+          <t>1311818</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
-          <t>1879087</t>
+          <t>3445671</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E295" s="3" t="inlineStr">
         <is>
           <t>290</t>
         </is>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H295" s="3" t="n">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="I295" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J295" s="3" t="n">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L295" s="3" t="n">
         <v>64</v>
       </c>
       <c r="M295" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N295" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O295" s="3" t="n">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="P295" s="4" t="n"/>
       <c r="Q295" s="4" t="n"/>
       <c r="R295" s="4" t="n"/>
       <c r="S295" s="4" t="n"/>
     </row>
     <row r="296" ht="30" customHeight="1">
       <c r="A296" s="3" t="n">
         <v>291</v>
       </c>
       <c r="B296" s="3" t="inlineStr">
         <is>
-          <t>1213200</t>
+          <t>1330343</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>1309768</t>
+          <t>1567066</t>
         </is>
       </c>
       <c r="D296" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E296" s="3" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H296" s="3" t="n">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="I296" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J296" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K296" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L296" s="3" t="n">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="M296" s="3" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N296" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O296" s="3" t="n">
         <v>234</v>
       </c>
       <c r="P296" s="4" t="n"/>
       <c r="Q296" s="4" t="n"/>
       <c r="R296" s="4" t="n"/>
       <c r="S296" s="4" t="n"/>
     </row>
     <row r="297" ht="30" customHeight="1">
       <c r="A297" s="3" t="n">
         <v>292</v>
       </c>
       <c r="B297" s="3" t="inlineStr">
         <is>
-          <t>1858304</t>
+          <t>1501735</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
-          <t>4272684</t>
+          <t>2004257</t>
         </is>
       </c>
       <c r="D297" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E297" s="3" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H297" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I297" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J297" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K297" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L297" s="3" t="n">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M297" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N297" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O297" s="3" t="n">
         <v>234</v>
       </c>
       <c r="P297" s="4" t="n"/>
       <c r="Q297" s="4" t="n"/>
       <c r="R297" s="4" t="n"/>
       <c r="S297" s="4" t="n"/>
     </row>
     <row r="298" ht="30" customHeight="1">
       <c r="A298" s="3" t="n">
         <v>293</v>
       </c>
       <c r="B298" s="3" t="inlineStr">
         <is>
-          <t>1620547</t>
+          <t>1279487</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>2344213</t>
+          <t>1879087</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E298" s="3" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H298" s="3" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I298" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J298" s="3" t="n">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L298" s="3" t="n">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="M298" s="3" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N298" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O298" s="3" t="n">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P298" s="4" t="n"/>
       <c r="Q298" s="4" t="n"/>
       <c r="R298" s="4" t="n"/>
       <c r="S298" s="4" t="n"/>
     </row>
     <row r="299" ht="30" customHeight="1">
       <c r="A299" s="3" t="n">
         <v>294</v>
       </c>
       <c r="B299" s="3" t="inlineStr">
         <is>
-          <t>1849501</t>
+          <t>1213200</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
-          <t>2957974</t>
+          <t>1309768</t>
         </is>
       </c>
       <c r="D299" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E299" s="3" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H299" s="3" t="n">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="I299" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J299" s="3" t="n">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="K299" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L299" s="3" t="n">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="M299" s="3" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N299" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O299" s="3" t="n">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P299" s="4" t="n"/>
       <c r="Q299" s="4" t="n"/>
       <c r="R299" s="4" t="n"/>
       <c r="S299" s="4" t="n"/>
     </row>
     <row r="300" ht="30" customHeight="1">
       <c r="A300" s="3" t="n">
         <v>295</v>
       </c>
       <c r="B300" s="3" t="inlineStr">
         <is>
-          <t>1786576</t>
+          <t>1858304</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
-          <t>4679753</t>
+          <t>4272684</t>
         </is>
       </c>
       <c r="D300" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E300" s="3" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H300" s="3" t="n">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="I300" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J300" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K300" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L300" s="3" t="n">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="M300" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N300" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O300" s="3" t="n">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="P300" s="4" t="n"/>
       <c r="Q300" s="4" t="n"/>
       <c r="R300" s="4" t="n"/>
       <c r="S300" s="4" t="n"/>
     </row>
     <row r="301" ht="30" customHeight="1">
       <c r="A301" s="3" t="n">
         <v>296</v>
       </c>
       <c r="B301" s="3" t="inlineStr">
         <is>
-          <t>1790251</t>
+          <t>2502654</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
-          <t>2805107</t>
+          <t>4901983</t>
         </is>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E301" s="3" t="inlineStr">
         <is>
           <t>296</t>
         </is>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H301" s="3" t="n">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="I301" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J301" s="3" t="n">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L301" s="3" t="n">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M301" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N301" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O301" s="3" t="n">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="P301" s="4" t="n"/>
       <c r="Q301" s="4" t="n"/>
       <c r="R301" s="4" t="n"/>
       <c r="S301" s="4" t="n"/>
     </row>
     <row r="302" ht="30" customHeight="1">
       <c r="A302" s="3" t="n">
         <v>297</v>
       </c>
       <c r="B302" s="3" t="inlineStr">
         <is>
-          <t>1647760</t>
+          <t>1620547</t>
         </is>
       </c>
       <c r="C302" s="3" t="inlineStr">
         <is>
-          <t>2447912</t>
+          <t>2344213</t>
         </is>
       </c>
       <c r="D302" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E302" s="3" t="inlineStr">
         <is>
           <t>297</t>
         </is>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H302" s="3" t="n">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I302" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J302" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L302" s="3" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="M302" s="3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N302" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O302" s="3" t="n">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="P302" s="4" t="n"/>
       <c r="Q302" s="4" t="n"/>
       <c r="R302" s="4" t="n"/>
       <c r="S302" s="4" t="n"/>
     </row>
     <row r="303" ht="30" customHeight="1">
       <c r="A303" s="3" t="n">
         <v>298</v>
       </c>
       <c r="B303" s="3" t="inlineStr">
         <is>
-          <t>1158771</t>
+          <t>1849501</t>
         </is>
       </c>
       <c r="C303" s="3" t="inlineStr">
         <is>
-          <t>1167613</t>
+          <t>2957974</t>
         </is>
       </c>
       <c r="D303" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E303" s="3" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G303" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H303" s="3" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I303" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J303" s="3" t="n">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L303" s="3" t="n">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="M303" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N303" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O303" s="3" t="n">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="P303" s="4" t="n"/>
       <c r="Q303" s="4" t="n"/>
       <c r="R303" s="4" t="n"/>
       <c r="S303" s="4" t="n"/>
     </row>
     <row r="304" ht="30" customHeight="1">
       <c r="A304" s="3" t="n">
         <v>299</v>
       </c>
       <c r="B304" s="3" t="inlineStr">
         <is>
-          <t>1556537</t>
+          <t>1786576</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
-          <t>2601173</t>
+          <t>4679753</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H304" s="3" t="n">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J304" s="3" t="n">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L304" s="3" t="n">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M304" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N304" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O304" s="3" t="n">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P304" s="4" t="n"/>
       <c r="Q304" s="4" t="n"/>
       <c r="R304" s="4" t="n"/>
       <c r="S304" s="4" t="n"/>
     </row>
     <row r="305" ht="30" customHeight="1">
       <c r="A305" s="3" t="n">
         <v>300</v>
       </c>
       <c r="B305" s="3" t="inlineStr">
         <is>
-          <t>2255491</t>
+          <t>1790251</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
-          <t>4096763</t>
+          <t>2805107</t>
         </is>
       </c>
       <c r="D305" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E305" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H305" s="3" t="n">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I305" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J305" s="3" t="n">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L305" s="3" t="n">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M305" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N305" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O305" s="3" t="n">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P305" s="4" t="n"/>
       <c r="Q305" s="4" t="n"/>
       <c r="R305" s="4" t="n"/>
       <c r="S305" s="4" t="n"/>
     </row>
     <row r="306" ht="30" customHeight="1">
       <c r="A306" s="3" t="n">
         <v>301</v>
       </c>
       <c r="B306" s="3" t="inlineStr">
         <is>
-          <t>1201757</t>
+          <t>1647760</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
-          <t>1274771</t>
+          <t>2447912</t>
         </is>
       </c>
       <c r="D306" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E306" s="3" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H306" s="3" t="n">
+        <v>83</v>
+      </c>
+      <c r="I306" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="K306" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L306" s="3" t="n">
         <v>70</v>
       </c>
-      <c r="I306" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="M306" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N306" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O306" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P306" s="4" t="n"/>
       <c r="Q306" s="4" t="n"/>
       <c r="R306" s="4" t="n"/>
       <c r="S306" s="4" t="n"/>
     </row>
     <row r="307" ht="30" customHeight="1">
       <c r="A307" s="3" t="n">
         <v>302</v>
       </c>
       <c r="B307" s="3" t="inlineStr">
         <is>
-          <t>1285526</t>
+          <t>1158771</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
-          <t>1465420</t>
+          <t>1167613</t>
         </is>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E307" s="3" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H307" s="3" t="n">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="I307" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L307" s="3" t="n">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M307" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N307" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O307" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P307" s="4" t="n"/>
       <c r="Q307" s="4" t="n"/>
       <c r="R307" s="4" t="n"/>
       <c r="S307" s="4" t="n"/>
     </row>
     <row r="308" ht="30" customHeight="1">
       <c r="A308" s="3" t="n">
         <v>303</v>
       </c>
       <c r="B308" s="3" t="inlineStr">
         <is>
-          <t>1478172</t>
+          <t>1556537</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
-          <t>3065414</t>
+          <t>2601173</t>
         </is>
       </c>
       <c r="D308" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E308" s="3" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H308" s="3" t="n">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="I308" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J308" s="3" t="n">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L308" s="3" t="n">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M308" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N308" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O308" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P308" s="4" t="n"/>
       <c r="Q308" s="4" t="n"/>
       <c r="R308" s="4" t="n"/>
       <c r="S308" s="4" t="n"/>
     </row>
     <row r="309" ht="30" customHeight="1">
       <c r="A309" s="3" t="n">
         <v>304</v>
       </c>
       <c r="B309" s="3" t="inlineStr">
         <is>
-          <t>1644390</t>
+          <t>2255491</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
-          <t>2631308</t>
+          <t>4096763</t>
         </is>
       </c>
       <c r="D309" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E309" s="3" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H309" s="3" t="n">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I309" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J309" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L309" s="3" t="n">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="M309" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N309" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O309" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P309" s="4" t="n"/>
       <c r="Q309" s="4" t="n"/>
       <c r="R309" s="4" t="n"/>
       <c r="S309" s="4" t="n"/>
     </row>
     <row r="310" ht="30" customHeight="1">
       <c r="A310" s="3" t="n">
         <v>305</v>
       </c>
       <c r="B310" s="3" t="inlineStr">
         <is>
-          <t>2171394</t>
+          <t>1201757</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
-          <t>3809600</t>
+          <t>1274771</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E310" s="3" t="inlineStr">
         <is>
           <t>305</t>
         </is>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H310" s="3" t="n">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="I310" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J310" s="3" t="n">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L310" s="3" t="n">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="M310" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N310" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O310" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P310" s="4" t="n"/>
       <c r="Q310" s="4" t="n"/>
       <c r="R310" s="4" t="n"/>
       <c r="S310" s="4" t="n"/>
     </row>
     <row r="311" ht="30" customHeight="1">
       <c r="A311" s="3" t="n">
         <v>306</v>
       </c>
       <c r="B311" s="3" t="inlineStr">
         <is>
-          <t>2248938</t>
+          <t>1285526</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
-          <t>4361741</t>
+          <t>1465420</t>
         </is>
       </c>
       <c r="D311" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E311" s="3" t="inlineStr">
         <is>
           <t>306</t>
         </is>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H311" s="3" t="n">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="I311" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J311" s="3" t="n">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L311" s="3" t="n">
-        <v>62</v>
+        <v>88</v>
       </c>
       <c r="M311" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N311" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O311" s="3" t="n">
         <v>231</v>
       </c>
       <c r="P311" s="4" t="n"/>
       <c r="Q311" s="4" t="n"/>
       <c r="R311" s="4" t="n"/>
       <c r="S311" s="4" t="n"/>
     </row>
     <row r="312" ht="30" customHeight="1">
       <c r="A312" s="3" t="n">
         <v>307</v>
       </c>
       <c r="B312" s="3" t="inlineStr">
         <is>
-          <t>1991908</t>
+          <t>1478172</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
-          <t>3355182</t>
+          <t>3065414</t>
         </is>
       </c>
       <c r="D312" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E312" s="3" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H312" s="3" t="n">
+        <v>67</v>
+      </c>
+      <c r="I312" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J312" s="3" t="n">
         <v>89</v>
       </c>
-      <c r="I312" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L312" s="3" t="n">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="M312" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N312" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O312" s="3" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P312" s="4" t="n"/>
       <c r="Q312" s="4" t="n"/>
       <c r="R312" s="4" t="n"/>
       <c r="S312" s="4" t="n"/>
     </row>
     <row r="313" ht="30" customHeight="1">
       <c r="A313" s="3" t="n">
         <v>308</v>
       </c>
       <c r="B313" s="3" t="inlineStr">
         <is>
-          <t>1569436</t>
+          <t>1644390</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
-          <t>2650058</t>
+          <t>2631308</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E313" s="3" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H313" s="3" t="n">
+        <v>69</v>
+      </c>
+      <c r="I313" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J313" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="I313" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K313" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L313" s="3" t="n">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="M313" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N313" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O313" s="3" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="P313" s="4" t="n"/>
       <c r="Q313" s="4" t="n"/>
       <c r="R313" s="4" t="n"/>
       <c r="S313" s="4" t="n"/>
     </row>
     <row r="314" ht="30" customHeight="1">
       <c r="A314" s="3" t="n">
         <v>309</v>
       </c>
       <c r="B314" s="3" t="inlineStr">
         <is>
-          <t>1307086</t>
+          <t>2171394</t>
         </is>
       </c>
       <c r="C314" s="3" t="inlineStr">
         <is>
-          <t>1516738</t>
+          <t>3809600</t>
         </is>
       </c>
       <c r="D314" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E314" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H314" s="3" t="n">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I314" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J314" s="3" t="n">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L314" s="3" t="n">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M314" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N314" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O314" s="3" t="n">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="P314" s="4" t="n"/>
       <c r="Q314" s="4" t="n"/>
       <c r="R314" s="4" t="n"/>
       <c r="S314" s="4" t="n"/>
     </row>
     <row r="315" ht="30" customHeight="1">
       <c r="A315" s="3" t="n">
         <v>310</v>
       </c>
       <c r="B315" s="3" t="inlineStr">
         <is>
-          <t>1437669</t>
+          <t>2248938</t>
         </is>
       </c>
       <c r="C315" s="3" t="inlineStr">
         <is>
-          <t>1849842</t>
+          <t>4361741</t>
         </is>
       </c>
       <c r="D315" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E315" s="3" t="inlineStr">
         <is>
           <t>310</t>
         </is>
       </c>
       <c r="F315" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G315" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H315" s="3" t="n">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I315" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J315" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L315" s="3" t="n">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="M315" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N315" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O315" s="3" t="n">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="P315" s="4" t="n"/>
       <c r="Q315" s="4" t="n"/>
       <c r="R315" s="4" t="n"/>
       <c r="S315" s="4" t="n"/>
     </row>
     <row r="316" ht="30" customHeight="1">
       <c r="A316" s="3" t="n">
         <v>311</v>
       </c>
       <c r="B316" s="3" t="inlineStr">
         <is>
-          <t>2309173</t>
+          <t>1334203</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
-          <t>4281272</t>
+          <t>4231868</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E316" s="3" t="inlineStr">
         <is>
           <t>311</t>
         </is>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H316" s="3" t="n">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="I316" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J316" s="3" t="n">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L316" s="3" t="n">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="M316" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N316" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O316" s="3" t="n">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P316" s="4" t="n"/>
       <c r="Q316" s="4" t="n"/>
       <c r="R316" s="4" t="n"/>
       <c r="S316" s="4" t="n"/>
     </row>
     <row r="317" ht="30" customHeight="1">
       <c r="A317" s="3" t="n">
         <v>312</v>
       </c>
       <c r="B317" s="3" t="inlineStr">
         <is>
-          <t>1038750</t>
+          <t>1991908</t>
         </is>
       </c>
       <c r="C317" s="3" t="inlineStr">
         <is>
-          <t>4176133</t>
+          <t>3355182</t>
         </is>
       </c>
       <c r="D317" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E317" s="3" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H317" s="3" t="n">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="I317" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J317" s="3" t="n">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="K317" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L317" s="3" t="n">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M317" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N317" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O317" s="3" t="n">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P317" s="4" t="n"/>
       <c r="Q317" s="4" t="n"/>
       <c r="R317" s="4" t="n"/>
       <c r="S317" s="4" t="n"/>
     </row>
     <row r="318" ht="30" customHeight="1">
       <c r="A318" s="3" t="n">
         <v>313</v>
       </c>
       <c r="B318" s="3" t="inlineStr">
         <is>
-          <t>1521492</t>
+          <t>1569436</t>
         </is>
       </c>
       <c r="C318" s="3" t="inlineStr">
         <is>
-          <t>2072156</t>
+          <t>2650058</t>
         </is>
       </c>
       <c r="D318" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E318" s="3" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H318" s="3" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I318" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J318" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K318" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L318" s="3" t="n">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M318" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N318" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O318" s="3" t="n">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="P318" s="4" t="n"/>
       <c r="Q318" s="4" t="n"/>
       <c r="R318" s="4" t="n"/>
       <c r="S318" s="4" t="n"/>
     </row>
     <row r="319" ht="30" customHeight="1">
       <c r="A319" s="3" t="n">
         <v>314</v>
       </c>
       <c r="B319" s="3" t="inlineStr">
         <is>
-          <t>1609310</t>
+          <t>1307086</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
-          <t>2294543</t>
+          <t>1516738</t>
         </is>
       </c>
       <c r="D319" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E319" s="3" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H319" s="3" t="n">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="I319" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J319" s="3" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K319" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L319" s="3" t="n">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="M319" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N319" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O319" s="3" t="n">
         <v>229</v>
       </c>
       <c r="P319" s="4" t="n"/>
       <c r="Q319" s="4" t="n"/>
       <c r="R319" s="4" t="n"/>
       <c r="S319" s="4" t="n"/>
     </row>
     <row r="320" ht="30" customHeight="1">
       <c r="A320" s="3" t="n">
         <v>315</v>
       </c>
       <c r="B320" s="3" t="inlineStr">
         <is>
-          <t>2196528</t>
+          <t>1437669</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
-          <t>3889084</t>
+          <t>1849842</t>
         </is>
       </c>
       <c r="D320" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E320" s="3" t="inlineStr">
         <is>
           <t>315</t>
         </is>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H320" s="3" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="I320" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J320" s="3" t="n">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L320" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M320" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N320" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O320" s="3" t="n">
         <v>229</v>
       </c>
       <c r="P320" s="4" t="n"/>
       <c r="Q320" s="4" t="n"/>
       <c r="R320" s="4" t="n"/>
       <c r="S320" s="4" t="n"/>
     </row>
     <row r="321" ht="30" customHeight="1">
       <c r="A321" s="3" t="n">
         <v>316</v>
       </c>
       <c r="B321" s="3" t="inlineStr">
         <is>
-          <t>1061001</t>
+          <t>2309173</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
-          <t>4756579</t>
+          <t>4281272</t>
         </is>
       </c>
       <c r="D321" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E321" s="3" t="inlineStr">
         <is>
           <t>316</t>
         </is>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G321" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H321" s="3" t="n">
         <v>86</v>
       </c>
       <c r="I321" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J321" s="3" t="n">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K321" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L321" s="3" t="n">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="M321" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N321" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O321" s="3" t="n">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P321" s="4" t="n"/>
       <c r="Q321" s="4" t="n"/>
       <c r="R321" s="4" t="n"/>
       <c r="S321" s="4" t="n"/>
     </row>
     <row r="322" ht="30" customHeight="1">
       <c r="A322" s="3" t="n">
         <v>317</v>
       </c>
       <c r="B322" s="3" t="inlineStr">
         <is>
-          <t>1213604</t>
+          <t>1038750</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
-          <t>1310939</t>
+          <t>4176133</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E322" s="3" t="inlineStr">
         <is>
           <t>317</t>
         </is>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H322" s="3" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I322" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J322" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K322" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L322" s="3" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M322" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N322" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O322" s="3" t="n">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P322" s="4" t="n"/>
       <c r="Q322" s="4" t="n"/>
       <c r="R322" s="4" t="n"/>
       <c r="S322" s="4" t="n"/>
     </row>
     <row r="323" ht="30" customHeight="1">
       <c r="A323" s="3" t="n">
         <v>318</v>
       </c>
       <c r="B323" s="3" t="inlineStr">
         <is>
-          <t>1041627</t>
+          <t>1521492</t>
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
-          <t>1631321</t>
+          <t>2072156</t>
         </is>
       </c>
       <c r="D323" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E323" s="3" t="inlineStr">
         <is>
           <t>318</t>
         </is>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H323" s="3" t="n">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I323" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J323" s="3" t="n">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="K323" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L323" s="3" t="n">
         <v>55</v>
       </c>
       <c r="M323" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N323" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O323" s="3" t="n">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P323" s="4" t="n"/>
       <c r="Q323" s="4" t="n"/>
       <c r="R323" s="4" t="n"/>
       <c r="S323" s="4" t="n"/>
     </row>
     <row r="324" ht="30" customHeight="1">
       <c r="A324" s="3" t="n">
         <v>319</v>
       </c>
       <c r="B324" s="3" t="inlineStr">
         <is>
-          <t>1649592</t>
+          <t>1609310</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
-          <t>2455489</t>
+          <t>2294543</t>
         </is>
       </c>
       <c r="D324" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E324" s="3" t="inlineStr">
         <is>
           <t>319</t>
         </is>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H324" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="I324" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J324" s="3" t="n">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="K324" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L324" s="3" t="n">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="M324" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N324" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O324" s="3" t="n">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="P324" s="4" t="n"/>
       <c r="Q324" s="4" t="n"/>
       <c r="R324" s="4" t="n"/>
       <c r="S324" s="4" t="n"/>
     </row>
     <row r="325" ht="30" customHeight="1">
       <c r="A325" s="3" t="n">
         <v>320</v>
       </c>
       <c r="B325" s="3" t="inlineStr">
         <is>
-          <t>1508004</t>
+          <t>2196528</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
-          <t>2049737</t>
+          <t>3889084</t>
         </is>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E325" s="3" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H325" s="3" t="n">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="I325" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J325" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L325" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="K325" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="M325" s="3" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N325" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O325" s="3" t="n">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="P325" s="4" t="n"/>
       <c r="Q325" s="4" t="n"/>
       <c r="R325" s="4" t="n"/>
       <c r="S325" s="4" t="n"/>
     </row>
     <row r="326" ht="30" customHeight="1">
       <c r="A326" s="3" t="n">
         <v>321</v>
       </c>
       <c r="B326" s="3" t="inlineStr">
         <is>
-          <t>1237891</t>
+          <t>1061001</t>
         </is>
       </c>
       <c r="C326" s="3" t="inlineStr">
         <is>
-          <t>1973461</t>
+          <t>4756579</t>
         </is>
       </c>
       <c r="D326" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E326" s="3" t="inlineStr">
         <is>
           <t>321</t>
         </is>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H326" s="3" t="n">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="I326" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J326" s="3" t="n">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="K326" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L326" s="3" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M326" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N326" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O326" s="3" t="n">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="P326" s="4" t="n"/>
       <c r="Q326" s="4" t="n"/>
       <c r="R326" s="4" t="n"/>
       <c r="S326" s="4" t="n"/>
     </row>
     <row r="327" ht="30" customHeight="1">
       <c r="A327" s="3" t="n">
         <v>322</v>
       </c>
       <c r="B327" s="3" t="inlineStr">
         <is>
-          <t>1199976</t>
+          <t>1213604</t>
         </is>
       </c>
       <c r="C327" s="3" t="inlineStr">
         <is>
-          <t>2625585</t>
+          <t>1310939</t>
         </is>
       </c>
       <c r="D327" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E327" s="3" t="inlineStr">
         <is>
           <t>322</t>
         </is>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H327" s="3" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="I327" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J327" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K327" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L327" s="3" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M327" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N327" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O327" s="3" t="n">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="P327" s="4" t="n"/>
       <c r="Q327" s="4" t="n"/>
       <c r="R327" s="4" t="n"/>
       <c r="S327" s="4" t="n"/>
     </row>
     <row r="328" ht="30" customHeight="1">
       <c r="A328" s="3" t="n">
         <v>323</v>
       </c>
       <c r="B328" s="3" t="inlineStr">
         <is>
-          <t>1360510</t>
+          <t>1277410</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
-          <t>3926095</t>
+          <t>2425461</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E328" s="3" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H328" s="3" t="n">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="I328" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J328" s="3" t="n">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L328" s="3" t="n">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="M328" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N328" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O328" s="3" t="n">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P328" s="4" t="n"/>
       <c r="Q328" s="4" t="n"/>
       <c r="R328" s="4" t="n"/>
       <c r="S328" s="4" t="n"/>
     </row>
     <row r="329" ht="30" customHeight="1">
       <c r="A329" s="3" t="n">
         <v>324</v>
       </c>
       <c r="B329" s="3" t="inlineStr">
         <is>
-          <t>1213897</t>
+          <t>1041627</t>
         </is>
       </c>
       <c r="C329" s="3" t="inlineStr">
         <is>
-          <t>1311768</t>
+          <t>1631321</t>
         </is>
       </c>
       <c r="D329" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E329" s="3" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
       <c r="F329" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G329" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H329" s="3" t="n">
         <v>69</v>
       </c>
       <c r="I329" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J329" s="3" t="n">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L329" s="3" t="n">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="M329" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N329" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O329" s="3" t="n">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P329" s="4" t="n"/>
       <c r="Q329" s="4" t="n"/>
       <c r="R329" s="4" t="n"/>
       <c r="S329" s="4" t="n"/>
     </row>
     <row r="330" ht="30" customHeight="1">
       <c r="A330" s="3" t="n">
         <v>325</v>
       </c>
       <c r="B330" s="3" t="inlineStr">
         <is>
-          <t>1215548</t>
+          <t>1649592</t>
         </is>
       </c>
       <c r="C330" s="3" t="inlineStr">
         <is>
-          <t>1317019</t>
+          <t>2455489</t>
         </is>
       </c>
       <c r="D330" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E330" s="3" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H330" s="3" t="n">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I330" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J330" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K330" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L330" s="3" t="n">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M330" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N330" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O330" s="3" t="n">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="P330" s="4" t="n"/>
       <c r="Q330" s="4" t="n"/>
       <c r="R330" s="4" t="n"/>
       <c r="S330" s="4" t="n"/>
     </row>
     <row r="331" ht="30" customHeight="1">
       <c r="A331" s="3" t="n">
         <v>326</v>
       </c>
       <c r="B331" s="3" t="inlineStr">
         <is>
-          <t>1355264</t>
+          <t>1508004</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
-          <t>1638035</t>
+          <t>2049737</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E331" s="3" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H331" s="3" t="n">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="I331" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J331" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K331" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L331" s="3" t="n">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="M331" s="3" t="n">
         <v>7</v>
       </c>
       <c r="N331" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O331" s="3" t="n">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P331" s="4" t="n"/>
       <c r="Q331" s="4" t="n"/>
       <c r="R331" s="4" t="n"/>
       <c r="S331" s="4" t="n"/>
     </row>
     <row r="332" ht="30" customHeight="1">
       <c r="A332" s="3" t="n">
         <v>327</v>
       </c>
       <c r="B332" s="3" t="inlineStr">
         <is>
-          <t>1097479</t>
+          <t>2247021</t>
         </is>
       </c>
       <c r="C332" s="3" t="inlineStr">
         <is>
-          <t>1591421</t>
+          <t>4056078</t>
         </is>
       </c>
       <c r="D332" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E332" s="3" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="F332" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G332" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H332" s="3" t="n">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I332" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J332" s="3" t="n">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="K332" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L332" s="3" t="n">
         <v>57</v>
       </c>
       <c r="M332" s="3" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N332" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O332" s="3" t="n">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P332" s="4" t="n"/>
       <c r="Q332" s="4" t="n"/>
       <c r="R332" s="4" t="n"/>
       <c r="S332" s="4" t="n"/>
     </row>
     <row r="333" ht="30" customHeight="1">
       <c r="A333" s="3" t="n">
         <v>328</v>
       </c>
       <c r="B333" s="3" t="inlineStr">
         <is>
-          <t>1445195</t>
+          <t>1064560</t>
         </is>
       </c>
       <c r="C333" s="3" t="inlineStr">
         <is>
-          <t>4612591</t>
+          <t>1024464</t>
         </is>
       </c>
       <c r="D333" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E333" s="3" t="inlineStr">
         <is>
           <t>328</t>
         </is>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H333" s="3" t="n">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="I333" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J333" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="K333" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L333" s="3" t="n">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="M333" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N333" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O333" s="3" t="n">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="P333" s="4" t="n"/>
       <c r="Q333" s="4" t="n"/>
       <c r="R333" s="4" t="n"/>
       <c r="S333" s="4" t="n"/>
     </row>
     <row r="334" ht="30" customHeight="1">
       <c r="A334" s="3" t="n">
         <v>329</v>
       </c>
       <c r="B334" s="3" t="inlineStr">
         <is>
-          <t>1839296</t>
+          <t>1237891</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
-          <t>2927435</t>
+          <t>1973461</t>
         </is>
       </c>
       <c r="D334" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E334" s="3" t="inlineStr">
         <is>
           <t>329</t>
         </is>
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H334" s="3" t="n">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I334" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J334" s="3" t="n">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L334" s="3" t="n">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M334" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N334" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O334" s="3" t="n">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="P334" s="4" t="n"/>
       <c r="Q334" s="4" t="n"/>
       <c r="R334" s="4" t="n"/>
       <c r="S334" s="4" t="n"/>
     </row>
     <row r="335" ht="30" customHeight="1">
       <c r="A335" s="3" t="n">
         <v>330</v>
       </c>
       <c r="B335" s="3" t="inlineStr">
         <is>
-          <t>1326958</t>
+          <t>1199976</t>
         </is>
       </c>
       <c r="C335" s="3" t="inlineStr">
         <is>
-          <t>1750441</t>
+          <t>2625585</t>
         </is>
       </c>
       <c r="D335" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E335" s="3" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="F335" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G335" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H335" s="3" t="n">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="I335" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J335" s="3" t="n">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="K335" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L335" s="3" t="n">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="M335" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N335" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O335" s="3" t="n">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P335" s="4" t="n"/>
       <c r="Q335" s="4" t="n"/>
       <c r="R335" s="4" t="n"/>
       <c r="S335" s="4" t="n"/>
     </row>
     <row r="336" ht="30" customHeight="1">
       <c r="A336" s="3" t="n">
         <v>331</v>
       </c>
       <c r="B336" s="3" t="inlineStr">
         <is>
-          <t>1706778</t>
+          <t>1360510</t>
         </is>
       </c>
       <c r="C336" s="3" t="inlineStr">
         <is>
-          <t>2584246</t>
+          <t>3926095</t>
         </is>
       </c>
       <c r="D336" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E336" s="3" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H336" s="3" t="n">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="I336" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J336" s="3" t="n">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="K336" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L336" s="3" t="n">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="M336" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N336" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O336" s="3" t="n">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P336" s="4" t="n"/>
       <c r="Q336" s="4" t="n"/>
       <c r="R336" s="4" t="n"/>
       <c r="S336" s="4" t="n"/>
     </row>
     <row r="337" ht="30" customHeight="1">
       <c r="A337" s="3" t="n">
         <v>332</v>
       </c>
       <c r="B337" s="3" t="inlineStr">
         <is>
-          <t>2342162</t>
+          <t>1213897</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
-          <t>4397295</t>
+          <t>1311768</t>
         </is>
       </c>
       <c r="D337" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E337" s="3" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H337" s="3" t="n">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="I337" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J337" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K337" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L337" s="3" t="n">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="M337" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N337" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O337" s="3" t="n">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P337" s="4" t="n"/>
       <c r="Q337" s="4" t="n"/>
       <c r="R337" s="4" t="n"/>
       <c r="S337" s="4" t="n"/>
     </row>
     <row r="338" ht="30" customHeight="1">
       <c r="A338" s="3" t="n">
         <v>333</v>
       </c>
       <c r="B338" s="3" t="inlineStr">
         <is>
-          <t>1581534</t>
+          <t>1215548</t>
         </is>
       </c>
       <c r="C338" s="3" t="inlineStr">
         <is>
-          <t>2213778</t>
+          <t>1317019</t>
         </is>
       </c>
       <c r="D338" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E338" s="3" t="inlineStr">
         <is>
           <t>333</t>
         </is>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H338" s="3" t="n">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I338" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J338" s="3" t="n">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="K338" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L338" s="3" t="n">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="M338" s="3" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N338" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O338" s="3" t="n">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P338" s="4" t="n"/>
       <c r="Q338" s="4" t="n"/>
       <c r="R338" s="4" t="n"/>
       <c r="S338" s="4" t="n"/>
     </row>
     <row r="339" ht="30" customHeight="1">
       <c r="A339" s="3" t="n">
         <v>334</v>
       </c>
       <c r="B339" s="3" t="inlineStr">
         <is>
-          <t>2048713</t>
+          <t>1355264</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
-          <t>3500834</t>
+          <t>1638035</t>
         </is>
       </c>
       <c r="D339" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E339" s="3" t="inlineStr">
         <is>
           <t>334</t>
         </is>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H339" s="3" t="n">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I339" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J339" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="K339" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L339" s="3" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M339" s="3" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N339" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O339" s="3" t="n">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P339" s="4" t="n"/>
       <c r="Q339" s="4" t="n"/>
       <c r="R339" s="4" t="n"/>
       <c r="S339" s="4" t="n"/>
     </row>
     <row r="340" ht="30" customHeight="1">
       <c r="A340" s="3" t="n">
         <v>335</v>
       </c>
       <c r="B340" s="3" t="inlineStr">
         <is>
-          <t>1214171</t>
+          <t>1097479</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
-          <t>1312623</t>
+          <t>1591421</t>
         </is>
       </c>
       <c r="D340" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E340" s="3" t="inlineStr">
         <is>
           <t>335</t>
         </is>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H340" s="3" t="n">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I340" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J340" s="3" t="n">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L340" s="3" t="n">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="M340" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N340" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O340" s="3" t="n">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P340" s="4" t="n"/>
       <c r="Q340" s="4" t="n"/>
       <c r="R340" s="4" t="n"/>
       <c r="S340" s="4" t="n"/>
     </row>
     <row r="341" ht="30" customHeight="1">
       <c r="A341" s="3" t="n">
         <v>336</v>
       </c>
       <c r="B341" s="3" t="inlineStr">
         <is>
-          <t>1198690</t>
+          <t>1445195</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
-          <t>2214995</t>
+          <t>4612591</t>
         </is>
       </c>
       <c r="D341" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E341" s="3" t="inlineStr">
         <is>
           <t>336</t>
         </is>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H341" s="3" t="n">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="I341" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J341" s="3" t="n">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L341" s="3" t="n">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M341" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N341" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O341" s="3" t="n">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P341" s="4" t="n"/>
       <c r="Q341" s="4" t="n"/>
       <c r="R341" s="4" t="n"/>
       <c r="S341" s="4" t="n"/>
     </row>
     <row r="342" ht="30" customHeight="1">
       <c r="A342" s="3" t="n">
         <v>337</v>
       </c>
       <c r="B342" s="3" t="inlineStr">
         <is>
-          <t>1203125</t>
+          <t>1839296</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
-          <t>1279085</t>
+          <t>2927435</t>
         </is>
       </c>
       <c r="D342" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E342" s="3" t="inlineStr">
         <is>
           <t>337</t>
         </is>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H342" s="3" t="n">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="I342" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J342" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L342" s="3" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M342" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N342" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O342" s="3" t="n">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="P342" s="4" t="n"/>
       <c r="Q342" s="4" t="n"/>
       <c r="R342" s="4" t="n"/>
       <c r="S342" s="4" t="n"/>
     </row>
     <row r="343" ht="30" customHeight="1">
       <c r="A343" s="3" t="n">
         <v>338</v>
       </c>
       <c r="B343" s="3" t="inlineStr">
         <is>
-          <t>1476571</t>
+          <t>1326958</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
-          <t>4689452</t>
+          <t>1750441</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E343" s="3" t="inlineStr">
         <is>
           <t>338</t>
         </is>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H343" s="3" t="n">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="I343" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J343" s="3" t="n">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L343" s="3" t="n">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="M343" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N343" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O343" s="3" t="n">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P343" s="4" t="n"/>
       <c r="Q343" s="4" t="n"/>
       <c r="R343" s="4" t="n"/>
       <c r="S343" s="4" t="n"/>
     </row>
     <row r="344" ht="30" customHeight="1">
       <c r="A344" s="3" t="n">
         <v>339</v>
       </c>
       <c r="B344" s="3" t="inlineStr">
         <is>
-          <t>1685588</t>
+          <t>1706778</t>
         </is>
       </c>
       <c r="C344" s="3" t="inlineStr">
         <is>
-          <t>4252659</t>
+          <t>2584246</t>
         </is>
       </c>
       <c r="D344" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E344" s="3" t="inlineStr">
         <is>
           <t>339</t>
         </is>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H344" s="3" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I344" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J344" s="3" t="n">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="K344" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L344" s="3" t="n">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="M344" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N344" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O344" s="3" t="n">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P344" s="4" t="n"/>
       <c r="Q344" s="4" t="n"/>
       <c r="R344" s="4" t="n"/>
       <c r="S344" s="4" t="n"/>
     </row>
     <row r="345" ht="30" customHeight="1">
       <c r="A345" s="3" t="n">
         <v>340</v>
       </c>
       <c r="B345" s="3" t="inlineStr">
         <is>
-          <t>1004885</t>
+          <t>2342162</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
-          <t>945587</t>
+          <t>4397295</t>
         </is>
       </c>
       <c r="D345" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E345" s="3" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H345" s="3" t="n">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="I345" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J345" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K345" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L345" s="3" t="n">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="M345" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N345" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O345" s="3" t="n">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P345" s="4" t="n"/>
       <c r="Q345" s="4" t="n"/>
       <c r="R345" s="4" t="n"/>
       <c r="S345" s="4" t="n"/>
     </row>
     <row r="346" ht="30" customHeight="1">
       <c r="A346" s="3" t="n">
         <v>341</v>
       </c>
       <c r="B346" s="3" t="inlineStr">
         <is>
-          <t>1670872</t>
+          <t>1581534</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
-          <t>3546629</t>
+          <t>2213778</t>
         </is>
       </c>
       <c r="D346" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E346" s="3" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H346" s="3" t="n">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="I346" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J346" s="3" t="n">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="K346" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L346" s="3" t="n">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M346" s="3" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="N346" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O346" s="3" t="n">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P346" s="4" t="n"/>
       <c r="Q346" s="4" t="n"/>
       <c r="R346" s="4" t="n"/>
       <c r="S346" s="4" t="n"/>
     </row>
     <row r="347" ht="30" customHeight="1">
       <c r="A347" s="3" t="n">
         <v>342</v>
       </c>
       <c r="B347" s="3" t="inlineStr">
         <is>
-          <t>1618112</t>
+          <t>2048713</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
-          <t>2408521</t>
+          <t>3500834</t>
         </is>
       </c>
       <c r="D347" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E347" s="3" t="inlineStr">
         <is>
           <t>342</t>
         </is>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H347" s="3" t="n">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I347" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J347" s="3" t="n">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L347" s="3" t="n">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="M347" s="3" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N347" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O347" s="3" t="n">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="P347" s="4" t="n"/>
       <c r="Q347" s="4" t="n"/>
       <c r="R347" s="4" t="n"/>
       <c r="S347" s="4" t="n"/>
     </row>
     <row r="348" ht="30" customHeight="1">
       <c r="A348" s="3" t="n">
         <v>343</v>
       </c>
       <c r="B348" s="3" t="inlineStr">
         <is>
-          <t>1441347</t>
+          <t>1214171</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
-          <t>1863047</t>
+          <t>1312623</t>
         </is>
       </c>
       <c r="D348" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E348" s="3" t="inlineStr">
         <is>
           <t>343</t>
         </is>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H348" s="3" t="n">
+        <v>75</v>
+      </c>
+      <c r="I348" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J348" s="3" t="n">
         <v>73</v>
       </c>
-      <c r="I348" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K348" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L348" s="3" t="n">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M348" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N348" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O348" s="3" t="n">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="P348" s="4" t="n"/>
       <c r="Q348" s="4" t="n"/>
       <c r="R348" s="4" t="n"/>
       <c r="S348" s="4" t="n"/>
     </row>
     <row r="349" ht="30" customHeight="1">
       <c r="A349" s="3" t="n">
         <v>344</v>
       </c>
       <c r="B349" s="3" t="inlineStr">
         <is>
-          <t>1357119</t>
+          <t>1198690</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
-          <t>1644498</t>
+          <t>2214995</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E349" s="3" t="inlineStr">
         <is>
           <t>344</t>
         </is>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H349" s="3" t="n">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="I349" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J349" s="3" t="n">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="K349" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L349" s="3" t="n">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="M349" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N349" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O349" s="3" t="n">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P349" s="4" t="n"/>
       <c r="Q349" s="4" t="n"/>
       <c r="R349" s="4" t="n"/>
       <c r="S349" s="4" t="n"/>
     </row>
     <row r="350" ht="30" customHeight="1">
       <c r="A350" s="3" t="n">
         <v>345</v>
       </c>
       <c r="B350" s="3" t="inlineStr">
         <is>
-          <t>1646380</t>
+          <t>1203125</t>
         </is>
       </c>
       <c r="C350" s="3" t="inlineStr">
         <is>
-          <t>2442122</t>
+          <t>1279085</t>
         </is>
       </c>
       <c r="D350" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E350" s="3" t="inlineStr">
         <is>
           <t>345</t>
         </is>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H350" s="3" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I350" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J350" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K350" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L350" s="3" t="n">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="M350" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N350" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O350" s="3" t="n">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="P350" s="4" t="n"/>
       <c r="Q350" s="4" t="n"/>
       <c r="R350" s="4" t="n"/>
       <c r="S350" s="4" t="n"/>
     </row>
     <row r="351" ht="30" customHeight="1">
       <c r="A351" s="3" t="n">
         <v>346</v>
       </c>
       <c r="B351" s="3" t="inlineStr">
         <is>
-          <t>1857394</t>
+          <t>2175630</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
-          <t>2988696</t>
+          <t>3824084</t>
         </is>
       </c>
       <c r="D351" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E351" s="3" t="inlineStr">
         <is>
           <t>346</t>
         </is>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H351" s="3" t="n">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="I351" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J351" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K351" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L351" s="3" t="n">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="M351" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N351" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O351" s="3" t="n">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P351" s="4" t="n"/>
       <c r="Q351" s="4" t="n"/>
       <c r="R351" s="4" t="n"/>
       <c r="S351" s="4" t="n"/>
     </row>
     <row r="352" ht="30" customHeight="1">
       <c r="A352" s="3" t="n">
         <v>347</v>
       </c>
       <c r="B352" s="3" t="inlineStr">
         <is>
-          <t>1944867</t>
+          <t>1476571</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
-          <t>3318330</t>
+          <t>4689452</t>
         </is>
       </c>
       <c r="D352" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E352" s="3" t="inlineStr">
         <is>
           <t>347</t>
         </is>
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H352" s="3" t="n">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="I352" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J352" s="3" t="n">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="K352" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L352" s="3" t="n">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="M352" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N352" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O352" s="3" t="n">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P352" s="4" t="n"/>
       <c r="Q352" s="4" t="n"/>
       <c r="R352" s="4" t="n"/>
       <c r="S352" s="4" t="n"/>
     </row>
     <row r="353" ht="30" customHeight="1">
       <c r="A353" s="3" t="n">
         <v>348</v>
       </c>
       <c r="B353" s="3" t="inlineStr">
         <is>
-          <t>2100134</t>
+          <t>1685588</t>
         </is>
       </c>
       <c r="C353" s="3" t="inlineStr">
         <is>
-          <t>3636744</t>
+          <t>4252659</t>
         </is>
       </c>
       <c r="D353" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E353" s="3" t="inlineStr">
         <is>
           <t>348</t>
         </is>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H353" s="3" t="n">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="I353" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J353" s="3" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K353" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L353" s="3" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M353" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N353" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O353" s="3" t="n">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="P353" s="4" t="n"/>
       <c r="Q353" s="4" t="n"/>
       <c r="R353" s="4" t="n"/>
       <c r="S353" s="4" t="n"/>
     </row>
     <row r="354" ht="30" customHeight="1">
       <c r="A354" s="3" t="n">
         <v>349</v>
       </c>
       <c r="B354" s="3" t="inlineStr">
         <is>
-          <t>1485760</t>
+          <t>1004885</t>
         </is>
       </c>
       <c r="C354" s="3" t="inlineStr">
         <is>
-          <t>1978999</t>
+          <t>945587</t>
         </is>
       </c>
       <c r="D354" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E354" s="3" t="inlineStr">
         <is>
           <t>349</t>
         </is>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H354" s="3" t="n">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="I354" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J354" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K354" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L354" s="3" t="n">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M354" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N354" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O354" s="3" t="n">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P354" s="4" t="n"/>
       <c r="Q354" s="4" t="n"/>
       <c r="R354" s="4" t="n"/>
       <c r="S354" s="4" t="n"/>
     </row>
     <row r="355" ht="30" customHeight="1">
       <c r="A355" s="3" t="n">
         <v>350</v>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
-          <t>1004866</t>
+          <t>1670872</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
-          <t>945550</t>
+          <t>3546629</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E355" s="3" t="inlineStr">
         <is>
           <t>350</t>
         </is>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H355" s="3" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="I355" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J355" s="3" t="n">
         <v>89</v>
       </c>
       <c r="K355" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L355" s="3" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M355" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N355" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O355" s="3" t="n">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P355" s="4" t="n"/>
       <c r="Q355" s="4" t="n"/>
       <c r="R355" s="4" t="n"/>
       <c r="S355" s="4" t="n"/>
     </row>
     <row r="356" ht="30" customHeight="1">
       <c r="A356" s="3" t="n">
         <v>351</v>
       </c>
       <c r="B356" s="3" t="inlineStr">
         <is>
-          <t>1111127</t>
+          <t>1618112</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
-          <t>1102902</t>
+          <t>2408521</t>
         </is>
       </c>
       <c r="D356" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E356" s="3" t="inlineStr">
         <is>
           <t>351</t>
         </is>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H356" s="3" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I356" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J356" s="3" t="n">
         <v>61</v>
       </c>
       <c r="K356" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L356" s="3" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M356" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N356" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O356" s="3" t="n">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P356" s="4" t="n"/>
       <c r="Q356" s="4" t="n"/>
       <c r="R356" s="4" t="n"/>
       <c r="S356" s="4" t="n"/>
     </row>
     <row r="357" ht="30" customHeight="1">
       <c r="A357" s="3" t="n">
         <v>352</v>
       </c>
       <c r="B357" s="3" t="inlineStr">
         <is>
-          <t>1991551</t>
+          <t>1441347</t>
         </is>
       </c>
       <c r="C357" s="3" t="inlineStr">
         <is>
-          <t>3351507</t>
+          <t>1863047</t>
         </is>
       </c>
       <c r="D357" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E357" s="3" t="inlineStr">
         <is>
           <t>352</t>
         </is>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H357" s="3" t="n">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="I357" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J357" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K357" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L357" s="3" t="n">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="M357" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N357" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O357" s="3" t="n">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P357" s="4" t="n"/>
       <c r="Q357" s="4" t="n"/>
       <c r="R357" s="4" t="n"/>
       <c r="S357" s="4" t="n"/>
     </row>
     <row r="358" ht="30" customHeight="1">
       <c r="A358" s="3" t="n">
         <v>353</v>
       </c>
       <c r="B358" s="3" t="inlineStr">
         <is>
-          <t>2244309</t>
+          <t>1357119</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
-          <t>4328222</t>
+          <t>1644498</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E358" s="3" t="inlineStr">
         <is>
           <t>353</t>
         </is>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H358" s="3" t="n">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="I358" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J358" s="3" t="n">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="K358" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L358" s="3" t="n">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M358" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N358" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O358" s="3" t="n">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P358" s="4" t="n"/>
       <c r="Q358" s="4" t="n"/>
       <c r="R358" s="4" t="n"/>
       <c r="S358" s="4" t="n"/>
     </row>
     <row r="359" ht="30" customHeight="1">
       <c r="A359" s="3" t="n">
         <v>354</v>
       </c>
       <c r="B359" s="3" t="inlineStr">
         <is>
-          <t>1901848</t>
+          <t>1646380</t>
         </is>
       </c>
       <c r="C359" s="3" t="inlineStr">
         <is>
-          <t>3091987</t>
+          <t>2442122</t>
         </is>
       </c>
       <c r="D359" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E359" s="3" t="inlineStr">
         <is>
           <t>354</t>
         </is>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H359" s="3" t="n">
         <v>72</v>
       </c>
       <c r="I359" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J359" s="3" t="n">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="K359" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L359" s="3" t="n">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="M359" s="3" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N359" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O359" s="3" t="n">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="P359" s="4" t="n"/>
       <c r="Q359" s="4" t="n"/>
       <c r="R359" s="4" t="n"/>
       <c r="S359" s="4" t="n"/>
     </row>
     <row r="360" ht="30" customHeight="1">
       <c r="A360" s="3" t="n">
         <v>355</v>
       </c>
       <c r="B360" s="3" t="inlineStr">
         <is>
-          <t>1942947</t>
+          <t>1857394</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
-          <t>3201301</t>
+          <t>2988696</t>
         </is>
       </c>
       <c r="D360" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E360" s="3" t="inlineStr">
         <is>
           <t>355</t>
         </is>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H360" s="3" t="n">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="I360" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J360" s="3" t="n">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="K360" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L360" s="3" t="n">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M360" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N360" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O360" s="3" t="n">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="P360" s="4" t="n"/>
       <c r="Q360" s="4" t="n"/>
       <c r="R360" s="4" t="n"/>
       <c r="S360" s="4" t="n"/>
     </row>
     <row r="361" ht="30" customHeight="1">
       <c r="A361" s="3" t="n">
         <v>356</v>
       </c>
       <c r="B361" s="3" t="inlineStr">
         <is>
-          <t>1673699</t>
+          <t>1944867</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
-          <t>2514454</t>
+          <t>3318330</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E361" s="3" t="inlineStr">
         <is>
           <t>356</t>
         </is>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H361" s="3" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J361" s="3" t="n">
         <v>68</v>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L361" s="3" t="n">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="M361" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N361" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O361" s="3" t="n">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="P361" s="4" t="n"/>
       <c r="Q361" s="4" t="n"/>
       <c r="R361" s="4" t="n"/>
       <c r="S361" s="4" t="n"/>
     </row>
     <row r="362" ht="30" customHeight="1">
       <c r="A362" s="3" t="n">
         <v>357</v>
       </c>
       <c r="B362" s="3" t="inlineStr">
         <is>
-          <t>1263582</t>
+          <t>2100134</t>
         </is>
       </c>
       <c r="C362" s="3" t="inlineStr">
         <is>
-          <t>1425536</t>
+          <t>3636744</t>
         </is>
       </c>
       <c r="D362" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E362" s="3" t="inlineStr">
         <is>
           <t>357</t>
         </is>
       </c>
       <c r="F362" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G362" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H362" s="3" t="n">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="I362" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J362" s="3" t="n">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L362" s="3" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="M362" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N362" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O362" s="3" t="n">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="P362" s="4" t="n"/>
       <c r="Q362" s="4" t="n"/>
       <c r="R362" s="4" t="n"/>
       <c r="S362" s="4" t="n"/>
     </row>
     <row r="363" ht="30" customHeight="1">
       <c r="A363" s="3" t="n">
         <v>358</v>
       </c>
       <c r="B363" s="3" t="inlineStr">
         <is>
-          <t>1033115</t>
+          <t>1485760</t>
         </is>
       </c>
       <c r="C363" s="3" t="inlineStr">
         <is>
-          <t>980980</t>
+          <t>1978999</t>
         </is>
       </c>
       <c r="D363" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E363" s="3" t="inlineStr">
         <is>
           <t>358</t>
         </is>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H363" s="3" t="n">
         <v>73</v>
       </c>
       <c r="I363" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J363" s="3" t="n">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="K363" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L363" s="3" t="n">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="M363" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N363" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O363" s="3" t="n">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P363" s="4" t="n"/>
       <c r="Q363" s="4" t="n"/>
       <c r="R363" s="4" t="n"/>
       <c r="S363" s="4" t="n"/>
     </row>
     <row r="364" ht="30" customHeight="1">
       <c r="A364" s="3" t="n">
         <v>359</v>
       </c>
       <c r="B364" s="3" t="inlineStr">
         <is>
-          <t>1278731</t>
+          <t>1004866</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
-          <t>3110253</t>
+          <t>945550</t>
         </is>
       </c>
       <c r="D364" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E364" s="3" t="inlineStr">
         <is>
           <t>359</t>
         </is>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H364" s="3" t="n">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="I364" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J364" s="3" t="n">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="K364" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L364" s="3" t="n">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="M364" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N364" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O364" s="3" t="n">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="P364" s="4" t="n"/>
       <c r="Q364" s="4" t="n"/>
       <c r="R364" s="4" t="n"/>
       <c r="S364" s="4" t="n"/>
     </row>
     <row r="365" ht="30" customHeight="1">
       <c r="A365" s="3" t="n">
         <v>360</v>
       </c>
       <c r="B365" s="3" t="inlineStr">
         <is>
-          <t>976966</t>
+          <t>1111127</t>
         </is>
       </c>
       <c r="C365" s="3" t="inlineStr">
         <is>
-          <t>1042937</t>
+          <t>1102902</t>
         </is>
       </c>
       <c r="D365" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E365" s="3" t="inlineStr">
         <is>
           <t>360</t>
         </is>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H365" s="3" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I365" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J365" s="3" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L365" s="3" t="n">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="M365" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N365" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O365" s="3" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P365" s="4" t="n"/>
       <c r="Q365" s="4" t="n"/>
       <c r="R365" s="4" t="n"/>
       <c r="S365" s="4" t="n"/>
     </row>
     <row r="366" ht="30" customHeight="1">
       <c r="A366" s="3" t="n">
         <v>361</v>
       </c>
       <c r="B366" s="3" t="inlineStr">
         <is>
-          <t>1823454</t>
+          <t>1991551</t>
         </is>
       </c>
       <c r="C366" s="3" t="inlineStr">
         <is>
-          <t>3229675</t>
+          <t>3351507</t>
         </is>
       </c>
       <c r="D366" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E366" s="3" t="inlineStr">
         <is>
           <t>361</t>
         </is>
       </c>
       <c r="F366" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G366" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H366" s="3" t="n">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="I366" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J366" s="3" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L366" s="3" t="n">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="M366" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N366" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O366" s="3" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P366" s="4" t="n"/>
       <c r="Q366" s="4" t="n"/>
       <c r="R366" s="4" t="n"/>
       <c r="S366" s="4" t="n"/>
     </row>
     <row r="367" ht="30" customHeight="1">
       <c r="A367" s="3" t="n">
         <v>362</v>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
-          <t>2123118</t>
+          <t>2244309</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
-          <t>3685581</t>
+          <t>4328222</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E367" s="3" t="inlineStr">
         <is>
           <t>362</t>
         </is>
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H367" s="3" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="I367" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J367" s="3" t="n">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="K367" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L367" s="3" t="n">
         <v>70</v>
       </c>
       <c r="M367" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N367" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O367" s="3" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P367" s="4" t="n"/>
       <c r="Q367" s="4" t="n"/>
       <c r="R367" s="4" t="n"/>
       <c r="S367" s="4" t="n"/>
     </row>
     <row r="368" ht="30" customHeight="1">
       <c r="A368" s="3" t="n">
         <v>363</v>
       </c>
       <c r="B368" s="3" t="inlineStr">
         <is>
-          <t>1171187</t>
+          <t>1901848</t>
         </is>
       </c>
       <c r="C368" s="3" t="inlineStr">
         <is>
-          <t>3331094</t>
+          <t>3091987</t>
         </is>
       </c>
       <c r="D368" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E368" s="3" t="inlineStr">
         <is>
           <t>363</t>
         </is>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H368" s="3" t="n">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I368" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J368" s="3" t="n">
         <v>78</v>
       </c>
       <c r="K368" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L368" s="3" t="n">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M368" s="3" t="n">
         <v>7</v>
       </c>
       <c r="N368" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O368" s="3" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P368" s="4" t="n"/>
       <c r="Q368" s="4" t="n"/>
       <c r="R368" s="4" t="n"/>
       <c r="S368" s="4" t="n"/>
     </row>
     <row r="369" ht="30" customHeight="1">
       <c r="A369" s="3" t="n">
         <v>364</v>
       </c>
       <c r="B369" s="3" t="inlineStr">
         <is>
-          <t>1651494</t>
+          <t>1942947</t>
         </is>
       </c>
       <c r="C369" s="3" t="inlineStr">
         <is>
-          <t>2463287</t>
+          <t>3201301</t>
         </is>
       </c>
       <c r="D369" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E369" s="3" t="inlineStr">
         <is>
           <t>364</t>
         </is>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H369" s="3" t="n">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I369" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J369" s="3" t="n">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="K369" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L369" s="3" t="n">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M369" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N369" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O369" s="3" t="n">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="P369" s="4" t="n"/>
       <c r="Q369" s="4" t="n"/>
       <c r="R369" s="4" t="n"/>
       <c r="S369" s="4" t="n"/>
     </row>
     <row r="370" ht="30" customHeight="1">
       <c r="A370" s="3" t="n">
         <v>365</v>
       </c>
       <c r="B370" s="3" t="inlineStr">
         <is>
-          <t>2212704</t>
+          <t>1673699</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
-          <t>4341159</t>
+          <t>2514454</t>
         </is>
       </c>
       <c r="D370" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E370" s="3" t="inlineStr">
         <is>
           <t>365</t>
         </is>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H370" s="3" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I370" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J370" s="3" t="n">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L370" s="3" t="n">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="M370" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N370" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O370" s="3" t="n">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P370" s="4" t="n"/>
       <c r="Q370" s="4" t="n"/>
       <c r="R370" s="4" t="n"/>
       <c r="S370" s="4" t="n"/>
     </row>
     <row r="371" ht="30" customHeight="1">
       <c r="A371" s="3" t="n">
         <v>366</v>
       </c>
       <c r="B371" s="3" t="inlineStr">
         <is>
-          <t>1202748</t>
+          <t>1263582</t>
         </is>
       </c>
       <c r="C371" s="3" t="inlineStr">
         <is>
-          <t>1277973</t>
+          <t>1425536</t>
         </is>
       </c>
       <c r="D371" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E371" s="3" t="inlineStr">
         <is>
           <t>366</t>
         </is>
       </c>
       <c r="F371" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G371" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H371" s="3" t="n">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="I371" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J371" s="3" t="n">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="K371" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L371" s="3" t="n">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="M371" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N371" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O371" s="3" t="n">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P371" s="4" t="n"/>
       <c r="Q371" s="4" t="n"/>
       <c r="R371" s="4" t="n"/>
       <c r="S371" s="4" t="n"/>
     </row>
     <row r="372" ht="30" customHeight="1">
       <c r="A372" s="3" t="n">
         <v>367</v>
       </c>
       <c r="B372" s="3" t="inlineStr">
         <is>
-          <t>1396825</t>
+          <t>1033115</t>
         </is>
       </c>
       <c r="C372" s="3" t="inlineStr">
         <is>
-          <t>3630407</t>
+          <t>980980</t>
         </is>
       </c>
       <c r="D372" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E372" s="3" t="inlineStr">
         <is>
           <t>367</t>
         </is>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H372" s="3" t="n">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="I372" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J372" s="3" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K372" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L372" s="3" t="n">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="M372" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N372" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O372" s="3" t="n">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P372" s="4" t="n"/>
       <c r="Q372" s="4" t="n"/>
       <c r="R372" s="4" t="n"/>
       <c r="S372" s="4" t="n"/>
     </row>
     <row r="373" ht="30" customHeight="1">
       <c r="A373" s="3" t="n">
         <v>368</v>
       </c>
       <c r="B373" s="3" t="inlineStr">
         <is>
-          <t>1070976</t>
+          <t>1278731</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
-          <t>3409094</t>
+          <t>3110253</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E373" s="3" t="inlineStr">
         <is>
           <t>368</t>
         </is>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H373" s="3" t="n">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="I373" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J373" s="3" t="n">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K373" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L373" s="3" t="n">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="M373" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N373" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O373" s="3" t="n">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="P373" s="4" t="n"/>
       <c r="Q373" s="4" t="n"/>
       <c r="R373" s="4" t="n"/>
       <c r="S373" s="4" t="n"/>
     </row>
     <row r="374" ht="30" customHeight="1">
       <c r="A374" s="3" t="n">
         <v>369</v>
       </c>
       <c r="B374" s="3" t="inlineStr">
         <is>
-          <t>1204456</t>
+          <t>976966</t>
         </is>
       </c>
       <c r="C374" s="3" t="inlineStr">
         <is>
-          <t>1283088</t>
+          <t>1042937</t>
         </is>
       </c>
       <c r="D374" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E374" s="3" t="inlineStr">
         <is>
           <t>369</t>
         </is>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H374" s="3" t="n">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I374" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J374" s="3" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K374" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L374" s="3" t="n">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M374" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N374" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O374" s="3" t="n">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P374" s="4" t="n"/>
       <c r="Q374" s="4" t="n"/>
       <c r="R374" s="4" t="n"/>
       <c r="S374" s="4" t="n"/>
     </row>
     <row r="375" ht="30" customHeight="1">
       <c r="A375" s="3" t="n">
         <v>370</v>
       </c>
       <c r="B375" s="3" t="inlineStr">
         <is>
-          <t>1270583</t>
+          <t>1823454</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
-          <t>1443934</t>
+          <t>3229675</t>
         </is>
       </c>
       <c r="D375" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E375" s="3" t="inlineStr">
         <is>
           <t>370</t>
         </is>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H375" s="3" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I375" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J375" s="3" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K375" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L375" s="3" t="n">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="M375" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N375" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O375" s="3" t="n">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P375" s="4" t="n"/>
       <c r="Q375" s="4" t="n"/>
       <c r="R375" s="4" t="n"/>
       <c r="S375" s="4" t="n"/>
     </row>
     <row r="376" ht="30" customHeight="1">
       <c r="A376" s="3" t="n">
         <v>371</v>
       </c>
       <c r="B376" s="3" t="inlineStr">
         <is>
-          <t>1503758</t>
+          <t>2123118</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
-          <t>2010582</t>
+          <t>3685581</t>
         </is>
       </c>
       <c r="D376" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E376" s="3" t="inlineStr">
         <is>
           <t>371</t>
         </is>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H376" s="3" t="n">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I376" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J376" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K376" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L376" s="3" t="n">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M376" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N376" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O376" s="3" t="n">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P376" s="4" t="n"/>
       <c r="Q376" s="4" t="n"/>
       <c r="R376" s="4" t="n"/>
       <c r="S376" s="4" t="n"/>
     </row>
     <row r="377" ht="30" customHeight="1">
       <c r="A377" s="3" t="n">
         <v>372</v>
       </c>
       <c r="B377" s="3" t="inlineStr">
         <is>
-          <t>2219191</t>
+          <t>1171187</t>
         </is>
       </c>
       <c r="C377" s="3" t="inlineStr">
         <is>
-          <t>3951661</t>
+          <t>3331094</t>
         </is>
       </c>
       <c r="D377" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E377" s="3" t="inlineStr">
         <is>
           <t>372</t>
         </is>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H377" s="3" t="n">
+        <v>64</v>
+      </c>
+      <c r="I377" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J377" s="3" t="n">
         <v>78</v>
       </c>
-      <c r="I377" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K377" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L377" s="3" t="n">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="M377" s="3" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N377" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O377" s="3" t="n">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P377" s="4" t="n"/>
       <c r="Q377" s="4" t="n"/>
       <c r="R377" s="4" t="n"/>
       <c r="S377" s="4" t="n"/>
     </row>
     <row r="378" ht="30" customHeight="1">
       <c r="A378" s="3" t="n">
         <v>373</v>
       </c>
       <c r="B378" s="3" t="inlineStr">
         <is>
-          <t>1565122</t>
+          <t>1651494</t>
         </is>
       </c>
       <c r="C378" s="3" t="inlineStr">
         <is>
-          <t>2254241</t>
+          <t>2463287</t>
         </is>
       </c>
       <c r="D378" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E378" s="3" t="inlineStr">
         <is>
           <t>373</t>
         </is>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H378" s="3" t="n">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I378" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J378" s="3" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="K378" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L378" s="3" t="n">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M378" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N378" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O378" s="3" t="n">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="P378" s="4" t="n"/>
       <c r="Q378" s="4" t="n"/>
       <c r="R378" s="4" t="n"/>
       <c r="S378" s="4" t="n"/>
     </row>
     <row r="379" ht="30" customHeight="1">
       <c r="A379" s="3" t="n">
         <v>374</v>
       </c>
       <c r="B379" s="3" t="inlineStr">
         <is>
-          <t>1210794</t>
+          <t>2212704</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
-          <t>1307573</t>
+          <t>4341159</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E379" s="3" t="inlineStr">
         <is>
           <t>374</t>
         </is>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H379" s="3" t="n">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I379" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J379" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K379" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L379" s="3" t="n">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M379" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N379" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O379" s="3" t="n">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="P379" s="4" t="n"/>
       <c r="Q379" s="4" t="n"/>
       <c r="R379" s="4" t="n"/>
       <c r="S379" s="4" t="n"/>
     </row>
     <row r="380" ht="30" customHeight="1">
       <c r="A380" s="3" t="n">
         <v>375</v>
       </c>
       <c r="B380" s="3" t="inlineStr">
         <is>
-          <t>1820579</t>
+          <t>1202748</t>
         </is>
       </c>
       <c r="C380" s="3" t="inlineStr">
         <is>
-          <t>2940136</t>
+          <t>1277973</t>
         </is>
       </c>
       <c r="D380" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E380" s="3" t="inlineStr">
         <is>
           <t>375</t>
         </is>
       </c>
       <c r="F380" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G380" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H380" s="3" t="n">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="I380" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J380" s="3" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L380" s="3" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M380" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N380" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O380" s="3" t="n">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="P380" s="4" t="n"/>
       <c r="Q380" s="4" t="n"/>
       <c r="R380" s="4" t="n"/>
       <c r="S380" s="4" t="n"/>
     </row>
     <row r="381" ht="30" customHeight="1">
       <c r="A381" s="3" t="n">
         <v>376</v>
       </c>
       <c r="B381" s="3" t="inlineStr">
         <is>
-          <t>1164879</t>
+          <t>1396825</t>
         </is>
       </c>
       <c r="C381" s="3" t="inlineStr">
         <is>
-          <t>1182888</t>
+          <t>3630407</t>
         </is>
       </c>
       <c r="D381" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E381" s="3" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H381" s="3" t="n">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="I381" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J381" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K381" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L381" s="3" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M381" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N381" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O381" s="3" t="n">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="P381" s="4" t="n"/>
       <c r="Q381" s="4" t="n"/>
       <c r="R381" s="4" t="n"/>
       <c r="S381" s="4" t="n"/>
     </row>
     <row r="382" ht="30" customHeight="1">
       <c r="A382" s="3" t="n">
         <v>377</v>
       </c>
       <c r="B382" s="3" t="inlineStr">
         <is>
-          <t>1290631</t>
+          <t>1055507</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
-          <t>1482110</t>
+          <t>1581307</t>
         </is>
       </c>
       <c r="D382" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E382" s="3" t="inlineStr">
         <is>
           <t>377</t>
         </is>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H382" s="3" t="n">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I382" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J382" s="3" t="n">
         <v>68</v>
       </c>
       <c r="K382" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L382" s="3" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M382" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N382" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O382" s="3" t="n">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P382" s="4" t="n"/>
       <c r="Q382" s="4" t="n"/>
       <c r="R382" s="4" t="n"/>
       <c r="S382" s="4" t="n"/>
     </row>
     <row r="383" ht="30" customHeight="1">
       <c r="A383" s="3" t="n">
         <v>378</v>
       </c>
       <c r="B383" s="3" t="inlineStr">
         <is>
-          <t>1331812</t>
+          <t>1070976</t>
         </is>
       </c>
       <c r="C383" s="3" t="inlineStr">
         <is>
-          <t>1571875</t>
+          <t>3409094</t>
         </is>
       </c>
       <c r="D383" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E383" s="3" t="inlineStr">
         <is>
           <t>378</t>
         </is>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H383" s="3" t="n">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I383" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J383" s="3" t="n">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="K383" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L383" s="3" t="n">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="M383" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N383" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O383" s="3" t="n">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P383" s="4" t="n"/>
       <c r="Q383" s="4" t="n"/>
       <c r="R383" s="4" t="n"/>
       <c r="S383" s="4" t="n"/>
     </row>
     <row r="384" ht="30" customHeight="1">
       <c r="A384" s="3" t="n">
         <v>379</v>
       </c>
       <c r="B384" s="3" t="inlineStr">
         <is>
-          <t>1507783</t>
+          <t>1204456</t>
         </is>
       </c>
       <c r="C384" s="3" t="inlineStr">
         <is>
-          <t>2023843</t>
+          <t>1283088</t>
         </is>
       </c>
       <c r="D384" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E384" s="3" t="inlineStr">
         <is>
           <t>379</t>
         </is>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H384" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="I384" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>73</v>
+      </c>
+      <c r="K384" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L384" s="3" t="n">
         <v>67</v>
-      </c>
-[...14 lines deleted...]
-        <v>63</v>
       </c>
       <c r="M384" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N384" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O384" s="3" t="n">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P384" s="4" t="n"/>
       <c r="Q384" s="4" t="n"/>
       <c r="R384" s="4" t="n"/>
       <c r="S384" s="4" t="n"/>
     </row>
     <row r="385" ht="30" customHeight="1">
       <c r="A385" s="3" t="n">
         <v>380</v>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
-          <t>1913177</t>
+          <t>1270583</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
-          <t>3133490</t>
+          <t>1443934</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H385" s="3" t="n">
         <v>73</v>
       </c>
       <c r="I385" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J385" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K385" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L385" s="3" t="n">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M385" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N385" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O385" s="3" t="n">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="P385" s="4" t="n"/>
       <c r="Q385" s="4" t="n"/>
       <c r="R385" s="4" t="n"/>
       <c r="S385" s="4" t="n"/>
     </row>
     <row r="386" ht="30" customHeight="1">
       <c r="A386" s="3" t="n">
         <v>381</v>
       </c>
       <c r="B386" s="3" t="inlineStr">
         <is>
-          <t>1098624</t>
+          <t>1503758</t>
         </is>
       </c>
       <c r="C386" s="3" t="inlineStr">
         <is>
-          <t>2599108</t>
+          <t>2010582</t>
         </is>
       </c>
       <c r="D386" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E386" s="3" t="inlineStr">
         <is>
           <t>381</t>
         </is>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H386" s="3" t="n">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="I386" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J386" s="3" t="n">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="K386" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L386" s="3" t="n">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M386" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N386" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O386" s="3" t="n">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="P386" s="4" t="n"/>
       <c r="Q386" s="4" t="n"/>
       <c r="R386" s="4" t="n"/>
       <c r="S386" s="4" t="n"/>
     </row>
     <row r="387" ht="30" customHeight="1">
       <c r="A387" s="3" t="n">
         <v>382</v>
       </c>
       <c r="B387" s="3" t="inlineStr">
         <is>
-          <t>1262822</t>
+          <t>2219191</t>
         </is>
       </c>
       <c r="C387" s="3" t="inlineStr">
         <is>
-          <t>1423140</t>
+          <t>3951661</t>
         </is>
       </c>
       <c r="D387" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E387" s="3" t="inlineStr">
         <is>
           <t>382</t>
         </is>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H387" s="3" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="I387" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J387" s="3" t="n">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="K387" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L387" s="3" t="n">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="M387" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N387" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O387" s="3" t="n">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="P387" s="4" t="n"/>
       <c r="Q387" s="4" t="n"/>
       <c r="R387" s="4" t="n"/>
       <c r="S387" s="4" t="n"/>
     </row>
     <row r="388" ht="30" customHeight="1">
       <c r="A388" s="3" t="n">
         <v>383</v>
       </c>
       <c r="B388" s="3" t="inlineStr">
         <is>
-          <t>1615192</t>
+          <t>1565122</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
-          <t>3469065</t>
+          <t>2254241</t>
         </is>
       </c>
       <c r="D388" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E388" s="3" t="inlineStr">
         <is>
           <t>383</t>
         </is>
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H388" s="3" t="n">
+        <v>72</v>
+      </c>
+      <c r="I388" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="K388" s="3" t="inlineStr">
+        <is>
+          <t>История</t>
+        </is>
+      </c>
+      <c r="L388" s="3" t="n">
         <v>78</v>
-      </c>
-[...14 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M388" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N388" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O388" s="3" t="n">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P388" s="4" t="n"/>
       <c r="Q388" s="4" t="n"/>
       <c r="R388" s="4" t="n"/>
       <c r="S388" s="4" t="n"/>
     </row>
     <row r="389" ht="30" customHeight="1">
       <c r="A389" s="3" t="n">
         <v>384</v>
       </c>
       <c r="B389" s="3" t="inlineStr">
         <is>
-          <t>1714345</t>
+          <t>1210794</t>
         </is>
       </c>
       <c r="C389" s="3" t="inlineStr">
         <is>
-          <t>4595342</t>
+          <t>1307573</t>
         </is>
       </c>
       <c r="D389" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E389" s="3" t="inlineStr">
         <is>
           <t>384</t>
         </is>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H389" s="3" t="n">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="I389" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J389" s="3" t="n">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="K389" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L389" s="3" t="n">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="M389" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N389" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O389" s="3" t="n">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P389" s="4" t="n"/>
       <c r="Q389" s="4" t="n"/>
       <c r="R389" s="4" t="n"/>
       <c r="S389" s="4" t="n"/>
     </row>
     <row r="390" ht="30" customHeight="1">
       <c r="A390" s="3" t="n">
         <v>385</v>
       </c>
       <c r="B390" s="3" t="inlineStr">
         <is>
-          <t>1397405</t>
+          <t>1820579</t>
         </is>
       </c>
       <c r="C390" s="3" t="inlineStr">
         <is>
-          <t>3240065</t>
+          <t>2940136</t>
         </is>
       </c>
       <c r="D390" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E390" s="3" t="inlineStr">
         <is>
           <t>385</t>
         </is>
       </c>
       <c r="F390" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G390" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H390" s="3" t="n">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I390" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J390" s="3" t="n">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="K390" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L390" s="3" t="n">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="M390" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N390" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O390" s="3" t="n">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="P390" s="4" t="n"/>
       <c r="Q390" s="4" t="n"/>
       <c r="R390" s="4" t="n"/>
       <c r="S390" s="4" t="n"/>
     </row>
     <row r="391" ht="30" customHeight="1">
       <c r="A391" s="3" t="n">
         <v>386</v>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
-          <t>1438074</t>
+          <t>1164879</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
-          <t>1851294</t>
+          <t>1182888</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
           <t>386</t>
         </is>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H391" s="3" t="n">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I391" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J391" s="3" t="n">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="K391" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L391" s="3" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M391" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N391" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O391" s="3" t="n">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P391" s="4" t="n"/>
       <c r="Q391" s="4" t="n"/>
       <c r="R391" s="4" t="n"/>
       <c r="S391" s="4" t="n"/>
     </row>
     <row r="392" ht="30" customHeight="1">
       <c r="A392" s="3" t="n">
         <v>387</v>
       </c>
       <c r="B392" s="3" t="inlineStr">
         <is>
-          <t>1610014</t>
+          <t>1290631</t>
         </is>
       </c>
       <c r="C392" s="3" t="inlineStr">
         <is>
-          <t>2301605</t>
+          <t>1482110</t>
         </is>
       </c>
       <c r="D392" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E392" s="3" t="inlineStr">
         <is>
           <t>387</t>
         </is>
       </c>
       <c r="F392" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G392" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H392" s="3" t="n">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="I392" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J392" s="3" t="n">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="K392" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L392" s="3" t="n">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="M392" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N392" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O392" s="3" t="n">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P392" s="4" t="n"/>
       <c r="Q392" s="4" t="n"/>
       <c r="R392" s="4" t="n"/>
       <c r="S392" s="4" t="n"/>
     </row>
     <row r="393" ht="30" customHeight="1">
       <c r="A393" s="3" t="n">
         <v>388</v>
       </c>
       <c r="B393" s="3" t="inlineStr">
         <is>
-          <t>1076308</t>
+          <t>1331812</t>
         </is>
       </c>
       <c r="C393" s="3" t="inlineStr">
         <is>
-          <t>1220752</t>
+          <t>1571875</t>
         </is>
       </c>
       <c r="D393" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E393" s="3" t="inlineStr">
         <is>
           <t>388</t>
         </is>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H393" s="3" t="n">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I393" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J393" s="3" t="n">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="K393" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L393" s="3" t="n">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="M393" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N393" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O393" s="3" t="n">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="P393" s="4" t="n"/>
       <c r="Q393" s="4" t="n"/>
       <c r="R393" s="4" t="n"/>
       <c r="S393" s="4" t="n"/>
     </row>
     <row r="394" ht="30" customHeight="1">
       <c r="A394" s="3" t="n">
         <v>389</v>
       </c>
       <c r="B394" s="3" t="inlineStr">
         <is>
-          <t>1568713</t>
+          <t>1507783</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
-          <t>2172592</t>
+          <t>2023843</t>
         </is>
       </c>
       <c r="D394" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E394" s="3" t="inlineStr">
         <is>
           <t>389</t>
         </is>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H394" s="3" t="n">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="I394" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J394" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="K394" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L394" s="3" t="n">
         <v>63</v>
       </c>
-      <c r="K394" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="M394" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N394" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O394" s="3" t="n">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="P394" s="4" t="n"/>
       <c r="Q394" s="4" t="n"/>
       <c r="R394" s="4" t="n"/>
       <c r="S394" s="4" t="n"/>
     </row>
     <row r="395" ht="30" customHeight="1">
       <c r="A395" s="3" t="n">
         <v>390</v>
       </c>
       <c r="B395" s="3" t="inlineStr">
         <is>
-          <t>1475617</t>
+          <t>1913177</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
-          <t>3506917</t>
+          <t>3133490</t>
         </is>
       </c>
       <c r="D395" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E395" s="3" t="inlineStr">
         <is>
           <t>390</t>
         </is>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G395" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H395" s="3" t="n">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I395" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J395" s="3" t="n">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="K395" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L395" s="3" t="n">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="M395" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N395" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O395" s="3" t="n">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="P395" s="4" t="n"/>
       <c r="Q395" s="4" t="n"/>
       <c r="R395" s="4" t="n"/>
       <c r="S395" s="4" t="n"/>
     </row>
     <row r="396" ht="30" customHeight="1">
       <c r="A396" s="3" t="n">
         <v>391</v>
       </c>
       <c r="B396" s="3" t="inlineStr">
         <is>
-          <t>1718230</t>
+          <t>1098624</t>
         </is>
       </c>
       <c r="C396" s="3" t="inlineStr">
         <is>
-          <t>2616011</t>
+          <t>2599108</t>
         </is>
       </c>
       <c r="D396" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E396" s="3" t="inlineStr">
         <is>
           <t>391</t>
         </is>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H396" s="3" t="n">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="I396" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J396" s="3" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K396" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L396" s="3" t="n">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="M396" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N396" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O396" s="3" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P396" s="4" t="n"/>
       <c r="Q396" s="4" t="n"/>
       <c r="R396" s="4" t="n"/>
       <c r="S396" s="4" t="n"/>
     </row>
     <row r="397" ht="30" customHeight="1">
       <c r="A397" s="3" t="n">
         <v>392</v>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
-          <t>1720438</t>
+          <t>1262822</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
-          <t>2629744</t>
+          <t>1423140</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E397" s="3" t="inlineStr">
         <is>
           <t>392</t>
         </is>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H397" s="3" t="n">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I397" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J397" s="3" t="n">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K397" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L397" s="3" t="n">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="M397" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N397" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O397" s="3" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P397" s="4" t="n"/>
       <c r="Q397" s="4" t="n"/>
       <c r="R397" s="4" t="n"/>
       <c r="S397" s="4" t="n"/>
     </row>
     <row r="398" ht="30" customHeight="1">
       <c r="A398" s="3" t="n">
         <v>393</v>
       </c>
       <c r="B398" s="3" t="inlineStr">
         <is>
-          <t>1801335</t>
+          <t>1615192</t>
         </is>
       </c>
       <c r="C398" s="3" t="inlineStr">
         <is>
-          <t>2847165</t>
+          <t>3469065</t>
         </is>
       </c>
       <c r="D398" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E398" s="3" t="inlineStr">
         <is>
           <t>393</t>
         </is>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H398" s="3" t="n">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I398" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J398" s="3" t="n">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="K398" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L398" s="3" t="n">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M398" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N398" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O398" s="3" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P398" s="4" t="n"/>
       <c r="Q398" s="4" t="n"/>
       <c r="R398" s="4" t="n"/>
       <c r="S398" s="4" t="n"/>
     </row>
     <row r="399" ht="30" customHeight="1">
       <c r="A399" s="3" t="n">
         <v>394</v>
       </c>
       <c r="B399" s="3" t="inlineStr">
         <is>
-          <t>2314819</t>
+          <t>1714345</t>
         </is>
       </c>
       <c r="C399" s="3" t="inlineStr">
         <is>
-          <t>4668196</t>
+          <t>4595342</t>
         </is>
       </c>
       <c r="D399" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E399" s="3" t="inlineStr">
         <is>
           <t>394</t>
         </is>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H399" s="3" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I399" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J399" s="3" t="n">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="K399" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L399" s="3" t="n">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="M399" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N399" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O399" s="3" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P399" s="4" t="n"/>
       <c r="Q399" s="4" t="n"/>
       <c r="R399" s="4" t="n"/>
       <c r="S399" s="4" t="n"/>
     </row>
     <row r="400" ht="30" customHeight="1">
       <c r="A400" s="3" t="n">
         <v>395</v>
       </c>
       <c r="B400" s="3" t="inlineStr">
         <is>
-          <t>1945131</t>
+          <t>1397405</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
-          <t>4108391</t>
+          <t>3240065</t>
         </is>
       </c>
       <c r="D400" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E400" s="3" t="inlineStr">
         <is>
           <t>395</t>
         </is>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H400" s="3" t="n">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="I400" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J400" s="3" t="n">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="K400" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L400" s="3" t="n">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="M400" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N400" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O400" s="3" t="n">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P400" s="4" t="n"/>
       <c r="Q400" s="4" t="n"/>
       <c r="R400" s="4" t="n"/>
       <c r="S400" s="4" t="n"/>
     </row>
     <row r="401" ht="30" customHeight="1">
       <c r="A401" s="3" t="n">
         <v>396</v>
       </c>
       <c r="B401" s="3" t="inlineStr">
         <is>
-          <t>991385</t>
+          <t>1438074</t>
         </is>
       </c>
       <c r="C401" s="3" t="inlineStr">
         <is>
-          <t>1730304</t>
+          <t>1851294</t>
         </is>
       </c>
       <c r="D401" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E401" s="3" t="inlineStr">
         <is>
           <t>396</t>
         </is>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H401" s="3" t="n">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="I401" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J401" s="3" t="n">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="K401" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L401" s="3" t="n">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="M401" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N401" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O401" s="3" t="n">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="P401" s="4" t="n"/>
       <c r="Q401" s="4" t="n"/>
       <c r="R401" s="4" t="n"/>
       <c r="S401" s="4" t="n"/>
     </row>
     <row r="402" ht="30" customHeight="1">
       <c r="A402" s="3" t="n">
         <v>397</v>
       </c>
       <c r="B402" s="3" t="inlineStr">
         <is>
-          <t>1730053</t>
+          <t>1610014</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
-          <t>4617241</t>
+          <t>2301605</t>
         </is>
       </c>
       <c r="D402" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E402" s="3" t="inlineStr">
         <is>
           <t>397</t>
         </is>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H402" s="3" t="n">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="I402" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J402" s="3" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K402" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L402" s="3" t="n">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M402" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N402" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O402" s="3" t="n">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="P402" s="4" t="n"/>
       <c r="Q402" s="4" t="n"/>
       <c r="R402" s="4" t="n"/>
       <c r="S402" s="4" t="n"/>
     </row>
     <row r="403" ht="30" customHeight="1">
       <c r="A403" s="3" t="n">
         <v>398</v>
       </c>
       <c r="B403" s="3" t="inlineStr">
         <is>
-          <t>1271164</t>
+          <t>1076308</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
-          <t>1523268</t>
+          <t>1220752</t>
         </is>
       </c>
       <c r="D403" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E403" s="3" t="inlineStr">
         <is>
           <t>398</t>
         </is>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H403" s="3" t="n">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="I403" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J403" s="3" t="n">
         <v>68</v>
       </c>
       <c r="K403" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L403" s="3" t="n">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="M403" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N403" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O403" s="3" t="n">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="P403" s="4" t="n"/>
       <c r="Q403" s="4" t="n"/>
       <c r="R403" s="4" t="n"/>
       <c r="S403" s="4" t="n"/>
     </row>
     <row r="404" ht="30" customHeight="1">
       <c r="A404" s="3" t="n">
         <v>399</v>
       </c>
       <c r="B404" s="3" t="inlineStr">
         <is>
-          <t>1464570</t>
+          <t>1568713</t>
         </is>
       </c>
       <c r="C404" s="3" t="inlineStr">
         <is>
-          <t>2695288</t>
+          <t>2172592</t>
         </is>
       </c>
       <c r="D404" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E404" s="3" t="inlineStr">
         <is>
           <t>399</t>
         </is>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H404" s="3" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I404" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J404" s="3" t="n">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="K404" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L404" s="3" t="n">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="M404" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N404" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O404" s="3" t="n">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P404" s="4" t="n"/>
       <c r="Q404" s="4" t="n"/>
       <c r="R404" s="4" t="n"/>
       <c r="S404" s="4" t="n"/>
     </row>
     <row r="405" ht="30" customHeight="1">
       <c r="A405" s="3" t="n">
         <v>400</v>
       </c>
       <c r="B405" s="3" t="inlineStr">
         <is>
-          <t>1536415</t>
+          <t>1475617</t>
         </is>
       </c>
       <c r="C405" s="3" t="inlineStr">
         <is>
-          <t>2102418</t>
+          <t>3506917</t>
         </is>
       </c>
       <c r="D405" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E405" s="3" t="inlineStr">
         <is>
           <t>400</t>
         </is>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H405" s="3" t="n">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="I405" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J405" s="3" t="n">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="K405" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L405" s="3" t="n">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="M405" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N405" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O405" s="3" t="n">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P405" s="4" t="n"/>
       <c r="Q405" s="4" t="n"/>
       <c r="R405" s="4" t="n"/>
       <c r="S405" s="4" t="n"/>
     </row>
     <row r="406" ht="30" customHeight="1">
       <c r="A406" s="3" t="n">
         <v>401</v>
       </c>
       <c r="B406" s="3" t="inlineStr">
         <is>
-          <t>1587169</t>
+          <t>1718230</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
-          <t>4769679</t>
+          <t>2616011</t>
         </is>
       </c>
       <c r="D406" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E406" s="3" t="inlineStr">
         <is>
           <t>401</t>
         </is>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H406" s="3" t="n">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="I406" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J406" s="3" t="n">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="K406" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L406" s="3" t="n">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="M406" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N406" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O406" s="3" t="n">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="P406" s="4" t="n"/>
       <c r="Q406" s="4" t="n"/>
       <c r="R406" s="4" t="n"/>
       <c r="S406" s="4" t="n"/>
     </row>
     <row r="407" ht="30" customHeight="1">
       <c r="A407" s="3" t="n">
         <v>402</v>
       </c>
       <c r="B407" s="3" t="inlineStr">
         <is>
-          <t>1568443</t>
+          <t>1720438</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
-          <t>3344827</t>
+          <t>2629744</t>
         </is>
       </c>
       <c r="D407" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E407" s="3" t="inlineStr">
         <is>
           <t>402</t>
         </is>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H407" s="3" t="n">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="I407" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J407" s="3" t="n">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="K407" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L407" s="3" t="n">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="M407" s="3" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N407" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O407" s="3" t="n">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="P407" s="4" t="n"/>
       <c r="Q407" s="4" t="n"/>
       <c r="R407" s="4" t="n"/>
       <c r="S407" s="4" t="n"/>
     </row>
     <row r="408" ht="30" customHeight="1">
       <c r="A408" s="3" t="n">
         <v>403</v>
       </c>
       <c r="B408" s="3" t="inlineStr">
         <is>
-          <t>1541421</t>
+          <t>1801335</t>
         </is>
       </c>
       <c r="C408" s="3" t="inlineStr">
         <is>
-          <t>2116519</t>
+          <t>2847165</t>
         </is>
       </c>
       <c r="D408" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E408" s="3" t="inlineStr">
         <is>
           <t>403</t>
         </is>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H408" s="3" t="n">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I408" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J408" s="3" t="n">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="K408" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L408" s="3" t="n">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="M408" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N408" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O408" s="3" t="n">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="P408" s="4" t="n"/>
       <c r="Q408" s="4" t="n"/>
       <c r="R408" s="4" t="n"/>
       <c r="S408" s="4" t="n"/>
     </row>
     <row r="409" ht="30" customHeight="1">
       <c r="A409" s="3" t="n">
         <v>404</v>
       </c>
       <c r="B409" s="3" t="inlineStr">
         <is>
-          <t>884480</t>
+          <t>2314819</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
-          <t>842477</t>
+          <t>4668196</t>
         </is>
       </c>
       <c r="D409" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E409" s="3" t="inlineStr">
         <is>
           <t>404</t>
         </is>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H409" s="3" t="n">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="I409" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J409" s="3" t="n">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="K409" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L409" s="3" t="n">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M409" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N409" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O409" s="3" t="n">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="P409" s="4" t="n"/>
       <c r="Q409" s="4" t="n"/>
       <c r="R409" s="4" t="n"/>
       <c r="S409" s="4" t="n"/>
     </row>
     <row r="410" ht="30" customHeight="1">
       <c r="A410" s="3" t="n">
         <v>405</v>
       </c>
       <c r="B410" s="3" t="inlineStr">
         <is>
-          <t>1700137</t>
+          <t>1945131</t>
         </is>
       </c>
       <c r="C410" s="3" t="inlineStr">
         <is>
-          <t>2568792</t>
+          <t>4108391</t>
         </is>
       </c>
       <c r="D410" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E410" s="3" t="inlineStr">
         <is>
           <t>405</t>
         </is>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H410" s="3" t="n">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I410" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J410" s="3" t="n">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="K410" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L410" s="3" t="n">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="M410" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N410" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O410" s="3" t="n">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="P410" s="4" t="n"/>
       <c r="Q410" s="4" t="n"/>
       <c r="R410" s="4" t="n"/>
       <c r="S410" s="4" t="n"/>
     </row>
     <row r="411" ht="30" customHeight="1">
       <c r="A411" s="3" t="n">
         <v>406</v>
       </c>
       <c r="B411" s="3" t="inlineStr">
         <is>
-          <t>1206224</t>
+          <t>991385</t>
         </is>
       </c>
       <c r="C411" s="3" t="inlineStr">
         <is>
-          <t>2380602</t>
+          <t>1730304</t>
         </is>
       </c>
       <c r="D411" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E411" s="3" t="inlineStr">
         <is>
           <t>406</t>
         </is>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H411" s="3" t="n">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="I411" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J411" s="3" t="n">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K411" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L411" s="3" t="n">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="M411" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N411" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O411" s="3" t="n">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="P411" s="4" t="n"/>
       <c r="Q411" s="4" t="n"/>
       <c r="R411" s="4" t="n"/>
       <c r="S411" s="4" t="n"/>
     </row>
     <row r="412" ht="30" customHeight="1">
       <c r="A412" s="3" t="n">
         <v>407</v>
       </c>
       <c r="B412" s="3" t="inlineStr">
         <is>
-          <t>1382234</t>
+          <t>1730053</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
-          <t>4124238</t>
+          <t>4617241</t>
         </is>
       </c>
       <c r="D412" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E412" s="3" t="inlineStr">
         <is>
           <t>407</t>
         </is>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H412" s="3" t="n">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="I412" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J412" s="3" t="n">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="K412" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L412" s="3" t="n">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="M412" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N412" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O412" s="3" t="n">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="P412" s="4" t="n"/>
       <c r="Q412" s="4" t="n"/>
       <c r="R412" s="4" t="n"/>
       <c r="S412" s="4" t="n"/>
     </row>
     <row r="413" ht="30" customHeight="1">
       <c r="A413" s="3" t="n">
         <v>408</v>
       </c>
       <c r="B413" s="3" t="inlineStr">
         <is>
-          <t>1936722</t>
+          <t>1271164</t>
         </is>
       </c>
       <c r="C413" s="3" t="inlineStr">
         <is>
-          <t>3525948</t>
+          <t>1523268</t>
         </is>
       </c>
       <c r="D413" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E413" s="3" t="inlineStr">
         <is>
           <t>408</t>
         </is>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H413" s="3" t="n">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I413" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J413" s="3" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="K413" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L413" s="3" t="n">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M413" s="3" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N413" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O413" s="3" t="n">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="P413" s="4" t="n"/>
       <c r="Q413" s="4" t="n"/>
       <c r="R413" s="4" t="n"/>
       <c r="S413" s="4" t="n"/>
     </row>
     <row r="414" ht="30" customHeight="1">
       <c r="A414" s="3" t="n">
         <v>409</v>
       </c>
       <c r="B414" s="3" t="inlineStr">
         <is>
-          <t>1285914</t>
+          <t>1464570</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
-          <t>1466274</t>
+          <t>2695288</t>
         </is>
       </c>
       <c r="D414" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E414" s="3" t="inlineStr">
         <is>
           <t>409</t>
         </is>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H414" s="3" t="n">
         <v>73</v>
       </c>
       <c r="I414" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J414" s="3" t="n">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="K414" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L414" s="3" t="n">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="M414" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N414" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O414" s="3" t="n">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P414" s="4" t="n"/>
       <c r="Q414" s="4" t="n"/>
       <c r="R414" s="4" t="n"/>
       <c r="S414" s="4" t="n"/>
     </row>
     <row r="415" ht="30" customHeight="1">
       <c r="A415" s="3" t="n">
         <v>410</v>
       </c>
       <c r="B415" s="3" t="inlineStr">
         <is>
-          <t>1361131</t>
+          <t>1536415</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
-          <t>1658570</t>
+          <t>2102418</t>
         </is>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E415" s="3" t="inlineStr">
         <is>
           <t>410</t>
         </is>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H415" s="3" t="n">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I415" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J415" s="3" t="n">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="K415" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L415" s="3" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M415" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N415" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O415" s="3" t="n">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P415" s="4" t="n"/>
       <c r="Q415" s="4" t="n"/>
       <c r="R415" s="4" t="n"/>
       <c r="S415" s="4" t="n"/>
     </row>
     <row r="416" ht="30" customHeight="1">
       <c r="A416" s="3" t="n">
         <v>411</v>
       </c>
       <c r="B416" s="3" t="inlineStr">
         <is>
-          <t>1873626</t>
+          <t>1587169</t>
         </is>
       </c>
       <c r="C416" s="3" t="inlineStr">
         <is>
-          <t>4348182</t>
+          <t>4769679</t>
         </is>
       </c>
       <c r="D416" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E416" s="3" t="inlineStr">
         <is>
           <t>411</t>
         </is>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H416" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="I416" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>59</v>
+      </c>
+      <c r="K416" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L416" s="3" t="n">
         <v>73</v>
       </c>
-      <c r="I416" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="M416" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N416" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O416" s="3" t="n">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="P416" s="4" t="n"/>
       <c r="Q416" s="4" t="n"/>
       <c r="R416" s="4" t="n"/>
       <c r="S416" s="4" t="n"/>
     </row>
     <row r="417" ht="30" customHeight="1">
       <c r="A417" s="3" t="n">
         <v>412</v>
       </c>
       <c r="B417" s="3" t="inlineStr">
         <is>
-          <t>1976333</t>
+          <t>1568443</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
-          <t>4719802</t>
+          <t>3344827</t>
         </is>
       </c>
       <c r="D417" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E417" s="3" t="inlineStr">
         <is>
           <t>412</t>
         </is>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G417" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H417" s="3" t="n">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="I417" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J417" s="3" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K417" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L417" s="3" t="n">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="M417" s="3" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N417" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O417" s="3" t="n">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="P417" s="4" t="n"/>
       <c r="Q417" s="4" t="n"/>
       <c r="R417" s="4" t="n"/>
       <c r="S417" s="4" t="n"/>
     </row>
     <row r="418" ht="30" customHeight="1">
       <c r="A418" s="3" t="n">
         <v>413</v>
       </c>
       <c r="B418" s="3" t="inlineStr">
         <is>
-          <t>969743</t>
+          <t>1541421</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
-          <t>886576</t>
+          <t>2116519</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E418" s="3" t="inlineStr">
         <is>
           <t>413</t>
         </is>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H418" s="3" t="n">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="I418" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J418" s="3" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K418" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L418" s="3" t="n">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="M418" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N418" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O418" s="3" t="n">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="P418" s="4" t="n"/>
       <c r="Q418" s="4" t="n"/>
       <c r="R418" s="4" t="n"/>
       <c r="S418" s="4" t="n"/>
     </row>
     <row r="419" ht="30" customHeight="1">
       <c r="A419" s="3" t="n">
         <v>414</v>
       </c>
       <c r="B419" s="3" t="inlineStr">
         <is>
-          <t>1077111</t>
+          <t>884480</t>
         </is>
       </c>
       <c r="C419" s="3" t="inlineStr">
         <is>
-          <t>1045214</t>
+          <t>842477</t>
         </is>
       </c>
       <c r="D419" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E419" s="3" t="inlineStr">
         <is>
           <t>414</t>
         </is>
       </c>
       <c r="F419" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G419" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H419" s="3" t="n">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="I419" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J419" s="3" t="n">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="K419" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L419" s="3" t="n">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M419" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N419" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O419" s="3" t="n">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P419" s="4" t="n"/>
       <c r="Q419" s="4" t="n"/>
       <c r="R419" s="4" t="n"/>
       <c r="S419" s="4" t="n"/>
     </row>
     <row r="420" ht="30" customHeight="1">
       <c r="A420" s="3" t="n">
         <v>415</v>
       </c>
       <c r="B420" s="3" t="inlineStr">
         <is>
-          <t>1619247</t>
+          <t>1700137</t>
         </is>
       </c>
       <c r="C420" s="3" t="inlineStr">
         <is>
-          <t>2332831</t>
+          <t>2568792</t>
         </is>
       </c>
       <c r="D420" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E420" s="3" t="inlineStr">
         <is>
           <t>415</t>
         </is>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H420" s="3" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I420" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J420" s="3" t="n">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="K420" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L420" s="3" t="n">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="M420" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N420" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O420" s="3" t="n">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P420" s="4" t="n"/>
       <c r="Q420" s="4" t="n"/>
       <c r="R420" s="4" t="n"/>
       <c r="S420" s="4" t="n"/>
     </row>
     <row r="421" ht="30" customHeight="1">
       <c r="A421" s="3" t="n">
         <v>416</v>
       </c>
       <c r="B421" s="3" t="inlineStr">
         <is>
-          <t>1799777</t>
+          <t>1206224</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
-          <t>2844109</t>
+          <t>2380602</t>
         </is>
       </c>
       <c r="D421" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E421" s="3" t="inlineStr">
         <is>
           <t>416</t>
         </is>
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H421" s="3" t="n">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="I421" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J421" s="3" t="n">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="K421" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L421" s="3" t="n">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="M421" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N421" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O421" s="3" t="n">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P421" s="4" t="n"/>
       <c r="Q421" s="4" t="n"/>
       <c r="R421" s="4" t="n"/>
       <c r="S421" s="4" t="n"/>
     </row>
     <row r="422" ht="30" customHeight="1">
       <c r="A422" s="3" t="n">
         <v>417</v>
       </c>
       <c r="B422" s="3" t="inlineStr">
         <is>
-          <t>1887328</t>
+          <t>1382234</t>
         </is>
       </c>
       <c r="C422" s="3" t="inlineStr">
         <is>
-          <t>3920712</t>
+          <t>4124238</t>
         </is>
       </c>
       <c r="D422" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E422" s="3" t="inlineStr">
         <is>
           <t>417</t>
         </is>
       </c>
       <c r="F422" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G422" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H422" s="3" t="n">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I422" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J422" s="3" t="n">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="K422" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L422" s="3" t="n">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="M422" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N422" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O422" s="3" t="n">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P422" s="4" t="n"/>
       <c r="Q422" s="4" t="n"/>
       <c r="R422" s="4" t="n"/>
       <c r="S422" s="4" t="n"/>
     </row>
     <row r="423" ht="30" customHeight="1">
       <c r="A423" s="3" t="n">
         <v>418</v>
       </c>
       <c r="B423" s="3" t="inlineStr">
         <is>
-          <t>2255164</t>
+          <t>1936722</t>
         </is>
       </c>
       <c r="C423" s="3" t="inlineStr">
         <is>
-          <t>4095004</t>
+          <t>3525948</t>
         </is>
       </c>
       <c r="D423" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E423" s="3" t="inlineStr">
         <is>
           <t>418</t>
         </is>
       </c>
       <c r="F423" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G423" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H423" s="3" t="n">
         <v>78</v>
       </c>
       <c r="I423" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J423" s="3" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="K423" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L423" s="3" t="n">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M423" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N423" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O423" s="3" t="n">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="P423" s="4" t="n"/>
       <c r="Q423" s="4" t="n"/>
       <c r="R423" s="4" t="n"/>
       <c r="S423" s="4" t="n"/>
     </row>
     <row r="424" ht="30" customHeight="1">
       <c r="A424" s="3" t="n">
         <v>419</v>
       </c>
       <c r="B424" s="3" t="inlineStr">
         <is>
-          <t>1197355</t>
+          <t>1285914</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
-          <t>3512363</t>
+          <t>1466274</t>
         </is>
       </c>
       <c r="D424" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E424" s="3" t="inlineStr">
         <is>
           <t>419</t>
         </is>
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H424" s="3" t="n">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I424" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J424" s="3" t="n">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="K424" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L424" s="3" t="n">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M424" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N424" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O424" s="3" t="n">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P424" s="4" t="n"/>
       <c r="Q424" s="4" t="n"/>
       <c r="R424" s="4" t="n"/>
       <c r="S424" s="4" t="n"/>
     </row>
     <row r="425" ht="30" customHeight="1">
       <c r="A425" s="3" t="n">
         <v>420</v>
       </c>
       <c r="B425" s="3" t="inlineStr">
         <is>
-          <t>1210898</t>
+          <t>1361131</t>
         </is>
       </c>
       <c r="C425" s="3" t="inlineStr">
         <is>
-          <t>1456545</t>
+          <t>1658570</t>
         </is>
       </c>
       <c r="D425" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E425" s="3" t="inlineStr">
         <is>
           <t>420</t>
         </is>
       </c>
       <c r="F425" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G425" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H425" s="3" t="n">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I425" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J425" s="3" t="n">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="K425" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L425" s="3" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M425" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N425" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O425" s="3" t="n">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P425" s="4" t="n"/>
       <c r="Q425" s="4" t="n"/>
       <c r="R425" s="4" t="n"/>
       <c r="S425" s="4" t="n"/>
     </row>
     <row r="426" ht="30" customHeight="1">
       <c r="A426" s="3" t="n">
         <v>421</v>
       </c>
       <c r="B426" s="3" t="inlineStr">
         <is>
-          <t>1263514</t>
+          <t>1873626</t>
         </is>
       </c>
       <c r="C426" s="3" t="inlineStr">
         <is>
-          <t>1425341</t>
+          <t>4348182</t>
         </is>
       </c>
       <c r="D426" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E426" s="3" t="inlineStr">
         <is>
           <t>421</t>
         </is>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H426" s="3" t="n">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="I426" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J426" s="3" t="n">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L426" s="3" t="n">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="M426" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N426" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O426" s="3" t="n">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="P426" s="4" t="n"/>
       <c r="Q426" s="4" t="n"/>
       <c r="R426" s="4" t="n"/>
       <c r="S426" s="4" t="n"/>
     </row>
     <row r="427" ht="30" customHeight="1">
       <c r="A427" s="3" t="n">
         <v>422</v>
       </c>
       <c r="B427" s="3" t="inlineStr">
         <is>
-          <t>1585929</t>
+          <t>1976333</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
-          <t>2232456</t>
+          <t>4719802</t>
         </is>
       </c>
       <c r="D427" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E427" s="3" t="inlineStr">
         <is>
           <t>422</t>
         </is>
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H427" s="3" t="n">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="I427" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J427" s="3" t="n">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L427" s="3" t="n">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="M427" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N427" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O427" s="3" t="n">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="P427" s="4" t="n"/>
       <c r="Q427" s="4" t="n"/>
       <c r="R427" s="4" t="n"/>
       <c r="S427" s="4" t="n"/>
     </row>
     <row r="428" ht="30" customHeight="1">
       <c r="A428" s="3" t="n">
         <v>423</v>
       </c>
       <c r="B428" s="3" t="inlineStr">
         <is>
-          <t>2223311</t>
+          <t>969743</t>
         </is>
       </c>
       <c r="C428" s="3" t="inlineStr">
         <is>
-          <t>3967969</t>
+          <t>886576</t>
         </is>
       </c>
       <c r="D428" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E428" s="3" t="inlineStr">
         <is>
           <t>423</t>
         </is>
       </c>
       <c r="F428" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G428" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H428" s="3" t="n">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="I428" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J428" s="3" t="n">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L428" s="3" t="n">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="M428" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N428" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O428" s="3" t="n">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P428" s="4" t="n"/>
       <c r="Q428" s="4" t="n"/>
       <c r="R428" s="4" t="n"/>
       <c r="S428" s="4" t="n"/>
     </row>
     <row r="429" ht="30" customHeight="1">
       <c r="A429" s="3" t="n">
         <v>424</v>
       </c>
       <c r="B429" s="3" t="inlineStr">
         <is>
-          <t>1096476</t>
+          <t>1077111</t>
         </is>
       </c>
       <c r="C429" s="3" t="inlineStr">
         <is>
-          <t>1271188</t>
+          <t>1045214</t>
         </is>
       </c>
       <c r="D429" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E429" s="3" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H429" s="3" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I429" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J429" s="3" t="n">
-        <v>59</v>
+        <v>84</v>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L429" s="3" t="n">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="M429" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N429" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O429" s="3" t="n">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="P429" s="4" t="n"/>
       <c r="Q429" s="4" t="n"/>
       <c r="R429" s="4" t="n"/>
       <c r="S429" s="4" t="n"/>
     </row>
     <row r="430" ht="30" customHeight="1">
       <c r="A430" s="3" t="n">
         <v>425</v>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
-          <t>1988518</t>
+          <t>1619247</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
-          <t>3340978</t>
+          <t>2332831</t>
         </is>
       </c>
       <c r="D430" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E430" s="3" t="inlineStr">
         <is>
           <t>425</t>
         </is>
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H430" s="3" t="n">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I430" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J430" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K430" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L430" s="3" t="n">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M430" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N430" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O430" s="3" t="n">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P430" s="4" t="n"/>
       <c r="Q430" s="4" t="n"/>
       <c r="R430" s="4" t="n"/>
       <c r="S430" s="4" t="n"/>
     </row>
     <row r="431" ht="30" customHeight="1">
       <c r="A431" s="3" t="n">
         <v>426</v>
       </c>
       <c r="B431" s="3" t="inlineStr">
         <is>
-          <t>1213097</t>
+          <t>1799777</t>
         </is>
       </c>
       <c r="C431" s="3" t="inlineStr">
         <is>
-          <t>4212912</t>
+          <t>2844109</t>
         </is>
       </c>
       <c r="D431" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E431" s="3" t="inlineStr">
         <is>
           <t>426</t>
         </is>
       </c>
       <c r="F431" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G431" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H431" s="3" t="n">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I431" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J431" s="3" t="n">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="K431" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L431" s="3" t="n">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="M431" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N431" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O431" s="3" t="n">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P431" s="4" t="n"/>
       <c r="Q431" s="4" t="n"/>
       <c r="R431" s="4" t="n"/>
       <c r="S431" s="4" t="n"/>
     </row>
     <row r="432" ht="30" customHeight="1">
       <c r="A432" s="3" t="n">
         <v>427</v>
       </c>
       <c r="B432" s="3" t="inlineStr">
         <is>
-          <t>1652138</t>
+          <t>1887328</t>
         </is>
       </c>
       <c r="C432" s="3" t="inlineStr">
         <is>
-          <t>2466045</t>
+          <t>3920712</t>
         </is>
       </c>
       <c r="D432" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E432" s="3" t="inlineStr">
         <is>
           <t>427</t>
         </is>
       </c>
       <c r="F432" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G432" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H432" s="3" t="n">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I432" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J432" s="3" t="n">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="K432" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L432" s="3" t="n">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="M432" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N432" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O432" s="3" t="n">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P432" s="4" t="n"/>
       <c r="Q432" s="4" t="n"/>
       <c r="R432" s="4" t="n"/>
       <c r="S432" s="4" t="n"/>
     </row>
     <row r="433" ht="30" customHeight="1">
       <c r="A433" s="3" t="n">
         <v>428</v>
       </c>
       <c r="B433" s="3" t="inlineStr">
         <is>
-          <t>1658937</t>
+          <t>2255164</t>
         </is>
       </c>
       <c r="C433" s="3" t="inlineStr">
         <is>
-          <t>4807264</t>
+          <t>4095004</t>
         </is>
       </c>
       <c r="D433" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E433" s="3" t="inlineStr">
         <is>
           <t>428</t>
         </is>
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H433" s="3" t="n">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="I433" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J433" s="3" t="n">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="K433" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L433" s="3" t="n">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="M433" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N433" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O433" s="3" t="n">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P433" s="4" t="n"/>
       <c r="Q433" s="4" t="n"/>
       <c r="R433" s="4" t="n"/>
       <c r="S433" s="4" t="n"/>
     </row>
     <row r="434" ht="30" customHeight="1">
       <c r="A434" s="3" t="n">
         <v>429</v>
       </c>
       <c r="B434" s="3" t="inlineStr">
         <is>
-          <t>2174045</t>
+          <t>1197355</t>
         </is>
       </c>
       <c r="C434" s="3" t="inlineStr">
         <is>
-          <t>3818236</t>
+          <t>3512363</t>
         </is>
       </c>
       <c r="D434" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E434" s="3" t="inlineStr">
         <is>
           <t>429</t>
         </is>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H434" s="3" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I434" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J434" s="3" t="n">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="K434" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L434" s="3" t="n">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="M434" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N434" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O434" s="3" t="n">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P434" s="4" t="n"/>
       <c r="Q434" s="4" t="n"/>
       <c r="R434" s="4" t="n"/>
       <c r="S434" s="4" t="n"/>
     </row>
     <row r="435" ht="30" customHeight="1">
       <c r="A435" s="3" t="n">
         <v>430</v>
       </c>
       <c r="B435" s="3" t="inlineStr">
         <is>
-          <t>2193627</t>
+          <t>1210898</t>
         </is>
       </c>
       <c r="C435" s="3" t="inlineStr">
         <is>
-          <t>4456355</t>
+          <t>1456545</t>
         </is>
       </c>
       <c r="D435" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E435" s="3" t="inlineStr">
         <is>
           <t>430</t>
         </is>
       </c>
       <c r="F435" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G435" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H435" s="3" t="n">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="I435" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J435" s="3" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L435" s="3" t="n">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="M435" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N435" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O435" s="3" t="n">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="P435" s="4" t="n"/>
       <c r="Q435" s="4" t="n"/>
       <c r="R435" s="4" t="n"/>
       <c r="S435" s="4" t="n"/>
     </row>
     <row r="436" ht="30" customHeight="1">
       <c r="A436" s="3" t="n">
         <v>431</v>
       </c>
       <c r="B436" s="3" t="inlineStr">
         <is>
-          <t>2090302</t>
+          <t>1263514</t>
         </is>
       </c>
       <c r="C436" s="3" t="inlineStr">
         <is>
-          <t>3602020</t>
+          <t>1425341</t>
         </is>
       </c>
       <c r="D436" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E436" s="3" t="inlineStr">
         <is>
           <t>431</t>
         </is>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H436" s="3" t="n">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="I436" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="K436" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L436" s="3" t="n">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="M436" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N436" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O436" s="3" t="n">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="P436" s="4" t="n"/>
       <c r="Q436" s="4" t="n"/>
       <c r="R436" s="4" t="n"/>
       <c r="S436" s="4" t="n"/>
     </row>
     <row r="437" ht="30" customHeight="1">
       <c r="A437" s="3" t="n">
         <v>432</v>
       </c>
       <c r="B437" s="3" t="inlineStr">
         <is>
-          <t>1437899</t>
+          <t>1585929</t>
         </is>
       </c>
       <c r="C437" s="3" t="inlineStr">
         <is>
-          <t>2148612</t>
+          <t>2232456</t>
         </is>
       </c>
       <c r="D437" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E437" s="3" t="inlineStr">
         <is>
           <t>432</t>
         </is>
       </c>
       <c r="F437" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G437" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H437" s="3" t="n">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="I437" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J437" s="3" t="n">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="K437" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L437" s="3" t="n">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M437" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N437" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O437" s="3" t="n">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="P437" s="4" t="n"/>
       <c r="Q437" s="4" t="n"/>
       <c r="R437" s="4" t="n"/>
       <c r="S437" s="4" t="n"/>
     </row>
     <row r="438" ht="30" customHeight="1">
       <c r="A438" s="3" t="n">
         <v>433</v>
       </c>
       <c r="B438" s="3" t="inlineStr">
         <is>
-          <t>1255438</t>
+          <t>2223311</t>
         </is>
       </c>
       <c r="C438" s="3" t="inlineStr">
         <is>
-          <t>1399862</t>
+          <t>3967969</t>
         </is>
       </c>
       <c r="D438" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E438" s="3" t="inlineStr">
         <is>
           <t>433</t>
         </is>
       </c>
       <c r="F438" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G438" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H438" s="3" t="n">
         <v>63</v>
       </c>
       <c r="I438" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J438" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L438" s="3" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M438" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N438" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O438" s="3" t="n">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="P438" s="4" t="n"/>
       <c r="Q438" s="4" t="n"/>
       <c r="R438" s="4" t="n"/>
       <c r="S438" s="4" t="n"/>
     </row>
     <row r="439" ht="30" customHeight="1">
       <c r="A439" s="3" t="n">
         <v>434</v>
       </c>
       <c r="B439" s="3" t="inlineStr">
         <is>
-          <t>1522790</t>
+          <t>1096476</t>
         </is>
       </c>
       <c r="C439" s="3" t="inlineStr">
         <is>
-          <t>4689715</t>
+          <t>1271188</t>
         </is>
       </c>
       <c r="D439" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E439" s="3" t="inlineStr">
         <is>
           <t>434</t>
         </is>
       </c>
       <c r="F439" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G439" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H439" s="3" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I439" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J439" s="3" t="n">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="K439" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L439" s="3" t="n">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="M439" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N439" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O439" s="3" t="n">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="P439" s="4" t="n"/>
       <c r="Q439" s="4" t="n"/>
       <c r="R439" s="4" t="n"/>
       <c r="S439" s="4" t="n"/>
     </row>
     <row r="440" ht="30" customHeight="1">
       <c r="A440" s="3" t="n">
         <v>435</v>
       </c>
       <c r="B440" s="3" t="inlineStr">
         <is>
-          <t>1531765</t>
+          <t>1988518</t>
         </is>
       </c>
       <c r="C440" s="3" t="inlineStr">
         <is>
-          <t>4421276</t>
+          <t>3340978</t>
         </is>
       </c>
       <c r="D440" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E440" s="3" t="inlineStr">
         <is>
           <t>435</t>
         </is>
       </c>
       <c r="F440" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G440" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H440" s="3" t="n">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I440" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J440" s="3" t="n">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L440" s="3" t="n">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="M440" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N440" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O440" s="3" t="n">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P440" s="4" t="n"/>
       <c r="Q440" s="4" t="n"/>
       <c r="R440" s="4" t="n"/>
       <c r="S440" s="4" t="n"/>
     </row>
     <row r="441" ht="30" customHeight="1">
       <c r="A441" s="3" t="n">
         <v>436</v>
       </c>
       <c r="B441" s="3" t="inlineStr">
         <is>
-          <t>1361501</t>
+          <t>1213097</t>
         </is>
       </c>
       <c r="C441" s="3" t="inlineStr">
         <is>
-          <t>1659830</t>
+          <t>4212912</t>
         </is>
       </c>
       <c r="D441" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E441" s="3" t="inlineStr">
         <is>
           <t>436</t>
         </is>
       </c>
       <c r="F441" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G441" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H441" s="3" t="n">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I441" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J441" s="3" t="n">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="K441" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L441" s="3" t="n">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="M441" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N441" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O441" s="3" t="n">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P441" s="4" t="n"/>
       <c r="Q441" s="4" t="n"/>
       <c r="R441" s="4" t="n"/>
       <c r="S441" s="4" t="n"/>
     </row>
     <row r="442" ht="30" customHeight="1">
       <c r="A442" s="3" t="n">
         <v>437</v>
       </c>
       <c r="B442" s="3" t="inlineStr">
         <is>
-          <t>1361744</t>
+          <t>1652138</t>
         </is>
       </c>
       <c r="C442" s="3" t="inlineStr">
         <is>
-          <t>1843493</t>
+          <t>2466045</t>
         </is>
       </c>
       <c r="D442" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E442" s="3" t="inlineStr">
         <is>
           <t>437</t>
         </is>
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H442" s="3" t="n">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I442" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J442" s="3" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L442" s="3" t="n">
         <v>67</v>
       </c>
       <c r="M442" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N442" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O442" s="3" t="n">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="P442" s="4" t="n"/>
       <c r="Q442" s="4" t="n"/>
       <c r="R442" s="4" t="n"/>
       <c r="S442" s="4" t="n"/>
     </row>
     <row r="443" ht="30" customHeight="1">
       <c r="A443" s="3" t="n">
         <v>438</v>
       </c>
       <c r="B443" s="3" t="inlineStr">
         <is>
-          <t>1174044</t>
+          <t>1658937</t>
         </is>
       </c>
       <c r="C443" s="3" t="inlineStr">
         <is>
-          <t>4470613</t>
+          <t>4807264</t>
         </is>
       </c>
       <c r="D443" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E443" s="3" t="inlineStr">
         <is>
           <t>438</t>
         </is>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H443" s="3" t="n">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I443" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J443" s="3" t="n">
         <v>61</v>
       </c>
       <c r="K443" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L443" s="3" t="n">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="M443" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N443" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O443" s="3" t="n">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="P443" s="4" t="n"/>
       <c r="Q443" s="4" t="n"/>
       <c r="R443" s="4" t="n"/>
       <c r="S443" s="4" t="n"/>
     </row>
     <row r="444" ht="30" customHeight="1">
       <c r="A444" s="3" t="n">
         <v>439</v>
       </c>
       <c r="B444" s="3" t="inlineStr">
         <is>
-          <t>1578703</t>
+          <t>2174045</t>
         </is>
       </c>
       <c r="C444" s="3" t="inlineStr">
         <is>
-          <t>2201985</t>
+          <t>3818236</t>
         </is>
       </c>
       <c r="D444" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E444" s="3" t="inlineStr">
         <is>
           <t>439</t>
         </is>
       </c>
       <c r="F444" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G444" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H444" s="3" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I444" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J444" s="3" t="n">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="K444" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L444" s="3" t="n">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="M444" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N444" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O444" s="3" t="n">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="P444" s="4" t="n"/>
       <c r="Q444" s="4" t="n"/>
       <c r="R444" s="4" t="n"/>
       <c r="S444" s="4" t="n"/>
     </row>
     <row r="445" ht="30" customHeight="1">
       <c r="A445" s="3" t="n">
         <v>440</v>
       </c>
       <c r="B445" s="3" t="inlineStr">
         <is>
-          <t>1078143</t>
+          <t>2193627</t>
         </is>
       </c>
       <c r="C445" s="3" t="inlineStr">
         <is>
-          <t>1047438</t>
+          <t>4456355</t>
         </is>
       </c>
       <c r="D445" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E445" s="3" t="inlineStr">
         <is>
           <t>440</t>
         </is>
       </c>
       <c r="F445" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G445" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H445" s="3" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I445" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J445" s="3" t="n">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="K445" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L445" s="3" t="n">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="M445" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N445" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O445" s="3" t="n">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="P445" s="4" t="n"/>
       <c r="Q445" s="4" t="n"/>
       <c r="R445" s="4" t="n"/>
       <c r="S445" s="4" t="n"/>
     </row>
     <row r="446" ht="30" customHeight="1">
       <c r="A446" s="3" t="n">
         <v>441</v>
       </c>
       <c r="B446" s="3" t="inlineStr">
         <is>
-          <t>1793554</t>
+          <t>2090302</t>
         </is>
       </c>
       <c r="C446" s="3" t="inlineStr">
         <is>
-          <t>2817952</t>
+          <t>3602020</t>
         </is>
       </c>
       <c r="D446" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E446" s="3" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
       <c r="F446" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G446" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H446" s="3" t="n">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="I446" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J446" s="3" t="n">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="K446" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L446" s="3" t="n">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="M446" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N446" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O446" s="3" t="n">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="P446" s="4" t="n"/>
       <c r="Q446" s="4" t="n"/>
       <c r="R446" s="4" t="n"/>
       <c r="S446" s="4" t="n"/>
     </row>
     <row r="447" ht="30" customHeight="1">
       <c r="A447" s="3" t="n">
         <v>442</v>
       </c>
       <c r="B447" s="3" t="inlineStr">
         <is>
-          <t>1648218</t>
+          <t>1437899</t>
         </is>
       </c>
       <c r="C447" s="3" t="inlineStr">
         <is>
-          <t>2449842</t>
+          <t>2148612</t>
         </is>
       </c>
       <c r="D447" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E447" s="3" t="inlineStr">
         <is>
           <t>442</t>
         </is>
       </c>
       <c r="F447" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G447" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H447" s="3" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I447" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J447" s="3" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K447" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L447" s="3" t="n">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M447" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N447" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O447" s="3" t="n">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="P447" s="4" t="n"/>
       <c r="Q447" s="4" t="n"/>
       <c r="R447" s="4" t="n"/>
       <c r="S447" s="4" t="n"/>
     </row>
     <row r="448" ht="30" customHeight="1">
       <c r="A448" s="3" t="n">
         <v>443</v>
       </c>
       <c r="B448" s="3" t="inlineStr">
         <is>
-          <t>1248007</t>
+          <t>1255438</t>
         </is>
       </c>
       <c r="C448" s="3" t="inlineStr">
         <is>
-          <t>3515803</t>
+          <t>1399862</t>
         </is>
       </c>
       <c r="D448" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E448" s="3" t="inlineStr">
         <is>
           <t>443</t>
         </is>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H448" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="I448" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J448" s="3" t="n">
         <v>73</v>
       </c>
-      <c r="I448" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K448" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L448" s="3" t="n">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="M448" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N448" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O448" s="3" t="n">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="P448" s="4" t="n"/>
       <c r="Q448" s="4" t="n"/>
       <c r="R448" s="4" t="n"/>
       <c r="S448" s="4" t="n"/>
     </row>
     <row r="449" ht="30" customHeight="1">
       <c r="A449" s="3" t="n">
         <v>444</v>
       </c>
       <c r="B449" s="3" t="inlineStr">
         <is>
-          <t>1837939</t>
+          <t>1522790</t>
         </is>
       </c>
       <c r="C449" s="3" t="inlineStr">
         <is>
-          <t>2928814</t>
+          <t>4689715</t>
         </is>
       </c>
       <c r="D449" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E449" s="3" t="inlineStr">
         <is>
           <t>444</t>
         </is>
       </c>
       <c r="F449" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G449" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H449" s="3" t="n">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="I449" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J449" s="3" t="n">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="K449" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L449" s="3" t="n">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="M449" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N449" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O449" s="3" t="n">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="P449" s="4" t="n"/>
       <c r="Q449" s="4" t="n"/>
       <c r="R449" s="4" t="n"/>
       <c r="S449" s="4" t="n"/>
     </row>
     <row r="450" ht="30" customHeight="1">
       <c r="A450" s="3" t="n">
         <v>445</v>
       </c>
       <c r="B450" s="3" t="inlineStr">
         <is>
-          <t>1242717</t>
+          <t>1531765</t>
         </is>
       </c>
       <c r="C450" s="3" t="inlineStr">
         <is>
-          <t>4410308</t>
+          <t>4421276</t>
         </is>
       </c>
       <c r="D450" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E450" s="3" t="inlineStr">
         <is>
           <t>445</t>
         </is>
       </c>
       <c r="F450" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G450" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H450" s="3" t="n">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I450" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J450" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="K450" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L450" s="3" t="n">
         <v>68</v>
-      </c>
-[...6 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M450" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N450" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O450" s="3" t="n">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="P450" s="4" t="n"/>
       <c r="Q450" s="4" t="n"/>
       <c r="R450" s="4" t="n"/>
       <c r="S450" s="4" t="n"/>
     </row>
     <row r="451" ht="30" customHeight="1">
       <c r="A451" s="3" t="n">
         <v>446</v>
       </c>
       <c r="B451" s="3" t="inlineStr">
         <is>
-          <t>1546105</t>
+          <t>1361501</t>
         </is>
       </c>
       <c r="C451" s="3" t="inlineStr">
         <is>
-          <t>2127280</t>
+          <t>1659830</t>
         </is>
       </c>
       <c r="D451" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E451" s="3" t="inlineStr">
         <is>
           <t>446</t>
         </is>
       </c>
       <c r="F451" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G451" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H451" s="3" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I451" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J451" s="3" t="n">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="K451" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L451" s="3" t="n">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="M451" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N451" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O451" s="3" t="n">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="P451" s="4" t="n"/>
       <c r="Q451" s="4" t="n"/>
       <c r="R451" s="4" t="n"/>
       <c r="S451" s="4" t="n"/>
     </row>
     <row r="452" ht="30" customHeight="1">
       <c r="A452" s="3" t="n">
         <v>447</v>
       </c>
       <c r="B452" s="3" t="inlineStr">
         <is>
-          <t>1778037</t>
+          <t>1361744</t>
         </is>
       </c>
       <c r="C452" s="3" t="inlineStr">
         <is>
-          <t>3585252</t>
+          <t>1843493</t>
         </is>
       </c>
       <c r="D452" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E452" s="3" t="inlineStr">
         <is>
           <t>447</t>
         </is>
       </c>
       <c r="F452" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G452" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H452" s="3" t="n">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I452" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J452" s="3" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K452" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L452" s="3" t="n">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="M452" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N452" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O452" s="3" t="n">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="P452" s="4" t="n"/>
       <c r="Q452" s="4" t="n"/>
       <c r="R452" s="4" t="n"/>
       <c r="S452" s="4" t="n"/>
     </row>
     <row r="453" ht="30" customHeight="1">
       <c r="A453" s="3" t="n">
         <v>448</v>
       </c>
       <c r="B453" s="3" t="inlineStr">
         <is>
-          <t>2238171</t>
+          <t>1174044</t>
         </is>
       </c>
       <c r="C453" s="3" t="inlineStr">
         <is>
-          <t>4664953</t>
+          <t>4470613</t>
         </is>
       </c>
       <c r="D453" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E453" s="3" t="inlineStr">
         <is>
           <t>448</t>
         </is>
       </c>
       <c r="F453" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G453" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H453" s="3" t="n">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I453" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J453" s="3" t="n">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="K453" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L453" s="3" t="n">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M453" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N453" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O453" s="3" t="n">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="P453" s="4" t="n"/>
       <c r="Q453" s="4" t="n"/>
       <c r="R453" s="4" t="n"/>
       <c r="S453" s="4" t="n"/>
     </row>
     <row r="454" ht="30" customHeight="1">
       <c r="A454" s="3" t="n">
         <v>449</v>
       </c>
       <c r="B454" s="3" t="inlineStr">
         <is>
-          <t>1177359</t>
+          <t>1578703</t>
         </is>
       </c>
       <c r="C454" s="3" t="inlineStr">
         <is>
-          <t>4136260</t>
+          <t>2201985</t>
         </is>
       </c>
       <c r="D454" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E454" s="3" t="inlineStr">
         <is>
           <t>449</t>
         </is>
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H454" s="3" t="n">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="I454" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J454" s="3" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K454" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L454" s="3" t="n">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M454" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N454" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O454" s="3" t="n">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="P454" s="4" t="n"/>
       <c r="Q454" s="4" t="n"/>
       <c r="R454" s="4" t="n"/>
       <c r="S454" s="4" t="n"/>
     </row>
     <row r="455" ht="30" customHeight="1">
       <c r="A455" s="3" t="n">
         <v>450</v>
       </c>
       <c r="B455" s="3" t="inlineStr">
         <is>
-          <t>1620034</t>
+          <t>1078143</t>
         </is>
       </c>
       <c r="C455" s="3" t="inlineStr">
         <is>
-          <t>2336218</t>
+          <t>1047438</t>
         </is>
       </c>
       <c r="D455" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E455" s="3" t="inlineStr">
         <is>
           <t>450</t>
         </is>
       </c>
       <c r="F455" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G455" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H455" s="3" t="n">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I455" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J455" s="3" t="n">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
-          <t>Обществознание в профессиональной деятельности</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L455" s="3" t="n">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="M455" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N455" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O455" s="3" t="n">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="P455" s="4" t="n"/>
       <c r="Q455" s="4" t="n"/>
       <c r="R455" s="4" t="n"/>
       <c r="S455" s="4" t="n"/>
     </row>
     <row r="456" ht="30" customHeight="1">
       <c r="A456" s="3" t="n">
         <v>451</v>
       </c>
       <c r="B456" s="3" t="inlineStr">
         <is>
-          <t>1486376</t>
+          <t>1793554</t>
         </is>
       </c>
       <c r="C456" s="3" t="inlineStr">
         <is>
-          <t>1964315</t>
+          <t>2817952</t>
         </is>
       </c>
       <c r="D456" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E456" s="3" t="inlineStr">
         <is>
           <t>451</t>
         </is>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H456" s="3" t="n">
         <v>61</v>
       </c>
       <c r="I456" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J456" s="3" t="n">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="K456" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L456" s="3" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M456" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N456" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O456" s="3" t="n">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P456" s="4" t="n"/>
       <c r="Q456" s="4" t="n"/>
       <c r="R456" s="4" t="n"/>
       <c r="S456" s="4" t="n"/>
     </row>
     <row r="457" ht="30" customHeight="1">
       <c r="A457" s="3" t="n">
         <v>452</v>
       </c>
       <c r="B457" s="3" t="inlineStr">
         <is>
-          <t>1646713</t>
+          <t>1648218</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
-          <t>2443491</t>
+          <t>2449842</t>
         </is>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E457" s="3" t="inlineStr">
         <is>
           <t>452</t>
         </is>
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H457" s="3" t="n">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I457" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J457" s="3" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
           <t>История</t>
         </is>
       </c>
       <c r="L457" s="3" t="n">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="M457" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N457" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O457" s="3" t="n">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="P457" s="4" t="n"/>
       <c r="Q457" s="4" t="n"/>
       <c r="R457" s="4" t="n"/>
       <c r="S457" s="4" t="n"/>
     </row>
     <row r="458" ht="30" customHeight="1">
       <c r="A458" s="3" t="n">
         <v>453</v>
       </c>
       <c r="B458" s="3" t="inlineStr">
         <is>
-          <t>1242561</t>
+          <t>1248007</t>
         </is>
       </c>
       <c r="C458" s="3" t="inlineStr">
         <is>
-          <t>1532028</t>
+          <t>3515803</t>
         </is>
       </c>
       <c r="D458" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E458" s="3" t="inlineStr">
         <is>
           <t>453</t>
         </is>
       </c>
       <c r="F458" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G458" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H458" s="3" t="n">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="I458" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J458" s="3" t="n">
         <v>68</v>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L458" s="3" t="n">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M458" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N458" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O458" s="3" t="n">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="P458" s="4" t="n"/>
       <c r="Q458" s="4" t="n"/>
       <c r="R458" s="4" t="n"/>
       <c r="S458" s="4" t="n"/>
     </row>
     <row r="459" ht="30" customHeight="1">
       <c r="A459" s="3" t="n">
         <v>454</v>
       </c>
       <c r="B459" s="3" t="inlineStr">
         <is>
-          <t>1595866</t>
+          <t>1837939</t>
         </is>
       </c>
       <c r="C459" s="3" t="inlineStr">
         <is>
-          <t>2257262</t>
+          <t>2928814</t>
         </is>
       </c>
       <c r="D459" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E459" s="3" t="inlineStr">
         <is>
           <t>454</t>
         </is>
       </c>
       <c r="F459" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G459" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H459" s="3" t="n">
         <v>66</v>
       </c>
       <c r="I459" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J459" s="3" t="n">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L459" s="3" t="n">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="M459" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N459" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O459" s="3" t="n">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="P459" s="4" t="n"/>
       <c r="Q459" s="4" t="n"/>
       <c r="R459" s="4" t="n"/>
       <c r="S459" s="4" t="n"/>
     </row>
     <row r="460" ht="30" customHeight="1">
       <c r="A460" s="3" t="n">
         <v>455</v>
       </c>
       <c r="B460" s="3" t="inlineStr">
         <is>
-          <t>1832988</t>
+          <t>1242717</t>
         </is>
       </c>
       <c r="C460" s="3" t="inlineStr">
         <is>
-          <t>3496523</t>
+          <t>4410308</t>
         </is>
       </c>
       <c r="D460" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E460" s="3" t="inlineStr">
         <is>
           <t>455</t>
         </is>
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H460" s="3" t="n">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="I460" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J460" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="K460" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L460" s="3" t="n">
         <v>59</v>
-      </c>
-[...6 lines deleted...]
-        <v>51</v>
       </c>
       <c r="M460" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N460" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O460" s="3" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P460" s="4" t="n"/>
       <c r="Q460" s="4" t="n"/>
       <c r="R460" s="4" t="n"/>
       <c r="S460" s="4" t="n"/>
     </row>
     <row r="461" ht="30" customHeight="1">
       <c r="A461" s="3" t="n">
         <v>456</v>
       </c>
       <c r="B461" s="3" t="inlineStr">
         <is>
-          <t>1952615</t>
+          <t>1546105</t>
         </is>
       </c>
       <c r="C461" s="3" t="inlineStr">
         <is>
-          <t>3224772</t>
+          <t>2127280</t>
         </is>
       </c>
       <c r="D461" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E461" s="3" t="inlineStr">
         <is>
           <t>456</t>
         </is>
       </c>
       <c r="F461" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G461" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H461" s="3" t="n">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="I461" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J461" s="3" t="n">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L461" s="3" t="n">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="M461" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N461" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O461" s="3" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P461" s="4" t="n"/>
       <c r="Q461" s="4" t="n"/>
       <c r="R461" s="4" t="n"/>
       <c r="S461" s="4" t="n"/>
     </row>
     <row r="462" ht="30" customHeight="1">
       <c r="A462" s="3" t="n">
         <v>457</v>
       </c>
       <c r="B462" s="3" t="inlineStr">
         <is>
-          <t>1980420</t>
+          <t>1778037</t>
         </is>
       </c>
       <c r="C462" s="3" t="inlineStr">
         <is>
-          <t>3309108</t>
+          <t>3585252</t>
         </is>
       </c>
       <c r="D462" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E462" s="3" t="inlineStr">
         <is>
           <t>457</t>
         </is>
       </c>
       <c r="F462" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G462" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H462" s="3" t="n">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="I462" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J462" s="3" t="n">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L462" s="3" t="n">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M462" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N462" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O462" s="3" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P462" s="4" t="n"/>
       <c r="Q462" s="4" t="n"/>
       <c r="R462" s="4" t="n"/>
       <c r="S462" s="4" t="n"/>
     </row>
     <row r="463" ht="30" customHeight="1">
       <c r="A463" s="3" t="n">
         <v>458</v>
       </c>
       <c r="B463" s="3" t="inlineStr">
         <is>
-          <t>2088177</t>
+          <t>2238171</t>
         </is>
       </c>
       <c r="C463" s="3" t="inlineStr">
         <is>
-          <t>3596235</t>
+          <t>4664953</t>
         </is>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E463" s="3" t="inlineStr">
         <is>
           <t>458</t>
         </is>
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H463" s="3" t="n">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I463" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J463" s="3" t="n">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L463" s="3" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M463" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N463" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O463" s="3" t="n">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="P463" s="4" t="n"/>
       <c r="Q463" s="4" t="n"/>
       <c r="R463" s="4" t="n"/>
       <c r="S463" s="4" t="n"/>
     </row>
     <row r="464" ht="30" customHeight="1">
       <c r="A464" s="3" t="n">
         <v>459</v>
       </c>
       <c r="B464" s="3" t="inlineStr">
         <is>
-          <t>1206887</t>
+          <t>1177359</t>
         </is>
       </c>
       <c r="C464" s="3" t="inlineStr">
         <is>
-          <t>1733958</t>
+          <t>4136260</t>
         </is>
       </c>
       <c r="D464" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E464" s="3" t="inlineStr">
         <is>
           <t>459</t>
         </is>
       </c>
       <c r="F464" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G464" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H464" s="3" t="n">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I464" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J464" s="3" t="n">
         <v>58</v>
       </c>
       <c r="K464" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L464" s="3" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M464" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N464" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O464" s="3" t="n">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="P464" s="4" t="n"/>
       <c r="Q464" s="4" t="n"/>
       <c r="R464" s="4" t="n"/>
       <c r="S464" s="4" t="n"/>
     </row>
     <row r="465" ht="30" customHeight="1">
       <c r="A465" s="3" t="n">
         <v>460</v>
       </c>
       <c r="B465" s="3" t="inlineStr">
         <is>
-          <t>1731933</t>
+          <t>1620034</t>
         </is>
       </c>
       <c r="C465" s="3" t="inlineStr">
         <is>
-          <t>2670182</t>
+          <t>2336218</t>
         </is>
       </c>
       <c r="D465" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E465" s="3" t="inlineStr">
         <is>
           <t>460</t>
         </is>
       </c>
       <c r="F465" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G465" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H465" s="3" t="n">
+        <v>55</v>
+      </c>
+      <c r="I465" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="K465" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание в профессиональной деятельности</t>
+        </is>
+      </c>
+      <c r="L465" s="3" t="n">
         <v>70</v>
       </c>
-      <c r="I465" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="M465" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N465" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O465" s="3" t="n">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="P465" s="4" t="n"/>
       <c r="Q465" s="4" t="n"/>
       <c r="R465" s="4" t="n"/>
       <c r="S465" s="4" t="n"/>
     </row>
     <row r="466" ht="30" customHeight="1">
       <c r="A466" s="3" t="n">
         <v>461</v>
       </c>
       <c r="B466" s="3" t="inlineStr">
         <is>
-          <t>1621560</t>
+          <t>1486376</t>
         </is>
       </c>
       <c r="C466" s="3" t="inlineStr">
         <is>
-          <t>2342561</t>
+          <t>1964315</t>
         </is>
       </c>
       <c r="D466" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E466" s="3" t="inlineStr">
         <is>
           <t>461</t>
         </is>
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H466" s="3" t="n">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="I466" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J466" s="3" t="n">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="K466" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L466" s="3" t="n">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M466" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N466" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O466" s="3" t="n">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="P466" s="4" t="n"/>
       <c r="Q466" s="4" t="n"/>
       <c r="R466" s="4" t="n"/>
       <c r="S466" s="4" t="n"/>
     </row>
     <row r="467" ht="30" customHeight="1">
       <c r="A467" s="3" t="n">
         <v>462</v>
       </c>
       <c r="B467" s="3" t="inlineStr">
         <is>
-          <t>954635</t>
+          <t>1646713</t>
         </is>
       </c>
       <c r="C467" s="3" t="inlineStr">
         <is>
-          <t>863055</t>
+          <t>2443491</t>
         </is>
       </c>
       <c r="D467" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E467" s="3" t="inlineStr">
         <is>
           <t>462</t>
         </is>
       </c>
       <c r="F467" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G467" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H467" s="3" t="n">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I467" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J467" s="3" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L467" s="3" t="n">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M467" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N467" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O467" s="3" t="n">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="P467" s="4" t="n"/>
       <c r="Q467" s="4" t="n"/>
       <c r="R467" s="4" t="n"/>
       <c r="S467" s="4" t="n"/>
     </row>
     <row r="468" ht="30" customHeight="1">
       <c r="A468" s="3" t="n">
         <v>463</v>
       </c>
       <c r="B468" s="3" t="inlineStr">
         <is>
-          <t>1558234</t>
+          <t>1242561</t>
         </is>
       </c>
       <c r="C468" s="3" t="inlineStr">
         <is>
-          <t>2149143</t>
+          <t>1532028</t>
         </is>
       </c>
       <c r="D468" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E468" s="3" t="inlineStr">
         <is>
           <t>463</t>
         </is>
       </c>
       <c r="F468" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G468" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H468" s="3" t="n">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="I468" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J468" s="3" t="n">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="K468" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L468" s="3" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M468" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N468" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O468" s="3" t="n">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="P468" s="4" t="n"/>
       <c r="Q468" s="4" t="n"/>
       <c r="R468" s="4" t="n"/>
       <c r="S468" s="4" t="n"/>
     </row>
     <row r="469" ht="30" customHeight="1">
       <c r="A469" s="3" t="n">
         <v>464</v>
       </c>
       <c r="B469" s="3" t="inlineStr">
         <is>
-          <t>1703686</t>
+          <t>1595866</t>
         </is>
       </c>
       <c r="C469" s="3" t="inlineStr">
         <is>
-          <t>2608301</t>
+          <t>2257262</t>
         </is>
       </c>
       <c r="D469" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E469" s="3" t="inlineStr">
         <is>
           <t>464</t>
         </is>
       </c>
       <c r="F469" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G469" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H469" s="3" t="n">
+        <v>66</v>
+      </c>
+      <c r="I469" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J469" s="3" t="n">
         <v>73</v>
       </c>
-      <c r="I469" s="3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="K469" s="3" t="inlineStr"/>
+      <c r="K469" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L469" s="3" t="n">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="M469" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N469" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O469" s="3" t="n">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="P469" s="4" t="n"/>
       <c r="Q469" s="4" t="n"/>
       <c r="R469" s="4" t="n"/>
       <c r="S469" s="4" t="n"/>
     </row>
     <row r="470" ht="30" customHeight="1">
       <c r="A470" s="3" t="n">
         <v>465</v>
       </c>
       <c r="B470" s="3" t="inlineStr">
         <is>
-          <t>2116159</t>
+          <t>1832988</t>
         </is>
       </c>
       <c r="C470" s="3" t="inlineStr">
         <is>
-          <t>3678913</t>
+          <t>3496523</t>
         </is>
       </c>
       <c r="D470" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E470" s="3" t="inlineStr">
         <is>
           <t>465</t>
         </is>
       </c>
       <c r="F470" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G470" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H470" s="3" t="n">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="I470" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J470" s="3" t="n">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K470" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L470" s="3" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="M470" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N470" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O470" s="3" t="n">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="P470" s="4" t="n"/>
       <c r="Q470" s="4" t="n"/>
       <c r="R470" s="4" t="n"/>
       <c r="S470" s="4" t="n"/>
     </row>
     <row r="471" ht="30" customHeight="1">
       <c r="A471" s="3" t="n">
         <v>466</v>
       </c>
       <c r="B471" s="3" t="inlineStr">
         <is>
-          <t>2213892</t>
+          <t>1952615</t>
         </is>
       </c>
       <c r="C471" s="3" t="inlineStr">
         <is>
-          <t>3934961</t>
+          <t>3224772</t>
         </is>
       </c>
       <c r="D471" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E471" s="3" t="inlineStr">
         <is>
           <t>466</t>
         </is>
       </c>
       <c r="F471" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G471" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H471" s="3" t="n">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I471" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J471" s="3" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K471" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L471" s="3" t="n">
         <v>51</v>
       </c>
       <c r="M471" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N471" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O471" s="3" t="n">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="P471" s="4" t="n"/>
       <c r="Q471" s="4" t="n"/>
       <c r="R471" s="4" t="n"/>
       <c r="S471" s="4" t="n"/>
     </row>
     <row r="472" ht="30" customHeight="1">
       <c r="A472" s="3" t="n">
         <v>467</v>
       </c>
       <c r="B472" s="3" t="inlineStr">
         <is>
-          <t>1652154</t>
+          <t>1980420</t>
         </is>
       </c>
       <c r="C472" s="3" t="inlineStr">
         <is>
-          <t>2466105</t>
+          <t>3309108</t>
         </is>
       </c>
       <c r="D472" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E472" s="3" t="inlineStr">
         <is>
           <t>467</t>
         </is>
       </c>
       <c r="F472" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G472" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H472" s="3" t="n">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I472" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J472" s="3" t="n">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="K472" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L472" s="3" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M472" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N472" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O472" s="3" t="n">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="P472" s="4" t="n"/>
       <c r="Q472" s="4" t="n"/>
       <c r="R472" s="4" t="n"/>
       <c r="S472" s="4" t="n"/>
     </row>
     <row r="473" ht="30" customHeight="1">
       <c r="A473" s="3" t="n">
         <v>468</v>
       </c>
       <c r="B473" s="3" t="inlineStr">
         <is>
-          <t>1050399</t>
+          <t>2088177</t>
         </is>
       </c>
       <c r="C473" s="3" t="inlineStr">
         <is>
-          <t>4320241</t>
+          <t>3596235</t>
         </is>
       </c>
       <c r="D473" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E473" s="3" t="inlineStr">
         <is>
           <t>468</t>
         </is>
       </c>
       <c r="F473" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G473" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H473" s="3" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I473" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J473" s="3" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K473" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L473" s="3" t="n">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M473" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N473" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O473" s="3" t="n">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="P473" s="4" t="n"/>
       <c r="Q473" s="4" t="n"/>
       <c r="R473" s="4" t="n"/>
       <c r="S473" s="4" t="n"/>
     </row>
     <row r="474" ht="30" customHeight="1">
       <c r="A474" s="3" t="n">
         <v>469</v>
       </c>
       <c r="B474" s="3" t="inlineStr">
         <is>
-          <t>1712453</t>
+          <t>1206887</t>
         </is>
       </c>
       <c r="C474" s="3" t="inlineStr">
         <is>
-          <t>2597222</t>
+          <t>1733958</t>
         </is>
       </c>
       <c r="D474" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E474" s="3" t="inlineStr">
         <is>
           <t>469</t>
         </is>
       </c>
       <c r="F474" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G474" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H474" s="3" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I474" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J474" s="3" t="n">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K474" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L474" s="3" t="n">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M474" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N474" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O474" s="3" t="n">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="P474" s="4" t="n"/>
       <c r="Q474" s="4" t="n"/>
       <c r="R474" s="4" t="n"/>
       <c r="S474" s="4" t="n"/>
     </row>
     <row r="475" ht="30" customHeight="1">
       <c r="A475" s="3" t="n">
         <v>470</v>
       </c>
       <c r="B475" s="3" t="inlineStr">
         <is>
-          <t>1896647</t>
+          <t>1074741</t>
         </is>
       </c>
       <c r="C475" s="3" t="inlineStr">
         <is>
-          <t>3077747</t>
+          <t>1534681</t>
         </is>
       </c>
       <c r="D475" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E475" s="3" t="inlineStr">
         <is>
           <t>470</t>
         </is>
       </c>
       <c r="F475" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G475" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H475" s="3" t="n">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="I475" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J475" s="3" t="n">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="K475" s="3" t="inlineStr"/>
+        <v>60</v>
+      </c>
+      <c r="K475" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L475" s="3" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="M475" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N475" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O475" s="3" t="n">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="P475" s="4" t="n"/>
       <c r="Q475" s="4" t="n"/>
       <c r="R475" s="4" t="n"/>
       <c r="S475" s="4" t="n"/>
     </row>
     <row r="476" ht="30" customHeight="1">
       <c r="A476" s="3" t="n">
         <v>471</v>
       </c>
       <c r="B476" s="3" t="inlineStr">
         <is>
-          <t>1585613</t>
+          <t>1731933</t>
         </is>
       </c>
       <c r="C476" s="3" t="inlineStr">
         <is>
-          <t>2231113</t>
+          <t>2670182</t>
         </is>
       </c>
       <c r="D476" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E476" s="3" t="inlineStr">
         <is>
           <t>471</t>
         </is>
       </c>
       <c r="F476" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G476" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H476" s="3" t="n">
+        <v>70</v>
+      </c>
+      <c r="I476" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>56</v>
+      </c>
+      <c r="K476" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L476" s="3" t="n">
         <v>52</v>
-      </c>
-[...14 lines deleted...]
-        <v>61</v>
       </c>
       <c r="M476" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N476" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O476" s="3" t="n">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="P476" s="4" t="n"/>
       <c r="Q476" s="4" t="n"/>
       <c r="R476" s="4" t="n"/>
       <c r="S476" s="4" t="n"/>
     </row>
     <row r="477" ht="30" customHeight="1">
       <c r="A477" s="3" t="n">
         <v>472</v>
       </c>
       <c r="B477" s="3" t="inlineStr">
         <is>
-          <t>1586173</t>
+          <t>1621560</t>
         </is>
       </c>
       <c r="C477" s="3" t="inlineStr">
         <is>
-          <t>2233616</t>
+          <t>2342561</t>
         </is>
       </c>
       <c r="D477" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E477" s="3" t="inlineStr">
         <is>
           <t>472</t>
         </is>
       </c>
       <c r="F477" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G477" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H477" s="3" t="n">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="I477" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J477" s="3" t="n">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="K477" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L477" s="3" t="n">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="M477" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N477" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O477" s="3" t="n">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="P477" s="4" t="n"/>
       <c r="Q477" s="4" t="n"/>
       <c r="R477" s="4" t="n"/>
       <c r="S477" s="4" t="n"/>
     </row>
     <row r="478" ht="30" customHeight="1">
       <c r="A478" s="3" t="n">
         <v>473</v>
       </c>
       <c r="B478" s="3" t="inlineStr">
         <is>
-          <t>1316918</t>
+          <t>954635</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
-          <t>4798000</t>
+          <t>863055</t>
         </is>
       </c>
       <c r="D478" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E478" s="3" t="inlineStr">
         <is>
           <t>473</t>
         </is>
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H478" s="3" t="n">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="I478" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J478" s="3" t="n">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="K478" s="3" t="inlineStr"/>
+        <v>56</v>
+      </c>
+      <c r="K478" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L478" s="3" t="n">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="M478" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N478" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O478" s="3" t="n">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="P478" s="4" t="n"/>
       <c r="Q478" s="4" t="n"/>
       <c r="R478" s="4" t="n"/>
       <c r="S478" s="4" t="n"/>
     </row>
     <row r="479" ht="30" customHeight="1">
       <c r="A479" s="3" t="n">
         <v>474</v>
       </c>
       <c r="B479" s="3" t="inlineStr">
         <is>
-          <t>1925771</t>
+          <t>1558234</t>
         </is>
       </c>
       <c r="C479" s="3" t="inlineStr">
         <is>
-          <t>3786822</t>
+          <t>2149143</t>
         </is>
       </c>
       <c r="D479" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E479" s="3" t="inlineStr">
         <is>
           <t>474</t>
         </is>
       </c>
       <c r="F479" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G479" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H479" s="3" t="n">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="I479" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J479" s="3" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="K479" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L479" s="3" t="n">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="M479" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N479" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O479" s="3" t="n">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P479" s="4" t="n"/>
       <c r="Q479" s="4" t="n"/>
       <c r="R479" s="4" t="n"/>
       <c r="S479" s="4" t="n"/>
     </row>
     <row r="480" ht="30" customHeight="1">
       <c r="A480" s="3" t="n">
         <v>475</v>
       </c>
       <c r="B480" s="3" t="inlineStr">
         <is>
-          <t>2076037</t>
+          <t>1703686</t>
         </is>
       </c>
       <c r="C480" s="3" t="inlineStr">
         <is>
-          <t>3567587</t>
+          <t>2608301</t>
         </is>
       </c>
       <c r="D480" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E480" s="3" t="inlineStr">
         <is>
           <t>475</t>
         </is>
       </c>
       <c r="F480" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G480" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H480" s="3" t="n">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="I480" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J480" s="3" t="n">
-        <v>59</v>
-[...5 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="K480" s="3" t="inlineStr"/>
       <c r="L480" s="3" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="M480" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N480" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O480" s="3" t="n">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P480" s="4" t="n"/>
       <c r="Q480" s="4" t="n"/>
       <c r="R480" s="4" t="n"/>
       <c r="S480" s="4" t="n"/>
     </row>
     <row r="481" ht="30" customHeight="1">
       <c r="A481" s="3" t="n">
         <v>476</v>
       </c>
       <c r="B481" s="3" t="inlineStr">
         <is>
-          <t>2056535</t>
+          <t>2116159</t>
         </is>
       </c>
       <c r="C481" s="3" t="inlineStr">
         <is>
-          <t>3531131</t>
+          <t>3678913</t>
         </is>
       </c>
       <c r="D481" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E481" s="3" t="inlineStr">
         <is>
           <t>476</t>
         </is>
       </c>
       <c r="F481" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G481" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H481" s="3" t="n">
+        <v>58</v>
+      </c>
+      <c r="I481" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J481" s="3" t="n">
         <v>63</v>
       </c>
-      <c r="I481" s="3" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K481" s="3" t="inlineStr">
         <is>
-          <t>История</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L481" s="3" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="M481" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N481" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O481" s="3" t="n">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="P481" s="4" t="n"/>
       <c r="Q481" s="4" t="n"/>
       <c r="R481" s="4" t="n"/>
       <c r="S481" s="4" t="n"/>
     </row>
     <row r="482" ht="30" customHeight="1">
       <c r="A482" s="3" t="n">
         <v>477</v>
       </c>
       <c r="B482" s="3" t="inlineStr">
         <is>
-          <t>1483261</t>
+          <t>2213892</t>
         </is>
       </c>
       <c r="C482" s="3" t="inlineStr">
         <is>
-          <t>2475406</t>
+          <t>3934961</t>
         </is>
       </c>
       <c r="D482" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E482" s="3" t="inlineStr">
         <is>
           <t>477</t>
         </is>
       </c>
       <c r="F482" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G482" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H482" s="3" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I482" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J482" s="3" t="n">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="K482" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L482" s="3" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M482" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N482" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O482" s="3" t="n">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="P482" s="4" t="n"/>
       <c r="Q482" s="4" t="n"/>
       <c r="R482" s="4" t="n"/>
       <c r="S482" s="4" t="n"/>
     </row>
     <row r="483" ht="30" customHeight="1">
       <c r="A483" s="3" t="n">
         <v>478</v>
       </c>
       <c r="B483" s="3" t="inlineStr">
         <is>
-          <t>2268786</t>
+          <t>1652154</t>
         </is>
       </c>
       <c r="C483" s="3" t="inlineStr">
         <is>
-          <t>4156851</t>
+          <t>2466105</t>
         </is>
       </c>
       <c r="D483" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E483" s="3" t="inlineStr">
         <is>
           <t>478</t>
         </is>
       </c>
       <c r="F483" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G483" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H483" s="3" t="n">
         <v>55</v>
       </c>
       <c r="I483" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J483" s="3" t="n">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="K483" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L483" s="3" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M483" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N483" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O483" s="3" t="n">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="P483" s="4" t="n"/>
       <c r="Q483" s="4" t="n"/>
       <c r="R483" s="4" t="n"/>
       <c r="S483" s="4" t="n"/>
     </row>
     <row r="484" ht="30" customHeight="1">
       <c r="A484" s="3" t="n">
         <v>479</v>
       </c>
       <c r="B484" s="3" t="inlineStr">
         <is>
-          <t>1618401</t>
+          <t>1050399</t>
         </is>
       </c>
       <c r="C484" s="3" t="inlineStr">
         <is>
-          <t>2337006</t>
+          <t>4320241</t>
         </is>
       </c>
       <c r="D484" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E484" s="3" t="inlineStr">
         <is>
           <t>479</t>
         </is>
       </c>
       <c r="F484" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G484" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H484" s="3" t="n">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I484" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="K484" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L484" s="3" t="n">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="M484" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N484" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O484" s="3" t="n">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="P484" s="4" t="n"/>
       <c r="Q484" s="4" t="n"/>
       <c r="R484" s="4" t="n"/>
       <c r="S484" s="4" t="n"/>
     </row>
     <row r="485" ht="30" customHeight="1">
       <c r="A485" s="3" t="n">
         <v>480</v>
       </c>
       <c r="B485" s="3" t="inlineStr">
         <is>
-          <t>2254427</t>
+          <t>1712453</t>
         </is>
       </c>
       <c r="C485" s="3" t="inlineStr">
         <is>
-          <t>4091069</t>
+          <t>2597222</t>
         </is>
       </c>
       <c r="D485" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E485" s="3" t="inlineStr">
         <is>
           <t>480</t>
         </is>
       </c>
       <c r="F485" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G485" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H485" s="3" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I485" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J485" s="3" t="n">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="K485" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L485" s="3" t="n">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="M485" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N485" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O485" s="3" t="n">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="P485" s="4" t="n"/>
       <c r="Q485" s="4" t="n"/>
       <c r="R485" s="4" t="n"/>
       <c r="S485" s="4" t="n"/>
     </row>
     <row r="486" ht="30" customHeight="1">
       <c r="A486" s="3" t="n">
         <v>481</v>
       </c>
       <c r="B486" s="3" t="inlineStr">
         <is>
-          <t>1442272</t>
+          <t>1896647</t>
         </is>
       </c>
       <c r="C486" s="3" t="inlineStr">
         <is>
-          <t>3067730</t>
+          <t>3077747</t>
         </is>
       </c>
       <c r="D486" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E486" s="3" t="inlineStr">
         <is>
           <t>481</t>
         </is>
       </c>
       <c r="F486" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G486" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H486" s="3" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I486" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J486" s="3" t="n">
-        <v>51</v>
-[...5 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="K486" s="3" t="inlineStr"/>
       <c r="L486" s="3" t="n">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="M486" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N486" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O486" s="3" t="n">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="P486" s="4" t="n"/>
       <c r="Q486" s="4" t="n"/>
       <c r="R486" s="4" t="n"/>
       <c r="S486" s="4" t="n"/>
     </row>
     <row r="487" ht="30" customHeight="1">
       <c r="A487" s="3" t="n">
         <v>482</v>
       </c>
       <c r="B487" s="3" t="inlineStr">
         <is>
-          <t>1645245</t>
+          <t>1585613</t>
         </is>
       </c>
       <c r="C487" s="3" t="inlineStr">
         <is>
-          <t>2439215</t>
+          <t>2231113</t>
         </is>
       </c>
       <c r="D487" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E487" s="3" t="inlineStr">
         <is>
           <t>482</t>
         </is>
       </c>
       <c r="F487" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G487" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H487" s="3" t="n">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I487" s="3" t="inlineStr"/>
+        <v>52</v>
+      </c>
+      <c r="I487" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J487" s="3" t="n">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="K487" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L487" s="3" t="n">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="M487" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N487" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O487" s="3" t="n">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="P487" s="4" t="n"/>
       <c r="Q487" s="4" t="n"/>
       <c r="R487" s="4" t="n"/>
       <c r="S487" s="4" t="n"/>
     </row>
     <row r="488" ht="30" customHeight="1">
       <c r="A488" s="3" t="n">
         <v>483</v>
       </c>
       <c r="B488" s="3" t="inlineStr">
         <is>
-          <t>1797190</t>
+          <t>1586173</t>
         </is>
       </c>
       <c r="C488" s="3" t="inlineStr">
         <is>
-          <t>2832685</t>
+          <t>2233616</t>
         </is>
       </c>
       <c r="D488" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E488" s="3" t="inlineStr">
         <is>
           <t>483</t>
         </is>
       </c>
       <c r="F488" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G488" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H488" s="3" t="n">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I488" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="K488" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L488" s="3" t="n">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M488" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N488" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O488" s="3" t="n">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="P488" s="4" t="n"/>
       <c r="Q488" s="4" t="n"/>
       <c r="R488" s="4" t="n"/>
       <c r="S488" s="4" t="n"/>
     </row>
     <row r="489" ht="30" customHeight="1">
       <c r="A489" s="3" t="n">
         <v>484</v>
       </c>
       <c r="B489" s="3" t="inlineStr">
         <is>
-          <t>1380721</t>
+          <t>1316918</t>
         </is>
       </c>
       <c r="C489" s="3" t="inlineStr">
         <is>
-          <t>1705414</t>
+          <t>4798000</t>
         </is>
       </c>
       <c r="D489" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E489" s="3" t="inlineStr">
         <is>
           <t>484</t>
         </is>
       </c>
       <c r="F489" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G489" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H489" s="3" t="n">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="I489" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J489" s="3" t="n">
-        <v>57</v>
-[...5 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="K489" s="3" t="inlineStr"/>
       <c r="L489" s="3" t="n">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="M489" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N489" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O489" s="3" t="n">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="P489" s="4" t="n"/>
       <c r="Q489" s="4" t="n"/>
       <c r="R489" s="4" t="n"/>
       <c r="S489" s="4" t="n"/>
     </row>
     <row r="490" ht="30" customHeight="1">
       <c r="A490" s="3" t="n">
         <v>485</v>
       </c>
       <c r="B490" s="3" t="inlineStr">
         <is>
-          <t>1637134</t>
+          <t>1925771</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
-          <t>2403574</t>
+          <t>3786822</t>
         </is>
       </c>
       <c r="D490" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E490" s="3" t="inlineStr">
         <is>
           <t>485</t>
         </is>
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H490" s="3" t="n">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I490" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J490" s="3" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K490" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>История</t>
         </is>
       </c>
       <c r="L490" s="3" t="n">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="M490" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N490" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O490" s="3" t="n">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="P490" s="4" t="n"/>
       <c r="Q490" s="4" t="n"/>
       <c r="R490" s="4" t="n"/>
       <c r="S490" s="4" t="n"/>
     </row>
     <row r="491" ht="30" customHeight="1">
       <c r="A491" s="3" t="n">
         <v>486</v>
       </c>
       <c r="B491" s="3" t="inlineStr">
         <is>
-          <t>1470232</t>
+          <t>2076037</t>
         </is>
       </c>
       <c r="C491" s="3" t="inlineStr">
         <is>
-          <t>1927443</t>
+          <t>3567587</t>
         </is>
       </c>
       <c r="D491" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E491" s="3" t="inlineStr">
         <is>
           <t>486</t>
         </is>
       </c>
       <c r="F491" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G491" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H491" s="3" t="n">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I491" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J491" s="3" t="n">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="K491" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L491" s="3" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="M491" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N491" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O491" s="3" t="n">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="P491" s="4" t="n"/>
       <c r="Q491" s="4" t="n"/>
       <c r="R491" s="4" t="n"/>
       <c r="S491" s="4" t="n"/>
     </row>
     <row r="492" ht="30" customHeight="1">
       <c r="A492" s="3" t="n">
         <v>487</v>
       </c>
       <c r="B492" s="3" t="inlineStr">
         <is>
-          <t>1078576</t>
+          <t>2444903</t>
         </is>
       </c>
       <c r="C492" s="3" t="inlineStr">
         <is>
-          <t>4314646</t>
+          <t>4794761</t>
         </is>
       </c>
       <c r="D492" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E492" s="3" t="inlineStr">
         <is>
           <t>487</t>
         </is>
       </c>
       <c r="F492" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G492" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H492" s="3" t="n">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="I492" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J492" s="3" t="n">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K492" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L492" s="3" t="n">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="M492" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N492" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O492" s="3" t="n">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="P492" s="4" t="n"/>
       <c r="Q492" s="4" t="n"/>
       <c r="R492" s="4" t="n"/>
       <c r="S492" s="4" t="n"/>
     </row>
     <row r="493" ht="30" customHeight="1">
       <c r="A493" s="3" t="n">
         <v>488</v>
       </c>
       <c r="B493" s="3" t="inlineStr">
         <is>
-          <t>2313224</t>
+          <t>2056535</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
-          <t>4300988</t>
+          <t>3531131</t>
         </is>
       </c>
       <c r="D493" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E493" s="3" t="inlineStr">
         <is>
           <t>488</t>
         </is>
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H493" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="I493" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J493" s="3" t="n">
         <v>49</v>
       </c>
-      <c r="I493" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J493" s="3" t="n">
+      <c r="K493" s="3" t="inlineStr">
+        <is>
+          <t>История</t>
+        </is>
+      </c>
+      <c r="L493" s="3" t="n">
         <v>53</v>
-      </c>
-[...6 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M493" s="3" t="n">
         <v>10</v>
       </c>
       <c r="N493" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O493" s="3" t="n">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="P493" s="4" t="n"/>
       <c r="Q493" s="4" t="n"/>
       <c r="R493" s="4" t="n"/>
       <c r="S493" s="4" t="n"/>
     </row>
     <row r="494" ht="30" customHeight="1">
       <c r="A494" s="3" t="n">
         <v>489</v>
       </c>
       <c r="B494" s="3" t="inlineStr">
         <is>
-          <t>1981442</t>
+          <t>1253020</t>
         </is>
       </c>
       <c r="C494" s="3" t="inlineStr">
         <is>
-          <t>3312826</t>
+          <t>5062790</t>
         </is>
       </c>
       <c r="D494" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E494" s="3" t="inlineStr">
         <is>
           <t>489</t>
         </is>
       </c>
       <c r="F494" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G494" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H494" s="3" t="n">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I494" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J494" s="3" t="n">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K494" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L494" s="3" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="M494" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N494" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O494" s="3" t="n">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="P494" s="4" t="n"/>
       <c r="Q494" s="4" t="n"/>
       <c r="R494" s="4" t="n"/>
       <c r="S494" s="4" t="n"/>
     </row>
     <row r="495" ht="30" customHeight="1">
       <c r="A495" s="3" t="n">
         <v>490</v>
       </c>
       <c r="B495" s="3" t="inlineStr">
         <is>
-          <t>1071715</t>
+          <t>1483261</t>
         </is>
       </c>
       <c r="C495" s="3" t="inlineStr">
         <is>
-          <t>1035268</t>
+          <t>2475406</t>
         </is>
       </c>
       <c r="D495" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E495" s="3" t="inlineStr">
         <is>
           <t>490</t>
         </is>
       </c>
       <c r="F495" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G495" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H495" s="3" t="n">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="I495" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J495" s="3" t="n">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K495" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L495" s="3" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M495" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N495" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O495" s="3" t="n">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="P495" s="4" t="n"/>
       <c r="Q495" s="4" t="n"/>
       <c r="R495" s="4" t="n"/>
       <c r="S495" s="4" t="n"/>
     </row>
     <row r="496" ht="30" customHeight="1">
       <c r="A496" s="3" t="n">
         <v>491</v>
       </c>
       <c r="B496" s="3" t="inlineStr">
         <is>
-          <t>1398907</t>
+          <t>2268786</t>
         </is>
       </c>
       <c r="C496" s="3" t="inlineStr">
         <is>
-          <t>2985060</t>
+          <t>4156851</t>
         </is>
       </c>
       <c r="D496" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E496" s="3" t="inlineStr">
         <is>
           <t>491</t>
         </is>
       </c>
       <c r="F496" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G496" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H496" s="3" t="n">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I496" s="3" t="inlineStr"/>
+        <v>55</v>
+      </c>
+      <c r="I496" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J496" s="3" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="K496" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L496" s="3" t="n">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="M496" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N496" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O496" s="3" t="n">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="P496" s="4" t="n"/>
       <c r="Q496" s="4" t="n"/>
       <c r="R496" s="4" t="n"/>
       <c r="S496" s="4" t="n"/>
     </row>
     <row r="497" ht="30" customHeight="1">
       <c r="A497" s="3" t="n">
         <v>492</v>
       </c>
       <c r="B497" s="3" t="inlineStr">
         <is>
-          <t>1210727</t>
+          <t>1618401</t>
         </is>
       </c>
       <c r="C497" s="3" t="inlineStr">
         <is>
-          <t>2238157</t>
+          <t>2337006</t>
         </is>
       </c>
       <c r="D497" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E497" s="3" t="inlineStr">
         <is>
           <t>492</t>
         </is>
       </c>
       <c r="F497" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G497" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H497" s="3" t="n">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I497" s="3" t="inlineStr"/>
+        <v>55</v>
+      </c>
+      <c r="I497" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J497" s="3" t="n">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="K497" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L497" s="3" t="n">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="M497" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N497" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O497" s="3" t="n">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="P497" s="4" t="n"/>
       <c r="Q497" s="4" t="n"/>
       <c r="R497" s="4" t="n"/>
       <c r="S497" s="4" t="n"/>
     </row>
     <row r="498" ht="30" customHeight="1">
       <c r="A498" s="3" t="n">
         <v>493</v>
       </c>
       <c r="B498" s="3" t="inlineStr">
         <is>
-          <t>1937652</t>
+          <t>2254427</t>
         </is>
       </c>
       <c r="C498" s="3" t="inlineStr">
         <is>
-          <t>4189361</t>
+          <t>4091069</t>
         </is>
       </c>
       <c r="D498" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E498" s="3" t="inlineStr">
         <is>
           <t>493</t>
         </is>
       </c>
       <c r="F498" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G498" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H498" s="3" t="n">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I498" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K498" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L498" s="3" t="n">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="M498" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N498" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O498" s="3" t="n">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="P498" s="4" t="n"/>
       <c r="Q498" s="4" t="n"/>
       <c r="R498" s="4" t="n"/>
       <c r="S498" s="4" t="n"/>
     </row>
     <row r="499" ht="30" customHeight="1">
       <c r="A499" s="3" t="n">
         <v>494</v>
       </c>
       <c r="B499" s="3" t="inlineStr">
         <is>
-          <t>986948</t>
+          <t>1442272</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
-          <t>916756</t>
+          <t>3067730</t>
         </is>
       </c>
       <c r="D499" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E499" s="3" t="inlineStr">
         <is>
           <t>494</t>
         </is>
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H499" s="3" t="n">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I499" s="3" t="inlineStr"/>
+        <v>73</v>
+      </c>
+      <c r="I499" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J499" s="3" t="n">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="K499" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L499" s="3" t="n">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="M499" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N499" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O499" s="3" t="n">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="P499" s="4" t="n"/>
       <c r="Q499" s="4" t="n"/>
       <c r="R499" s="4" t="n"/>
       <c r="S499" s="4" t="n"/>
     </row>
     <row r="500" ht="30" customHeight="1">
       <c r="A500" s="3" t="n">
         <v>495</v>
       </c>
       <c r="B500" s="3" t="inlineStr">
         <is>
-          <t>1252499</t>
+          <t>1645245</t>
         </is>
       </c>
       <c r="C500" s="3" t="inlineStr">
         <is>
-          <t>4467971</t>
+          <t>2439215</t>
         </is>
       </c>
       <c r="D500" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E500" s="3" t="inlineStr">
         <is>
           <t>495</t>
         </is>
       </c>
       <c r="F500" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G500" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H500" s="3" t="n">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="I500" s="3" t="inlineStr"/>
       <c r="J500" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K500" s="3" t="inlineStr">
         <is>
-          <t>Обществознание</t>
+          <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L500" s="3" t="n">
         <v>79</v>
       </c>
       <c r="M500" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N500" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O500" s="3" t="n">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="P500" s="4" t="n"/>
       <c r="Q500" s="4" t="n"/>
       <c r="R500" s="4" t="n"/>
       <c r="S500" s="4" t="n"/>
     </row>
     <row r="501" ht="30" customHeight="1">
       <c r="A501" s="3" t="n">
         <v>496</v>
       </c>
       <c r="B501" s="3" t="inlineStr">
         <is>
-          <t>1279701</t>
+          <t>1797190</t>
         </is>
       </c>
       <c r="C501" s="3" t="inlineStr">
         <is>
-          <t>2870735</t>
+          <t>2832685</t>
         </is>
       </c>
       <c r="D501" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E501" s="3" t="inlineStr">
         <is>
           <t>496</t>
         </is>
       </c>
       <c r="F501" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G501" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H501" s="3" t="n">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="I501" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J501" s="3" t="n">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="K501" s="3" t="inlineStr">
         <is>
           <t>Иностранный язык</t>
         </is>
       </c>
       <c r="L501" s="3" t="n">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="M501" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N501" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O501" s="3" t="n">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="P501" s="4" t="n"/>
       <c r="Q501" s="4" t="n"/>
       <c r="R501" s="4" t="n"/>
       <c r="S501" s="4" t="n"/>
     </row>
     <row r="502" ht="30" customHeight="1">
       <c r="A502" s="3" t="n">
         <v>497</v>
       </c>
       <c r="B502" s="3" t="inlineStr">
         <is>
-          <t>1399985</t>
+          <t>1380721</t>
         </is>
       </c>
       <c r="C502" s="3" t="inlineStr">
         <is>
-          <t>1744352</t>
+          <t>1705414</t>
         </is>
       </c>
       <c r="D502" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E502" s="3" t="inlineStr">
         <is>
           <t>497</t>
         </is>
       </c>
       <c r="F502" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G502" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H502" s="3" t="n">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="I502" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J502" s="3" t="n">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K502" s="3" t="inlineStr">
         <is>
-          <t>Иностранный язык</t>
+          <t>Обществознание</t>
         </is>
       </c>
       <c r="L502" s="3" t="n">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="M502" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N502" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O502" s="3" t="n">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="P502" s="4" t="n"/>
       <c r="Q502" s="4" t="n"/>
       <c r="R502" s="4" t="n"/>
       <c r="S502" s="4" t="n"/>
     </row>
     <row r="503" ht="30" customHeight="1">
       <c r="A503" s="3" t="n">
         <v>498</v>
       </c>
       <c r="B503" s="3" t="inlineStr">
         <is>
-          <t>2341140</t>
+          <t>1637134</t>
         </is>
       </c>
       <c r="C503" s="3" t="inlineStr">
         <is>
-          <t>4392387</t>
+          <t>2403574</t>
         </is>
       </c>
       <c r="D503" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E503" s="3" t="inlineStr">
         <is>
           <t>498</t>
         </is>
       </c>
       <c r="F503" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G503" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H503" s="3" t="n">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I503" s="3" t="inlineStr">
         <is>
           <t>Литература</t>
         </is>
       </c>
       <c r="J503" s="3" t="n">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="K503" s="3" t="inlineStr"/>
+        <v>52</v>
+      </c>
+      <c r="K503" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L503" s="3" t="n">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="M503" s="3" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N503" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O503" s="3" t="n">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="P503" s="4" t="n"/>
       <c r="Q503" s="4" t="n"/>
       <c r="R503" s="4" t="n"/>
       <c r="S503" s="4" t="n"/>
     </row>
     <row r="504" ht="30" customHeight="1">
       <c r="A504" s="3" t="n">
         <v>499</v>
       </c>
       <c r="B504" s="3" t="inlineStr">
         <is>
-          <t>2091622</t>
+          <t>1470232</t>
         </is>
       </c>
       <c r="C504" s="3" t="inlineStr">
         <is>
-          <t>4679900</t>
+          <t>1927443</t>
         </is>
       </c>
       <c r="D504" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E504" s="3" t="inlineStr">
         <is>
           <t>499</t>
         </is>
       </c>
       <c r="F504" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G504" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H504" s="3" t="n">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I504" s="3" t="inlineStr"/>
+        <v>55</v>
+      </c>
+      <c r="I504" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J504" s="3" t="n">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="K504" s="3" t="inlineStr">
         <is>
           <t>Обществознание</t>
         </is>
       </c>
       <c r="L504" s="3" t="n">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M504" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N504" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O504" s="3" t="n">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="P504" s="4" t="n"/>
       <c r="Q504" s="4" t="n"/>
       <c r="R504" s="4" t="n"/>
       <c r="S504" s="4" t="n"/>
     </row>
     <row r="505" ht="30" customHeight="1">
       <c r="A505" s="3" t="n">
         <v>500</v>
       </c>
       <c r="B505" s="3" t="inlineStr">
         <is>
-          <t>1078900</t>
+          <t>1078576</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
-          <t>1048819</t>
+          <t>4314646</t>
         </is>
       </c>
       <c r="D505" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E505" s="3" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H505" s="3" t="n">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="I505" s="3" t="inlineStr"/>
+        <v>46</v>
+      </c>
+      <c r="I505" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J505" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K505" s="3" t="inlineStr"/>
+        <v>53</v>
+      </c>
+      <c r="K505" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L505" s="3" t="n">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="M505" s="3" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N505" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O505" s="3" t="n">
-        <v>88</v>
+        <v>160</v>
       </c>
       <c r="P505" s="4" t="n"/>
       <c r="Q505" s="4" t="n"/>
       <c r="R505" s="4" t="n"/>
       <c r="S505" s="4" t="n"/>
     </row>
     <row r="506" ht="30" customHeight="1">
       <c r="A506" s="3" t="n">
         <v>501</v>
       </c>
       <c r="B506" s="3" t="inlineStr">
         <is>
-          <t>2348812</t>
+          <t>2313224</t>
         </is>
       </c>
       <c r="C506" s="3" t="inlineStr">
         <is>
-          <t>4703629</t>
+          <t>4300988</t>
         </is>
       </c>
       <c r="D506" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E506" s="3" t="inlineStr">
         <is>
           <t>501</t>
         </is>
       </c>
       <c r="F506" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
       <c r="G506" s="3" t="inlineStr">
         <is>
           <t>Русский язык</t>
         </is>
       </c>
       <c r="H506" s="3" t="n">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I506" s="3" t="inlineStr"/>
+        <v>49</v>
+      </c>
+      <c r="I506" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J506" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K506" s="3" t="inlineStr"/>
+        <v>53</v>
+      </c>
+      <c r="K506" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L506" s="3" t="n">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="M506" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N506" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O506" s="3" t="n">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="P506" s="4" t="n"/>
       <c r="Q506" s="4" t="n"/>
       <c r="R506" s="4" t="n"/>
       <c r="S506" s="4" t="n"/>
     </row>
     <row r="507" ht="30" customHeight="1">
       <c r="A507" s="3" t="n">
         <v>502</v>
       </c>
       <c r="B507" s="3" t="inlineStr">
         <is>
-          <t>2160086</t>
+          <t>1981442</t>
         </is>
       </c>
       <c r="C507" s="3" t="inlineStr">
         <is>
-          <t>3840861</t>
+          <t>3312826</t>
         </is>
       </c>
       <c r="D507" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E507" s="3" t="inlineStr">
         <is>
           <t>502</t>
         </is>
       </c>
       <c r="F507" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G507" s="3" t="inlineStr"/>
+      <c r="G507" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H507" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I507" s="3" t="inlineStr"/>
+        <v>54</v>
+      </c>
+      <c r="I507" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J507" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K507" s="3" t="inlineStr"/>
+        <v>59</v>
+      </c>
+      <c r="K507" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L507" s="3" t="n">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="M507" s="3" t="n">
         <v>5</v>
       </c>
       <c r="N507" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O507" s="3" t="n">
-        <v>5</v>
+        <v>158</v>
       </c>
       <c r="P507" s="4" t="n"/>
       <c r="Q507" s="4" t="n"/>
       <c r="R507" s="4" t="n"/>
       <c r="S507" s="4" t="n"/>
     </row>
     <row r="508" ht="30" customHeight="1">
       <c r="A508" s="3" t="n">
         <v>503</v>
       </c>
       <c r="B508" s="3" t="inlineStr">
         <is>
-          <t>2444903</t>
+          <t>1071715</t>
         </is>
       </c>
       <c r="C508" s="3" t="inlineStr">
         <is>
-          <t>4794761</t>
+          <t>1035268</t>
         </is>
       </c>
       <c r="D508" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E508" s="3" t="inlineStr">
         <is>
           <t>503</t>
         </is>
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G508" s="3" t="inlineStr"/>
+      <c r="G508" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H508" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I508" s="3" t="inlineStr"/>
+        <v>51</v>
+      </c>
+      <c r="I508" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J508" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K508" s="3" t="inlineStr"/>
+        <v>49</v>
+      </c>
+      <c r="K508" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L508" s="3" t="n">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="M508" s="3" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N508" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O508" s="3" t="n">
-        <v>5</v>
+        <v>157</v>
       </c>
       <c r="P508" s="4" t="n"/>
       <c r="Q508" s="4" t="n"/>
       <c r="R508" s="4" t="n"/>
       <c r="S508" s="4" t="n"/>
     </row>
     <row r="509" ht="30" customHeight="1">
       <c r="A509" s="3" t="n">
         <v>504</v>
       </c>
       <c r="B509" s="3" t="inlineStr">
         <is>
-          <t>1089412</t>
+          <t>1398907</t>
         </is>
       </c>
       <c r="C509" s="3" t="inlineStr">
         <is>
-          <t>2606324</t>
+          <t>2985060</t>
         </is>
       </c>
       <c r="D509" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E509" s="3" t="inlineStr">
         <is>
           <t>504</t>
         </is>
       </c>
       <c r="F509" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G509" s="3" t="inlineStr"/>
+      <c r="G509" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H509" s="3" t="n">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="I509" s="3" t="inlineStr"/>
       <c r="J509" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="K509" s="3" t="inlineStr"/>
+      <c r="K509" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L509" s="3" t="n">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="M509" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N509" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O509" s="3" t="n">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="P509" s="4" t="n"/>
       <c r="Q509" s="4" t="n"/>
       <c r="R509" s="4" t="n"/>
       <c r="S509" s="4" t="n"/>
     </row>
     <row r="510" ht="30" customHeight="1">
       <c r="A510" s="3" t="n">
         <v>505</v>
       </c>
       <c r="B510" s="3" t="inlineStr">
         <is>
-          <t>1367412</t>
+          <t>1210727</t>
         </is>
       </c>
       <c r="C510" s="3" t="inlineStr">
         <is>
-          <t>3529836</t>
+          <t>2238157</t>
         </is>
       </c>
       <c r="D510" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E510" s="3" t="inlineStr">
         <is>
           <t>505</t>
         </is>
       </c>
       <c r="F510" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G510" s="3" t="inlineStr"/>
+      <c r="G510" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H510" s="3" t="n">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="I510" s="3" t="inlineStr"/>
       <c r="J510" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="K510" s="3" t="inlineStr"/>
+      <c r="K510" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L510" s="3" t="n">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="M510" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N510" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O510" s="3" t="n">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="P510" s="4" t="n"/>
       <c r="Q510" s="4" t="n"/>
       <c r="R510" s="4" t="n"/>
       <c r="S510" s="4" t="n"/>
     </row>
     <row r="511" ht="30" customHeight="1">
       <c r="A511" s="3" t="n">
         <v>506</v>
       </c>
       <c r="B511" s="3" t="inlineStr">
         <is>
-          <t>1503122</t>
+          <t>1937652</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
-          <t>4808913</t>
+          <t>4189361</t>
         </is>
       </c>
       <c r="D511" s="3" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E511" s="3" t="inlineStr">
         <is>
           <t>506</t>
         </is>
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G511" s="3" t="inlineStr"/>
+      <c r="G511" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H511" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I511" s="3" t="inlineStr"/>
+        <v>49</v>
+      </c>
+      <c r="I511" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J511" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K511" s="3" t="inlineStr"/>
+        <v>44</v>
+      </c>
+      <c r="K511" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L511" s="3" t="n">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="M511" s="3" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N511" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O511" s="3" t="n">
-        <v>0</v>
+        <v>151</v>
       </c>
       <c r="P511" s="4" t="n"/>
       <c r="Q511" s="4" t="n"/>
       <c r="R511" s="4" t="n"/>
       <c r="S511" s="4" t="n"/>
     </row>
     <row r="512" ht="30" customHeight="1">
       <c r="A512" s="3" t="n">
         <v>507</v>
       </c>
       <c r="B512" s="3" t="inlineStr">
         <is>
-          <t>1769562</t>
+          <t>986948</t>
         </is>
       </c>
       <c r="C512" s="3" t="inlineStr">
         <is>
-          <t>2743838</t>
+          <t>916756</t>
         </is>
       </c>
       <c r="D512" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E512" s="3" t="inlineStr">
         <is>
           <t>507</t>
         </is>
       </c>
       <c r="F512" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G512" s="3" t="inlineStr"/>
+      <c r="G512" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H512" s="3" t="n">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="I512" s="3" t="inlineStr"/>
       <c r="J512" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="K512" s="3" t="inlineStr"/>
+      <c r="K512" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L512" s="3" t="n">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="M512" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N512" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O512" s="3" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="P512" s="4" t="n"/>
       <c r="Q512" s="4" t="n"/>
       <c r="R512" s="4" t="n"/>
       <c r="S512" s="4" t="n"/>
     </row>
     <row r="513" ht="30" customHeight="1">
       <c r="A513" s="3" t="n">
         <v>508</v>
       </c>
       <c r="B513" s="3" t="inlineStr">
         <is>
-          <t>2108494</t>
+          <t>1252499</t>
         </is>
       </c>
       <c r="C513" s="3" t="inlineStr">
         <is>
-          <t>3657158</t>
+          <t>4467971</t>
         </is>
       </c>
       <c r="D513" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E513" s="3" t="inlineStr">
         <is>
           <t>508</t>
         </is>
       </c>
       <c r="F513" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G513" s="3" t="inlineStr"/>
+      <c r="G513" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H513" s="3" t="n">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="I513" s="3" t="inlineStr"/>
       <c r="J513" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="K513" s="3" t="inlineStr"/>
+      <c r="K513" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
       <c r="L513" s="3" t="n">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="M513" s="3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N513" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O513" s="3" t="n">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="P513" s="4" t="n"/>
       <c r="Q513" s="4" t="n"/>
       <c r="R513" s="4" t="n"/>
       <c r="S513" s="4" t="n"/>
     </row>
     <row r="514" ht="30" customHeight="1">
       <c r="A514" s="3" t="n">
         <v>509</v>
       </c>
       <c r="B514" s="3" t="inlineStr">
         <is>
-          <t>2274636</t>
+          <t>1279701</t>
         </is>
       </c>
       <c r="C514" s="3" t="inlineStr">
         <is>
-          <t>4381650</t>
+          <t>2870735</t>
         </is>
       </c>
       <c r="D514" s="3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E514" s="3" t="inlineStr">
         <is>
           <t>509</t>
         </is>
       </c>
       <c r="F514" s="3" t="inlineStr">
         <is>
           <t>НЕТ</t>
         </is>
       </c>
-      <c r="G514" s="3" t="inlineStr"/>
+      <c r="G514" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
       <c r="H514" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I514" s="3" t="inlineStr"/>
+        <v>48</v>
+      </c>
+      <c r="I514" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
       <c r="J514" s="3" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K514" s="3" t="inlineStr"/>
+        <v>58</v>
+      </c>
+      <c r="K514" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
       <c r="L514" s="3" t="n">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="M514" s="3" t="n">
         <v>0</v>
       </c>
       <c r="N514" s="3" t="n">
         <v>0</v>
       </c>
       <c r="O514" s="3" t="n">
-        <v>0</v>
+        <v>133</v>
       </c>
       <c r="P514" s="4" t="n"/>
       <c r="Q514" s="4" t="n"/>
       <c r="R514" s="4" t="n"/>
       <c r="S514" s="4" t="n"/>
+    </row>
+    <row r="515" ht="30" customHeight="1">
+      <c r="A515" s="3" t="n">
+        <v>510</v>
+      </c>
+      <c r="B515" s="3" t="inlineStr">
+        <is>
+          <t>1399985</t>
+        </is>
+      </c>
+      <c r="C515" s="3" t="inlineStr">
+        <is>
+          <t>1744352</t>
+        </is>
+      </c>
+      <c r="D515" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E515" s="3" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="F515" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G515" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
+      <c r="H515" s="3" t="n">
+        <v>63</v>
+      </c>
+      <c r="I515" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>50</v>
+      </c>
+      <c r="K515" s="3" t="inlineStr">
+        <is>
+          <t>Иностранный язык</t>
+        </is>
+      </c>
+      <c r="L515" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="M515" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N515" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O515" s="3" t="n">
+        <v>123</v>
+      </c>
+      <c r="P515" s="4" t="n"/>
+      <c r="Q515" s="4" t="n"/>
+      <c r="R515" s="4" t="n"/>
+      <c r="S515" s="4" t="n"/>
+    </row>
+    <row r="516" ht="30" customHeight="1">
+      <c r="A516" s="3" t="n">
+        <v>511</v>
+      </c>
+      <c r="B516" s="3" t="inlineStr">
+        <is>
+          <t>2341140</t>
+        </is>
+      </c>
+      <c r="C516" s="3" t="inlineStr">
+        <is>
+          <t>4392387</t>
+        </is>
+      </c>
+      <c r="D516" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E516" s="3" t="inlineStr">
+        <is>
+          <t>511</t>
+        </is>
+      </c>
+      <c r="F516" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G516" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
+      <c r="H516" s="3" t="n">
+        <v>61</v>
+      </c>
+      <c r="I516" s="3" t="inlineStr">
+        <is>
+          <t>Литература</t>
+        </is>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>40</v>
+      </c>
+      <c r="K516" s="3" t="inlineStr"/>
+      <c r="L516" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M516" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="N516" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O516" s="3" t="n">
+        <v>106</v>
+      </c>
+      <c r="P516" s="4" t="n"/>
+      <c r="Q516" s="4" t="n"/>
+      <c r="R516" s="4" t="n"/>
+      <c r="S516" s="4" t="n"/>
+    </row>
+    <row r="517" ht="30" customHeight="1">
+      <c r="A517" s="3" t="n">
+        <v>512</v>
+      </c>
+      <c r="B517" s="3" t="inlineStr">
+        <is>
+          <t>2091622</t>
+        </is>
+      </c>
+      <c r="C517" s="3" t="inlineStr">
+        <is>
+          <t>4679900</t>
+        </is>
+      </c>
+      <c r="D517" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E517" s="3" t="inlineStr">
+        <is>
+          <t>512</t>
+        </is>
+      </c>
+      <c r="F517" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G517" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
+      <c r="H517" s="3" t="n">
+        <v>60</v>
+      </c>
+      <c r="I517" s="3" t="inlineStr"/>
+      <c r="J517" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K517" s="3" t="inlineStr">
+        <is>
+          <t>Обществознание</t>
+        </is>
+      </c>
+      <c r="L517" s="3" t="n">
+        <v>43</v>
+      </c>
+      <c r="M517" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N517" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O517" s="3" t="n">
+        <v>103</v>
+      </c>
+      <c r="P517" s="4" t="n"/>
+      <c r="Q517" s="4" t="n"/>
+      <c r="R517" s="4" t="n"/>
+      <c r="S517" s="4" t="n"/>
+    </row>
+    <row r="518" ht="30" customHeight="1">
+      <c r="A518" s="3" t="n">
+        <v>513</v>
+      </c>
+      <c r="B518" s="3" t="inlineStr">
+        <is>
+          <t>1078900</t>
+        </is>
+      </c>
+      <c r="C518" s="3" t="inlineStr">
+        <is>
+          <t>1048819</t>
+        </is>
+      </c>
+      <c r="D518" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E518" s="3" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="F518" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G518" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
+      <c r="H518" s="3" t="n">
+        <v>78</v>
+      </c>
+      <c r="I518" s="3" t="inlineStr"/>
+      <c r="J518" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K518" s="3" t="inlineStr"/>
+      <c r="L518" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M518" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="N518" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O518" s="3" t="n">
+        <v>88</v>
+      </c>
+      <c r="P518" s="4" t="n"/>
+      <c r="Q518" s="4" t="n"/>
+      <c r="R518" s="4" t="n"/>
+      <c r="S518" s="4" t="n"/>
+    </row>
+    <row r="519" ht="30" customHeight="1">
+      <c r="A519" s="3" t="n">
+        <v>514</v>
+      </c>
+      <c r="B519" s="3" t="inlineStr">
+        <is>
+          <t>2348812</t>
+        </is>
+      </c>
+      <c r="C519" s="3" t="inlineStr">
+        <is>
+          <t>4703629</t>
+        </is>
+      </c>
+      <c r="D519" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E519" s="3" t="inlineStr">
+        <is>
+          <t>514</t>
+        </is>
+      </c>
+      <c r="F519" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G519" s="3" t="inlineStr">
+        <is>
+          <t>Русский язык</t>
+        </is>
+      </c>
+      <c r="H519" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="I519" s="3" t="inlineStr"/>
+      <c r="J519" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K519" s="3" t="inlineStr"/>
+      <c r="L519" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M519" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N519" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O519" s="3" t="n">
+        <v>39</v>
+      </c>
+      <c r="P519" s="4" t="n"/>
+      <c r="Q519" s="4" t="n"/>
+      <c r="R519" s="4" t="n"/>
+      <c r="S519" s="4" t="n"/>
+    </row>
+    <row r="520" ht="30" customHeight="1">
+      <c r="A520" s="3" t="n">
+        <v>515</v>
+      </c>
+      <c r="B520" s="3" t="inlineStr">
+        <is>
+          <t>2160086</t>
+        </is>
+      </c>
+      <c r="C520" s="3" t="inlineStr">
+        <is>
+          <t>3840861</t>
+        </is>
+      </c>
+      <c r="D520" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E520" s="3" t="inlineStr">
+        <is>
+          <t>515</t>
+        </is>
+      </c>
+      <c r="F520" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G520" s="3" t="inlineStr"/>
+      <c r="H520" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I520" s="3" t="inlineStr"/>
+      <c r="J520" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K520" s="3" t="inlineStr"/>
+      <c r="L520" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M520" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="N520" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O520" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="P520" s="4" t="n"/>
+      <c r="Q520" s="4" t="n"/>
+      <c r="R520" s="4" t="n"/>
+      <c r="S520" s="4" t="n"/>
+    </row>
+    <row r="521" ht="30" customHeight="1">
+      <c r="A521" s="3" t="n">
+        <v>516</v>
+      </c>
+      <c r="B521" s="3" t="inlineStr">
+        <is>
+          <t>831410</t>
+        </is>
+      </c>
+      <c r="C521" s="3" t="inlineStr">
+        <is>
+          <t>5081418</t>
+        </is>
+      </c>
+      <c r="D521" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E521" s="3" t="inlineStr">
+        <is>
+          <t>516</t>
+        </is>
+      </c>
+      <c r="F521" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G521" s="3" t="inlineStr"/>
+      <c r="H521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I521" s="3" t="inlineStr"/>
+      <c r="J521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K521" s="3" t="inlineStr"/>
+      <c r="L521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O521" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P521" s="4" t="n"/>
+      <c r="Q521" s="4" t="n"/>
+      <c r="R521" s="4" t="n"/>
+      <c r="S521" s="4" t="n"/>
+    </row>
+    <row r="522" ht="30" customHeight="1">
+      <c r="A522" s="3" t="n">
+        <v>517</v>
+      </c>
+      <c r="B522" s="3" t="inlineStr">
+        <is>
+          <t>1089412</t>
+        </is>
+      </c>
+      <c r="C522" s="3" t="inlineStr">
+        <is>
+          <t>2606324</t>
+        </is>
+      </c>
+      <c r="D522" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E522" s="3" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="F522" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G522" s="3" t="inlineStr"/>
+      <c r="H522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I522" s="3" t="inlineStr"/>
+      <c r="J522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K522" s="3" t="inlineStr"/>
+      <c r="L522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O522" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P522" s="4" t="n"/>
+      <c r="Q522" s="4" t="n"/>
+      <c r="R522" s="4" t="n"/>
+      <c r="S522" s="4" t="n"/>
+    </row>
+    <row r="523" ht="30" customHeight="1">
+      <c r="A523" s="3" t="n">
+        <v>518</v>
+      </c>
+      <c r="B523" s="3" t="inlineStr">
+        <is>
+          <t>1367412</t>
+        </is>
+      </c>
+      <c r="C523" s="3" t="inlineStr">
+        <is>
+          <t>3529836</t>
+        </is>
+      </c>
+      <c r="D523" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E523" s="3" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="F523" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G523" s="3" t="inlineStr"/>
+      <c r="H523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I523" s="3" t="inlineStr"/>
+      <c r="J523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K523" s="3" t="inlineStr"/>
+      <c r="L523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O523" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P523" s="4" t="n"/>
+      <c r="Q523" s="4" t="n"/>
+      <c r="R523" s="4" t="n"/>
+      <c r="S523" s="4" t="n"/>
+    </row>
+    <row r="524" ht="30" customHeight="1">
+      <c r="A524" s="3" t="n">
+        <v>519</v>
+      </c>
+      <c r="B524" s="3" t="inlineStr">
+        <is>
+          <t>1503122</t>
+        </is>
+      </c>
+      <c r="C524" s="3" t="inlineStr">
+        <is>
+          <t>4808913</t>
+        </is>
+      </c>
+      <c r="D524" s="3" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E524" s="3" t="inlineStr">
+        <is>
+          <t>519</t>
+        </is>
+      </c>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G524" s="3" t="inlineStr"/>
+      <c r="H524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I524" s="3" t="inlineStr"/>
+      <c r="J524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K524" s="3" t="inlineStr"/>
+      <c r="L524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O524" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P524" s="4" t="n"/>
+      <c r="Q524" s="4" t="n"/>
+      <c r="R524" s="4" t="n"/>
+      <c r="S524" s="4" t="n"/>
+    </row>
+    <row r="525" ht="30" customHeight="1">
+      <c r="A525" s="3" t="n">
+        <v>520</v>
+      </c>
+      <c r="B525" s="3" t="inlineStr">
+        <is>
+          <t>1769562</t>
+        </is>
+      </c>
+      <c r="C525" s="3" t="inlineStr">
+        <is>
+          <t>2743838</t>
+        </is>
+      </c>
+      <c r="D525" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E525" s="3" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="F525" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G525" s="3" t="inlineStr"/>
+      <c r="H525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I525" s="3" t="inlineStr"/>
+      <c r="J525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K525" s="3" t="inlineStr"/>
+      <c r="L525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O525" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P525" s="4" t="n"/>
+      <c r="Q525" s="4" t="n"/>
+      <c r="R525" s="4" t="n"/>
+      <c r="S525" s="4" t="n"/>
+    </row>
+    <row r="526" ht="30" customHeight="1">
+      <c r="A526" s="3" t="n">
+        <v>521</v>
+      </c>
+      <c r="B526" s="3" t="inlineStr">
+        <is>
+          <t>2108494</t>
+        </is>
+      </c>
+      <c r="C526" s="3" t="inlineStr">
+        <is>
+          <t>3657158</t>
+        </is>
+      </c>
+      <c r="D526" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E526" s="3" t="inlineStr">
+        <is>
+          <t>521</t>
+        </is>
+      </c>
+      <c r="F526" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G526" s="3" t="inlineStr"/>
+      <c r="H526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I526" s="3" t="inlineStr"/>
+      <c r="J526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K526" s="3" t="inlineStr"/>
+      <c r="L526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O526" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P526" s="4" t="n"/>
+      <c r="Q526" s="4" t="n"/>
+      <c r="R526" s="4" t="n"/>
+      <c r="S526" s="4" t="n"/>
+    </row>
+    <row r="527" ht="30" customHeight="1">
+      <c r="A527" s="3" t="n">
+        <v>522</v>
+      </c>
+      <c r="B527" s="3" t="inlineStr">
+        <is>
+          <t>2274636</t>
+        </is>
+      </c>
+      <c r="C527" s="3" t="inlineStr">
+        <is>
+          <t>4381650</t>
+        </is>
+      </c>
+      <c r="D527" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E527" s="3" t="inlineStr">
+        <is>
+          <t>522</t>
+        </is>
+      </c>
+      <c r="F527" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G527" s="3" t="inlineStr"/>
+      <c r="H527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I527" s="3" t="inlineStr"/>
+      <c r="J527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K527" s="3" t="inlineStr"/>
+      <c r="L527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O527" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P527" s="4" t="n"/>
+      <c r="Q527" s="4" t="n"/>
+      <c r="R527" s="4" t="n"/>
+      <c r="S527" s="4" t="n"/>
+    </row>
+    <row r="528" ht="30" customHeight="1">
+      <c r="A528" s="3" t="n">
+        <v>523</v>
+      </c>
+      <c r="B528" s="3" t="inlineStr">
+        <is>
+          <t>2627158</t>
+        </is>
+      </c>
+      <c r="C528" s="3" t="inlineStr">
+        <is>
+          <t>5139201</t>
+        </is>
+      </c>
+      <c r="D528" s="3" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E528" s="3" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="F528" s="3" t="inlineStr">
+        <is>
+          <t>НЕТ</t>
+        </is>
+      </c>
+      <c r="G528" s="3" t="inlineStr"/>
+      <c r="H528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="I528" s="3" t="inlineStr"/>
+      <c r="J528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="K528" s="3" t="inlineStr"/>
+      <c r="L528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="M528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="N528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="O528" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="P528" s="4" t="n"/>
+      <c r="Q528" s="4" t="n"/>
+      <c r="R528" s="4" t="n"/>
+      <c r="S528" s="4" t="n"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>