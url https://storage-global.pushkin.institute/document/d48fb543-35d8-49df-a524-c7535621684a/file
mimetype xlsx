--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,70 +58,70 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Мочалова Татьяна Ивановна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент, заведующий кафедрой</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент; Заведующий кафедрой социально-гуманитарных дисциплин</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подготовка к ОГЭ по русскому языку</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Язык как основа национальной идентичности программа повышения квалификации 36 ч, 2024 г. ТГПУ им. Л.Н. Толстого, г. Тула Курс для педагогов профессионального и высшего образования "Обучение служением", 2024 г.
-Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч,  2025 г. /нет</t>
+Новые технологии в образовании и науке: слово в цифре и цифра в слове" РУДН, 36 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>