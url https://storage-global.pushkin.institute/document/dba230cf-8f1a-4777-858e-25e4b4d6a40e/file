--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,239 +58,238 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; главный редактор журнала &amp;laquo;Русский язык за рубежом&amp;raquo;</t>
+    <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
     <t xml:space="preserve">История науки</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель</t>
+    <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.
 «Инклюзивное образование студентов с инвалидностью и с ограниченными возможностями здоровья в образовательных учреждениях высшего образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, ноябрь 2017 г
 «Актуальные проблемы антикоррупционной деятельности в системе образования», Гос. ИРЯ им. А.С. Пушкина, 16 ч, март 2018 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Гос. ИРЯ им. А.С. Пушкина, 36 ч, апрель, 2022 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», Московский государственный психолого-педагогический университет, 16 ч, февраль 2022 г.
 «Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Научный стиль речи: правила, алгоритмы и закономерности
 Технологии академического письма</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и методика обучения и воспитания (русский язык, русский язык как иностранный, начальное общее образование, основное общее образование, среднее общее образование, среднее профессиональное образование, высшее образование, дополнительное образование, профессиональное обучение)</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
-«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
   </si>
   <si>
     <t xml:space="preserve">Продуктивные педагогические технологии в преподавании русского языка как иностранного</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-[...1 lines deleted...]
-Психология</t>
+    <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
 Актуальные проблемы современной филологии, 72 ч.ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Психологическая травма и ее последствия, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых" 2024 г.
 Психология пищевого поведения, 72 ч, ФГБОУ ВО "Вдадимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
-Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет</t>
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество, 16 ч, ФГБОУ ВО "Московский государственный лингвистический университет",2023 г./ нет
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык (английский)</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-Учитель английского и немецкого языков</t>
+    <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Современные средства обучения</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организации, 36 ч (ГОУ ВПО "Государственный институт русского языка им. А.С. Пушкина") 2023 г.
 Теория и практика лингводидактического тестирования. тестирование по русскому языку для получения гражданства 40 ч, Институт Пушкина 2024 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч (РГГУ) 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>