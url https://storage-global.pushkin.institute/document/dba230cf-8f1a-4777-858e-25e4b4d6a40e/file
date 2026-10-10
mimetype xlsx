--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -55,226 +55,285 @@
   <si>
     <t xml:space="preserve">Преподаваемые учебные предметы, курсы, дисциплины (модули), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
+    <t xml:space="preserve">Аду Светлана Сергеевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; И.о. заведующего кафедрой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-исследовательская деятельность</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Современные подходы к проектированию и реализации общеобразовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе, 18 ак.ч., Центр дополнительного образования «Горизонт» Института русского языка Российского университета дружбы народов имени Патриса Лумумбы,  2024 г.
+Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24</t>
+  </si>
+  <si>
     <t xml:space="preserve">Азимов Эльхан Гейдарович</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; главный редактор журнала Русский язык за рубежом</t>
   </si>
   <si>
-    <t xml:space="preserve">История науки</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Высшее</t>
+    <t xml:space="preserve">История науки
+Научно-исследовательская деятельность</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, учитель, преподаватель. 5.8.2 - Теория и методика обучения и воспитания (педагогические науки); 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
-  </si>
-[...6 lines deleted...]
-«Русский язык как иностранный: актуальные аспекты методики преподавания», Северо-Кавказский федеральный университет, 18 ч, сентябрь 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">45</t>
   </si>
   <si>
     <t xml:space="preserve">44</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Научный стиль речи: правила, алгоритмы и закономерности
 Технологии академического письма</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
-    <t xml:space="preserve">Нет</t>
-[...10 lines deleted...]
-    <t xml:space="preserve">2</t>
+    <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ак. ч., "Академия Юрайт", 2025 г.
+Мастерство красивого почерка. Каллиграфия. 36 ак. ч., МИПППКП , 2025 г.
+Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя. 72 ак.ч., МИПППКП, 2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3</t>
   </si>
   <si>
     <t xml:space="preserve">Кулибина Наталья Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Теория и методика обучения и воспитания (русский язык, русский язык как иностранный, начальное общее образование, основное общее образование, среднее общее образование, среднее профессиональное образование, высшее образование, дополнительное образование, профессиональное обучение)</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Учитель русского языка и литературы; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка онлайн-курсов", Балтийский Федеральный Университет имени Иммануила Канта, 2022
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">53</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
     <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
-    <t xml:space="preserve">24</t>
+    <t xml:space="preserve">Лебедева Мария Юрьевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент; Заведующий лабораторией когнитивных и лингвистических исследований</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Лешутина Ирина Анатольевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Профессор; Заместитель декана филологического факультета по научной работе</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Продуктивные педагогические технологии в преподавании русского языка как иностранного</t>
+    <t xml:space="preserve">Продуктивные педагогические технологии в преподавании русского языка как иностранного
+Научно-исследовательская деятельность</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература / русский язык как иностранный / психология; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
-    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.,ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
-[...8 lines deleted...]
-    <t xml:space="preserve">33</t>
+    <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России. 36 ак. ч., ФГБОУ ВО "Российский государственный гуманитарный университет", 2024 г.
+Инклюзивное образование в условиях реализации ФГОС. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2025 г.
+Актуальные проблемы современной филологии. 72 ак.ч., ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Психология пищевого поведения. 72 ак. ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых",  2024 г.
+Предуниверсарий как инновационная модель образовательной среды в школе профильного типа в системе вузовской подготовки кадров. Проблема профессиональной педагогической подготовки молодого учителя и наставничество. 16 ак.ч., ФГБОУ ВО "Московский государственный лингвистический университет", 2023 г.
+Методологические и прикладные аспекты теории речевой деятельности. 36 ак.ч.,  ФГБОУ ВО «Государственный институт русского языка им. А.С. Пушкина», 2026 г.
+Психологическая помощь людям с психотравмирующим опытом, 72 ак.ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Основы психологического консультирования, 72 ак. ч., ФГБОУ ВО «Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых», 2026 г.
+Методика преподавания курса “Основы российской государственности”, 72 ак. ч.,  ФГБОУ ВО «Государственный академический университет гуманитарных наук», 2025 г.
+Психологическая травма и ее последствия. 72 ак.ч., ФГБОУ ВО "Владимирский государственный университет имени Александра Григорьевича и Николая Григорьевича Столетовых", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Пожидаева Елена Валерьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык (английский)</t>
   </si>
   <si>
     <t xml:space="preserve">Психолог. Преподаватель психологии; 10.02.19 - Теория языка</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">From Teacher to Trainer", 80 ч. NILE, Великоб., 2023 г.
 Межнацион. и межконф.отношения в современной РФ". Инст. доп. об. РГГУ, онлайн, 2023 (36 ч)
 Эффективность цифрового образования: от целей к результатам, 72 ч. Юрайт Академия, 2023 г.
 Переводчик в сфере проф. ком., 400 ч , 2024. 5) Mastering Brirish accent, 2024 г.
 Экосистема LPG: технологии ИИ и нейросети в препод. ин. яз, 2025, 72 ч  (72 ч), г. Москва</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
+    <t xml:space="preserve">Рогозная Нина Николаевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак.ч., Государственный академический университет гуманитарных наук,  2025 г.
+Проектное обучение: наставничество и научное руководство. 18 ак. ч., Юрайт Академия, 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рублёва Екатерина Владимировна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык, литература; немецкий язык. Филология (преподавание русского языка как иностранного. Русский язык. Филолог. Преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности». 72 ак. ч., Государственный академический университет гуманитарных наук, 2025 г.
+Система приема иностранных граждан в российские образовательные организации высшего образования. Центр дополнительного образования "Горизонт" Института русского языка РУДН, 2024 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде. 18 ак. ч., РУДН, 2025 г.
+Современные подходы к проектированию и реализации образовательных дисциплин в процессе подготовки иностранных обучающихся на довузовском этапе. 18 ак. ч., РУДН,  2025 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20</t>
+  </si>
+  <si>
     <t xml:space="preserve">Халеева Ольга Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой; Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Современные средства обучения</t>
+    <t xml:space="preserve">Современные средства обучения
+Теория и методика обучения и воспитания
+Научно-исследовательская деятельность</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Кандидат педагогических наук</t>
-[...5 lines deleted...]
-«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
+    <t xml:space="preserve">Предупреждение коррупции в организации. 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2023 г.
+Теория и практика лингводидактического тестирования. Тестирование по русскому языку для получения гражданства. 40 ак.ч., Государственный институт русского языка им. А.С. Пушкина, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ак. ч., РГГУ, 2024 г.
+Методологические и прикладные аспекты теории речевой деятельности . 36 ак. ч., Государственный институт русского языка им. А.С. Пушкина,  2026 г.
+Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья. 16 ак. ч., Государственный институт русского языка им. А.С. Пушкина, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
 </sst>
 </file>
 
@@ -388,50 +447,94 @@
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
     <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
+    <font/>
   </fonts>
   <fills>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
@@ -495,50 +598,94 @@
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
+    <fill/>
   </fills>
   <borders>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
@@ -579,50 +726,358 @@
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1498,50 +1953,182 @@
     <xf fontId="91" fillId="92" borderId="91" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="92" fillId="93" borderId="92" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="93" fillId="94" borderId="93" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="94" fillId="95" borderId="94" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="95" fillId="96" borderId="95" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="96" fillId="97" borderId="96" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="97" fillId="98" borderId="97" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="98" fillId="99" borderId="98" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf fontId="99" fillId="100" borderId="99" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="100" fillId="101" borderId="100" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="101" fillId="102" borderId="101" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="102" fillId="103" borderId="102" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="103" fillId="104" borderId="103" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="104" fillId="105" borderId="104" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="105" fillId="106" borderId="105" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="106" fillId="107" borderId="106" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="107" fillId="108" borderId="107" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="108" fillId="109" borderId="108" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="109" fillId="110" borderId="109" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="110" fillId="111" borderId="110" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="111" fillId="112" borderId="111" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="112" fillId="113" borderId="112" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="113" fillId="114" borderId="113" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="114" fillId="115" borderId="114" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="115" fillId="116" borderId="115" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="116" fillId="117" borderId="116" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="117" fillId="118" borderId="117" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="118" fillId="119" borderId="118" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="119" fillId="120" borderId="119" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="120" fillId="121" borderId="120" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="121" fillId="122" borderId="121" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="122" fillId="123" borderId="122" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="123" fillId="124" borderId="123" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="124" fillId="125" borderId="124" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="125" fillId="126" borderId="125" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="126" fillId="127" borderId="126" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="127" fillId="128" borderId="127" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="128" fillId="129" borderId="128" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="129" fillId="130" borderId="129" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="130" fillId="131" borderId="130" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="131" fillId="132" borderId="131" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="132" fillId="133" borderId="132" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="133" fillId="134" borderId="133" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="134" fillId="135" borderId="134" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="135" fillId="136" borderId="135" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="136" fillId="137" borderId="136" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="137" fillId="138" borderId="137" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="138" fillId="139" borderId="138" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="139" fillId="140" borderId="139" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="140" fillId="141" borderId="140" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="141" fillId="142" borderId="141" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="142" fillId="143" borderId="142" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf fontId="143" fillId="144" borderId="143" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1895,270 +2482,410 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>22</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>23</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>24</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>25</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>27</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>29</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s" s="37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>17</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>37</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
         <v>38</v>
       </c>
       <c r="G5" t="s" s="51">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s" s="52">
+        <v>26</v>
+      </c>
+      <c r="I5" t="s" s="53">
         <v>39</v>
       </c>
-      <c r="H5" t="s" s="52">
-[...2 lines deleted...]
-      <c r="I5" t="s" s="53">
+      <c r="J5" t="s" s="54">
         <v>40</v>
       </c>
-      <c r="J5" t="s" s="54">
+      <c r="K5" t="s" s="55">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s" s="58">
         <v>43</v>
       </c>
-      <c r="C6" t="s" s="58">
+      <c r="D6" t="s" s="59">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
+        <v>45</v>
+      </c>
+      <c r="G6" t="s" s="62">
         <v>46</v>
       </c>
-      <c r="G6" t="s" s="62">
+      <c r="H6" t="s" s="63">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s" s="64">
         <v>47</v>
       </c>
-      <c r="H6" t="s" s="63">
-[...2 lines deleted...]
-      <c r="I6" t="s" s="64">
+      <c r="J6" t="s" s="65">
         <v>48</v>
       </c>
-      <c r="J6" t="s" s="65">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s" s="66">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s" s="69">
         <v>50</v>
       </c>
-      <c r="C7" t="s" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s" s="70">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
+        <v>51</v>
+      </c>
+      <c r="G7" t="s" s="73">
         <v>52</v>
       </c>
-      <c r="G7" t="s" s="73">
+      <c r="H7" t="s" s="74">
+        <v>43</v>
+      </c>
+      <c r="I7" t="s" s="75">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s" s="76">
         <v>53</v>
       </c>
-      <c r="H7" t="s" s="74">
-[...2 lines deleted...]
-      <c r="I7" t="s" s="75">
+      <c r="K7" t="s" s="77">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
+        <v>55</v>
+      </c>
+      <c r="C8" t="s" s="80">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s" s="81">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
+        <v>57</v>
+      </c>
+      <c r="G8" t="s" s="84">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s" s="85">
+        <v>43</v>
+      </c>
+      <c r="I8" t="s" s="86">
         <v>59</v>
       </c>
-      <c r="G8" t="s" s="84">
+      <c r="J8" t="s" s="87">
         <v>60</v>
       </c>
-      <c r="H8" t="s" s="85">
-[...7 lines deleted...]
-      </c>
       <c r="K8" t="s" s="88">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s" s="95">
+        <v>52</v>
+      </c>
+      <c r="H9" t="s" s="96">
+        <v>43</v>
+      </c>
+      <c r="I9" t="s" s="97">
+        <v>64</v>
+      </c>
+      <c r="J9" t="s" s="98">
         <v>65</v>
       </c>
-      <c r="G9" t="s" s="95">
-[...5 lines deleted...]
-      <c r="I9" t="s" s="97">
+      <c r="K9" t="s" s="99">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="100">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s" s="101">
         <v>66</v>
       </c>
-      <c r="J9" t="s" s="98">
+      <c r="C10" t="s" s="102">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s" s="103">
+        <v>13</v>
+      </c>
+      <c r="E10" t="s" s="104">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s" s="105">
         <v>67</v>
       </c>
-      <c r="K9" t="s" s="99">
+      <c r="G10" t="s" s="106">
+        <v>58</v>
+      </c>
+      <c r="H10" t="s" s="107">
+        <v>26</v>
+      </c>
+      <c r="I10" t="s" s="108">
         <v>68</v>
+      </c>
+      <c r="J10" t="s" s="109">
+        <v>41</v>
+      </c>
+      <c r="K10" t="s" s="110">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="111">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s" s="112">
+        <v>70</v>
+      </c>
+      <c r="C11" t="s" s="113">
+        <v>43</v>
+      </c>
+      <c r="D11" t="s" s="114">
+        <v>13</v>
+      </c>
+      <c r="E11" t="s" s="115">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s" s="116">
+        <v>71</v>
+      </c>
+      <c r="G11" t="s" s="117">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s" s="118">
+        <v>43</v>
+      </c>
+      <c r="I11" t="s" s="119">
+        <v>72</v>
+      </c>
+      <c r="J11" t="s" s="120">
+        <v>65</v>
+      </c>
+      <c r="K11" t="s" s="121">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="122">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s" s="123">
+        <v>74</v>
+      </c>
+      <c r="C12" t="s" s="124">
+        <v>75</v>
+      </c>
+      <c r="D12" t="s" s="125">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s" s="126">
+        <v>14</v>
+      </c>
+      <c r="F12" t="s" s="127">
+        <v>77</v>
+      </c>
+      <c r="G12" t="s" s="128">
+        <v>16</v>
+      </c>
+      <c r="H12" t="s" s="129">
+        <v>43</v>
+      </c>
+      <c r="I12" t="s" s="130">
+        <v>78</v>
+      </c>
+      <c r="J12" t="s" s="131">
+        <v>79</v>
+      </c>
+      <c r="K12" t="s" s="132">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="133">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="134">
+        <v>80</v>
+      </c>
+      <c r="C13" t="s" s="135">
+        <v>81</v>
+      </c>
+      <c r="D13" t="s" s="136">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s" s="137">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s" s="138">
+        <v>82</v>
+      </c>
+      <c r="G13" t="s" s="139">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s" s="140">
+        <v>17</v>
+      </c>
+      <c r="I13" t="s" s="141">
+        <v>83</v>
+      </c>
+      <c r="J13" t="s" s="142">
+        <v>84</v>
+      </c>
+      <c r="K13" t="s" s="143">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>