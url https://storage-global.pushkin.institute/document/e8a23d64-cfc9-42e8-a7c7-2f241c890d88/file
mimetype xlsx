--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -77,92 +77,92 @@
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">История России
 Основы российской государственности</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
-[...2 lines deleted...]
-&amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
+    <t xml:space="preserve">«Оказание первой помощи пострадавшим», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении», 36 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Электронная информационно-образовательная среда организации в реализации программ высшего образования», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.
+«Антикоррупционная деятельность», 18 ч, АНО «Институт диаспоры и интеграции», 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Волкова Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Физическая культура и спорт
 Элективные курсы по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Педагог по физической культуре</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Оказание первой помощи, АНО ДПО ГУИЦ ДЖКХиБ,  8 ч, 2023г.
-Психология ведения переговоров". УДПО "Учебно-исследовательский центр Московской федерации профсоюзов". 10 ч, 2023г.
-Современные подходы к формированию ценностно-деятельностной модели системы воспитательной работы в ВУЗе", 18ч. ННГУ им.Н.И. Лабочевского. 2024г.
+"Психология ведения переговоров". УДПО "Учебно-исследовательский центр Московской федерации профсоюзов". 10 ч, 2023г.
+"Современные подходы к формированию ценностно-деятельностной модели системы воспитательной работы в ВУЗе", 18ч. ННГУ им. Н.И. Лабочевского. 2024г.
 Международная научно-практическая конференция высокого уровня под эгидой ЮНЕСКО "Актуальные вопросы инклюзивного образования в мире: контекст, политика и практика" , РУДН, Москва 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">14</t>
   </si>
   <si>
     <t xml:space="preserve">3</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Современный русский язык и культура речи</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
@@ -246,62 +246,64 @@
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Древнерусская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Филолог</t>
   </si>
   <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">Старший педагог дополнительного образования</t>
+    <t xml:space="preserve">доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика и основы инклюзивного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
-[...1 lines deleted...]
-Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
+    <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы. 36 ак.ч., Государственный институт русского языка им. А.С Пушкина, 2025 г.
+Цифровые технологии в преподавании РКИ. 72 ак.ч., АНО ДПО "Учебный центр русского языка МГУ", 2023 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в языкознание</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы логики и методологии научного исследования</t>
@@ -350,108 +352,112 @@
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Основы конфликтологии: конфликты, их развитие и профилактика", 144 ч., ООО  "Московский институт переподготовки и повышения квалификации педагогов", 2023
 "методика преподавания основ российской государственности", 72 ч., РАНГХИС, 2023
 "История религий России: особенности преподавания в высшей школе" для всех направлений подготовки реализуемых в образовательных организациях высшего образования", 72 ч, ФГБУ РАО, 2025
 "Образ будущего как актуальная проблематика обществоведческих дисциплин в школе", 16 ч, МГУ, 2026
 "Международные образовательные проекты", менеджмент в образовании, ЦДПО "Экстерн", 2019
 ЦДПО "Экстерн", 2023
 "Управление образовательной деятельностью вуза (руководство кафедрой)", Государственный координационном центре информационных технологий, 2005</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Психология</t>
   </si>
   <si>
+    <t xml:space="preserve">Психолог. Преподаватель психологии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования. 72 ак. ч., ФГБОУ ВО "Московский педагогический государственный университет", 2024 г.
+Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья. 36 ак. ч., РУДН, 2023 г.
+Инновационные и цифровые технологии в образовании. 72 ак. ч., Санкт-Петербургский политехнический университет Петра Великого, 2025 г.
+Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде. 72 ак. ч., ООО "Инфоурок", 2025 г.
+Цифровая педагогика. 8 ак. ч., РУДН, 2023 г.
+Клиническая психология: теория и методика преподавания в образовательной организации. ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов", 2024 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ускова Ольга Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основы лингводидактики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фёдорова Мария Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Древний язык (латинский язык)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
-  </si>
-[...26 lines deleted...]
-    <t xml:space="preserve">Древний язык (латинский язык)</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации в ЧПОУ «ЦПДО ЛАНЬ» Современные образовательные технологии в контексте трансформации российского образования, 72 ч, 2023 г.
 Повышение квалификации в ЧПОУ «ЦПДОЛАНЬ» Преподаватель университета в новой системе российского образования, 72 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Цыбряева Марина Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; политология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">"Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2025 г.
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2024. 
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 20 ч., МИСИС, 2023
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Философия</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Чумакова Анастасия Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">преподаватель; Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Лингвист. Переводчик английского и французского языков. Специалист по межкультурному общению; 24.00.01 - Теория и история культуры</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы к преподаванию английского язка и ИКТ - технологии в образовательной деятельности в условиях реализации ФГОС, "Московская академия профессиональных компетенций",  72 ч, декабрь 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение служением</t>
   </si>
@@ -4061,480 +4067,480 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
         <v>65</v>
       </c>
       <c r="C10" t="s" s="102">
         <v>66</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>67</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
         <v>68</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>38</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="I10" t="s" s="108">
         <v>69</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>27</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>17</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>38</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>30</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>25</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>25</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K12" t="s" s="132">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>17</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H13" t="s" s="140">
         <v>25</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>30</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>25</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>25</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K15" t="s" s="165">
         <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
         <v>101</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>12</v>
       </c>
       <c r="D16" t="s" s="169">
         <v>102</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
         <v>103</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>45</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
         <v>64</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
         <v>104</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>30</v>
       </c>
       <c r="D17" t="s" s="180">
         <v>105</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>25</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>25</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J17" t="s" s="186">
         <v>54</v>
       </c>
       <c r="K17" t="s" s="187">
         <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>30</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>25</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K18" t="s" s="198">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>30</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>25</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>25</v>
       </c>
       <c r="I19" t="s" s="207">
         <v>64</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>100</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D20" t="s" s="213">
         <v>42</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>17</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>38</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>17</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>38</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>