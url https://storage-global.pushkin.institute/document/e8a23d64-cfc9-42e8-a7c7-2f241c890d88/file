--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -68,51 +68,51 @@
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Алимова Лилия Баторгалиевна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">История России
 Основы российской государственности</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">История, историк, преподаватель истории</t>
+    <t xml:space="preserve">История; историк, преподаватель истории; 07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;laquo;Оказание первой помощи пострадавшим&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Инклюзивное образование и сопровождение лиц с ОВЗ в высшем учебном заведении&amp;raquo;, 36 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Электронная информационно-образовательная среда организации в реализации программ высшего образования&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.
 &amp;laquo;Антикоррупционная деятельность&amp;raquo;, 18 ч, АНО &amp;laquo;Институт диаспоры и интеграции&amp;raquo;, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">26</t>
   </si>
   <si>
     <t xml:space="preserve">Волкова Елена Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
@@ -149,170 +149,168 @@
     <t xml:space="preserve">Современный русский язык и культура речи</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Июльская Елена Геннадьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Древнерусская литература
 Введение в литературоведение</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">25</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные проблемы современной лингвистики</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог</t>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы российской государственности
 Философия
 Основы логики и методологии научного исследования</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Петривняя Елена Капитоновна</t>
   </si>
   <si>
     <t xml:space="preserve">Античная литература</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог
-[...1 lines deleted...]
-Русский язык и литература</t>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 10.01.05 - Литература стран Западной Европы, Америки и Австралии</t>
   </si>
   <si>
     <t xml:space="preserve">Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ, ФГБОУ ВО «Московский государственный психолого-педагогический университет», 36 ч, 2022 г.
 «Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Ремезов Алексей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Древнерусская литература</t>
   </si>
   <si>
+    <t xml:space="preserve">Филолог</t>
+  </si>
+  <si>
     <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Родикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Старший педагог дополнительного образования</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогика и основы инклюзивного образования</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература
-Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Русский язык и литература, Учитель русского языка и литературы; 10.01.01 - Русская литература</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание русского языка как иностранного: традиции, современность, перспективы" в Государственном институте русского языка им. А.С Пушкина по программе  март 2025
 Цифровые технологии в преподавании РКИ" АНО ДПО "Учебный центр русского языка МГУ" по программе  (72 ч.), 2023 г.
 Преподавание русского языка как иностранного: традиции, современность, перспективы" (2025, 36 ак.ч.)</t>
   </si>
   <si>
     <t xml:space="preserve">Саакян Левон Николаевич</t>
   </si>
   <si>
     <t xml:space="preserve">Введение в языкознание</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология
-[...1 lines deleted...]
-Преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филология. Филолог, преподаватель русского языка и литературы;  10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч.
 Актуальные проблемы анализа текста и дискурс-анализ в современной русистики, 36 ч.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Сазонова Анна Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы логики и методологии научного исследования</t>
   </si>
   <si>
     <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">«Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 «Методика преподавания русскому языку как неродному и иностранному», Институт Пушкина, 2025 г.</t>
   </si>
   <si>
@@ -325,184 +323,181 @@
     <t xml:space="preserve">Информационно-коммуникационные технологии в профессиональной сфере
 Системы искусственного интеллекта</t>
   </si>
   <si>
     <t xml:space="preserve">Системный анализ, управление и обработка информации</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат технических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Разработка стратегии цифровой трансформации для ОУ ВО и научных организаций", 28 ак.ч., 2024 г., МФТИ</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">6</t>
   </si>
   <si>
     <t xml:space="preserve">Скворцов Константин Викторович</t>
   </si>
   <si>
     <t xml:space="preserve">История России</t>
   </si>
   <si>
-    <t xml:space="preserve">История и обществоведение
-[...2 lines deleted...]
-Юриспруденция</t>
+    <t xml:space="preserve">История и обществоведение, учитель истории и социально-политических дисциплин; юрист, юриспруденция; 13.00.01: Общая педагогика, история педагогики и образования</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Основы конфликтологии: конфликты, их развитие и профилактика", 144 ч., ООО  "Московский институт переподготовки и повышения квалификации педагогов", 2023
 "методика преподавания основ российской государственности", 72 ч., РАНГХИС, 2023
 "История религий России: особенности преподавания в высшей школе" для всех направлений подготовки реализуемых в образовательных организациях высшего образования", 72 ч, ФГБУ РАО, 2025
 "Образ будущего как актуальная проблематика обществоведческих дисциплин в школе", 16 ч, МГУ, 2026
 "Международные образовательные проекты", менеджмент в образовании, ЦДПО "Экстерн", 2019
 ЦДПО "Экстерн", 2023
 "Управление образовательной деятельностью вуза (руководство кафедрой)", Государственный координационном центре информационных технологий, 2005</t>
   </si>
   <si>
     <t xml:space="preserve">37</t>
   </si>
   <si>
     <t xml:space="preserve">20</t>
   </si>
   <si>
     <t xml:space="preserve">Укропова Анна Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Психология</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
+  </si>
+  <si>
     <t xml:space="preserve">Научно-методическое обоснование и разработка новых моделей профессиональной подготовки педагогов-дефектологов в условиях формирования национальной системы высшего образования, 72 ч. (ФГБОУ ВО "Московский педагогический государственный университет") 2024 г.
 Формирование финансовой грамотности у обучающихся с ограниченными возможностями здоровья, 36 ч. (РУДН) 2023 г., 
 Инновационные и цифровые технологии в образовании, 72 ч. (Санкт-Петербургский политехнический университет Петра Великого) 2025 г.
 Социально-психологические аспекты профилактики экстремизма и терроризма в молодежной среде, 72ч. (ООО "Инфоурок") 2025г.
 Цифровая педагогика, 8 ч. (РУДН) 2023 г., "Клиническая психология: теория и методика преподавания в образовательной организации" (ООО "Московский институт профессиональной переподготовки и повышения квалификации педагогов") 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
   <si>
     <t xml:space="preserve">Ускова Ольга Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Основы лингводидактики</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы</t>
+    <t xml:space="preserve">Филолог; преподаватель русского языка и литературы; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Фёдорова Мария Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Древний язык (латинский язык)</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог. Преподаватель французского языка и иностранной литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Повышение квалификации в ЧПОУ «ЦПДО ЛАНЬ» Современные образовательные технологии в контексте трансформации российского образования, 72 ч, 2023 г.
 Повышение квалификации в ЧПОУ «ЦПДОЛАНЬ» Преподаватель университета в новой системе российского образования, 72 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Цыбряева Марина Васильевна</t>
   </si>
   <si>
     <t xml:space="preserve">История; историк, преподаватель истории; политология, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">"Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2025 г.
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 18 ч., МИСИС, 2024. 
 "Управление деятельностью вузов. Аспекты разработки и реализации ФГОС ВО нового поколения", 20 ч., МИСИС, 2023
 Методика преподавания курса «Основы российской государственности», Государственный академический
 университет гуманитарных наук, 72 ч, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Философия</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
     <t xml:space="preserve">Чумакова Анастасия Андреевна</t>
   </si>
   <si>
     <t xml:space="preserve">преподаватель; Доцент</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвист. Переводчик английского и французского языков. Специалист по межкультурному общению</t>
+    <t xml:space="preserve">Лингвист. Переводчик английского и французского языков. Специалист по межкультурному общению; 24.00.01 - Теория и история культуры</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат культурологии</t>
   </si>
   <si>
     <t xml:space="preserve">Современные подходы к преподаванию английского язка и ИКТ - технологии в образовательной деятельности в условиях реализации ФГОС, "Московская академия профессиональных компетенций",  72 ч, декабрь 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">23</t>
   </si>
   <si>
     <t xml:space="preserve">Щербаков Андрей Владимирович</t>
   </si>
   <si>
     <t xml:space="preserve">Обучение служением</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, филолог</t>
+    <t xml:space="preserve">Филология, филолог; 10.02.01 - Русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. ООО "Юрайт-Академия",2025 г.
 Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья (16 ч.), Институт Пушкина, июль 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">28</t>
   </si>
   <si>
     <t xml:space="preserve">21</t>
   </si>
   <si>
     <t xml:space="preserve">Юкина Елена Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс первого языка</t>
   </si>
   <si>
-    <t xml:space="preserve">Лингвист, преподаватель (английский язык, немецкий язык).</t>
+    <t xml:space="preserve">Теория и методика преподавания иностранных языков и культур, специальность - лингвист, преподаватель (английский язык, немецкий язык); 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Интеллект в цифровом образовании: естественный, искусственный, эмоциональный. Базовый курс ООО "Юрайт-Академия", повышение квалификации, 72 ч, 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -4025,521 +4020,521 @@
       </c>
       <c r="J8" t="s" s="87">
         <v>59</v>
       </c>
       <c r="K8" t="s" s="88">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
         <v>61</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>22</v>
       </c>
       <c r="D9" t="s" s="92">
         <v>62</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>25</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>25</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J9" t="s" s="98">
         <v>34</v>
       </c>
       <c r="K9" t="s" s="99">
         <v>34</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s" s="103">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s" s="106">
         <v>38</v>
       </c>
       <c r="H10" t="s" s="107">
         <v>17</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J10" t="s" s="109">
         <v>27</v>
       </c>
       <c r="K10" t="s" s="110">
         <v>27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" t="s" s="113">
         <v>17</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>38</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>17</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J11" t="s" s="120">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="122">
         <v>11</v>
       </c>
       <c r="B12" t="s" s="123">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C12" t="s" s="124">
         <v>30</v>
       </c>
       <c r="D12" t="s" s="125">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s" s="126">
         <v>14</v>
       </c>
       <c r="F12" t="s" s="127">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G12" t="s" s="128">
         <v>25</v>
       </c>
       <c r="H12" t="s" s="129">
         <v>25</v>
       </c>
       <c r="I12" t="s" s="130">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J12" t="s" s="131">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s" s="132">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="133">
         <v>12</v>
       </c>
       <c r="B13" t="s" s="134">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s" s="135">
         <v>17</v>
       </c>
       <c r="D13" t="s" s="136">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E13" t="s" s="137">
         <v>14</v>
       </c>
       <c r="F13" t="s" s="138">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G13" t="s" s="139">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H13" t="s" s="140">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I13" t="s" s="141">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J13" t="s" s="142">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K13" t="s" s="143">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="144">
         <v>13</v>
       </c>
       <c r="B14" t="s" s="145">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C14" t="s" s="146">
         <v>17</v>
       </c>
       <c r="D14" t="s" s="147">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E14" t="s" s="148">
         <v>14</v>
       </c>
       <c r="F14" t="s" s="149">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G14" t="s" s="150">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H14" t="s" s="151">
         <v>17</v>
       </c>
       <c r="I14" t="s" s="152">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s" s="153">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K14" t="s" s="154">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="155">
         <v>14</v>
       </c>
       <c r="B15" t="s" s="156">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s" s="157">
         <v>30</v>
       </c>
       <c r="D15" t="s" s="158">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E15" t="s" s="159">
         <v>14</v>
       </c>
       <c r="F15" t="s" s="160">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="G15" t="s" s="161">
         <v>25</v>
       </c>
       <c r="H15" t="s" s="162">
         <v>25</v>
       </c>
       <c r="I15" t="s" s="163">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J15" t="s" s="164">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s" s="165">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="166">
         <v>15</v>
       </c>
       <c r="B16" t="s" s="167">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C16" t="s" s="168">
         <v>12</v>
       </c>
       <c r="D16" t="s" s="169">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E16" t="s" s="170">
         <v>14</v>
       </c>
       <c r="F16" t="s" s="171">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G16" t="s" s="172">
         <v>45</v>
       </c>
       <c r="H16" t="s" s="173">
         <v>17</v>
       </c>
       <c r="I16" t="s" s="174">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s" s="175">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K16" t="s" s="176">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="177">
         <v>16</v>
       </c>
       <c r="B17" t="s" s="178">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C17" t="s" s="179">
         <v>30</v>
       </c>
       <c r="D17" t="s" s="180">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E17" t="s" s="181">
         <v>14</v>
       </c>
       <c r="F17" t="s" s="182">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="G17" t="s" s="183">
         <v>25</v>
       </c>
       <c r="H17" t="s" s="184">
         <v>25</v>
       </c>
       <c r="I17" t="s" s="185">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J17" t="s" s="186">
         <v>54</v>
       </c>
       <c r="K17" t="s" s="187">
         <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="188">
         <v>17</v>
       </c>
       <c r="B18" t="s" s="189">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s" s="190">
         <v>30</v>
       </c>
       <c r="D18" t="s" s="191">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E18" t="s" s="192">
         <v>14</v>
       </c>
       <c r="F18" t="s" s="193">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G18" t="s" s="194">
         <v>25</v>
       </c>
       <c r="H18" t="s" s="195">
         <v>25</v>
       </c>
       <c r="I18" t="s" s="196">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J18" t="s" s="197">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K18" t="s" s="198">
         <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="199">
         <v>18</v>
       </c>
       <c r="B19" t="s" s="200">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C19" t="s" s="201">
         <v>30</v>
       </c>
       <c r="D19" t="s" s="202">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E19" t="s" s="203">
         <v>14</v>
       </c>
       <c r="F19" t="s" s="204">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G19" t="s" s="205">
         <v>25</v>
       </c>
       <c r="H19" t="s" s="206">
         <v>25</v>
       </c>
       <c r="I19" t="s" s="207">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J19" t="s" s="208">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K19" t="s" s="209">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="210">
         <v>19</v>
       </c>
       <c r="B20" t="s" s="211">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C20" t="s" s="212">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D20" t="s" s="213">
         <v>42</v>
       </c>
       <c r="E20" t="s" s="214">
         <v>14</v>
       </c>
       <c r="F20" t="s" s="215">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G20" t="s" s="216">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H20" t="s" s="217">
         <v>17</v>
       </c>
       <c r="I20" t="s" s="218">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J20" t="s" s="219">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="K20" t="s" s="220">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="221">
         <v>20</v>
       </c>
       <c r="B21" t="s" s="222">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C21" t="s" s="223">
         <v>17</v>
       </c>
       <c r="D21" t="s" s="224">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E21" t="s" s="225">
         <v>14</v>
       </c>
       <c r="F21" t="s" s="226">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G21" t="s" s="227">
         <v>38</v>
       </c>
       <c r="H21" t="s" s="228">
         <v>17</v>
       </c>
       <c r="I21" t="s" s="229">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J21" t="s" s="230">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K21" t="s" s="231">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="232">
         <v>21</v>
       </c>
       <c r="B22" t="s" s="233">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C22" t="s" s="234">
         <v>17</v>
       </c>
       <c r="D22" t="s" s="235">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E22" t="s" s="236">
         <v>14</v>
       </c>
       <c r="F22" t="s" s="237">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G22" t="s" s="238">
         <v>38</v>
       </c>
       <c r="H22" t="s" s="239">
         <v>17</v>
       </c>
       <c r="I22" t="s" s="240">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J22" t="s" s="241">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K22" t="s" s="242">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>