--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -55,51 +55,51 @@
   <si>
     <t xml:space="preserve">Преподаваемые учебные предметы, курсы, дисциплины (модули), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
-    <t xml:space="preserve">Иванов Петр Константинович</t>
+    <t xml:space="preserve">Иванов Пётр Константинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Автороведческая экспертиза</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
     <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
 Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
 Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
 Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>