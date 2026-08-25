--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,118 +58,118 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Иванов Петр Константинович</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Старший преподаватель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Автороведческая экспертиза</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Квалификация магистр по направлению «Лингвистика»</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...11 lines deleted...]
-ГБУ г. Москвы "Московский исследовательский центр", 2025 г.5)
+    <t xml:space="preserve">Профессиональная переподготовка по программе "Специалист в сфере медиабезопасности", 591 ч, ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025 г.
+Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства", 260 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
 Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
-Профессиональная переподготовка по программе "Исследование письменных текстов с целью установления авторства" (260 ч.
-[...2 lines deleted...]
-ФГАОУ ВО "Московский государственный юридический университет имени О.Е. Кутафина (МГЮА)", 2025  г.).</t>
+Исследование продуктов речевой деятельности, 72 ч, ГБУ г. Москвы "Московский исследовательский центр", 2025 г.
+Актуальные направления современной филологии, 72 ч, ФГБОУ ВО "Тамбовский государственный технический университет", 2024 г.
+Комплексное исследование информационных материалов по делам, связанным с проявлением экстермизма и терроризма, 40 ч, РФЦСЭ при Минюсте России, 2023 г.
+Методика психолого-лингвистического исследования видеоматериалов процессуальных действий с целью установления внешнего влияния на содержание показаний, 40 ч</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
-    <t xml:space="preserve">заведующий кафедрой общего и русского языкознания</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">доктор филологических наук</t>
+    <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса
-[...2 lines deleted...]
-Актуальные направления современной филологии, 72 ч,  ФГБОУ ВО ТГТУ,                    2024 г.
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
+Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
-Инклюзивное образование в условиях реализации ФГОС, 72 ч,ФГБОУ ВО ТГТУ 2025 г.                                                                                                                                                  Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
+Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
+Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Огорелков Игорь Витальевич</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Прикладное и судебное речеведение, 2026 г., ФГБОУ ВО "МГЛУ, 72 ч/нет</t>
+    <t xml:space="preserve">Заведующий лабораторией юридической лингвистики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филолог. Учитель русского языка и литературы. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Прикладное и судебное речеведение, 2026 г., ФГБОУ ВО "МГЛУ, 72 ч</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1077,133 +1077,133 @@
       </c>
       <c r="K1" t="s" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="12">
         <v>1</v>
       </c>
       <c r="B2" t="s" s="13">
         <v>11</v>
       </c>
       <c r="C2" t="s" s="14">
         <v>12</v>
       </c>
       <c r="D2" t="s" s="15">
         <v>13</v>
       </c>
       <c r="E2" t="s" s="16">
         <v>14</v>
       </c>
       <c r="F2" t="s" s="17">
         <v>15</v>
       </c>
       <c r="G2" t="s" s="18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s" s="19">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s" s="20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K2" t="s" s="22">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s" s="25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s" s="29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" t="s" s="31">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s" s="32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s" s="33">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>13</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" t="s" s="40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" t="s" s="41">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>