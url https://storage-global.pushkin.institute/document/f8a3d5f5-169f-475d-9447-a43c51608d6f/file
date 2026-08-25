--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -67,51 +67,51 @@
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Боженкова Наталья Александровна</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор; И.о. проректора</t>
   </si>
   <si>
     <t xml:space="preserve">Новые направления в отечественном и зарубежном языкознании</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее</t>
   </si>
   <si>
-    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений</t>
+    <t xml:space="preserve">Учитель школ для детей с тяжелыми нарушениями речи, учитель-логопед школьных и дошкольных учреждений; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Доктор филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Межнациональные и межконфессиональные отношения в современной России, 36 ч. (РГГУ) 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, ФГБОУ ВО "ТГТУ", 72 ч., 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Болдышева Анастасия Юрьевна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Научный стиль речи: правила, алгоритмы и закономерности
@@ -122,158 +122,162 @@
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
     <t xml:space="preserve">Методики подготовки цифрового курса. Базовый курс. 18 ч (академия Юрайт), 2025 г.
 Мастерство красивого почерка. Каллиграфия, 36 ч. (МИПППКП) , 2025 г.
 Основные принципы и методы тайм-менеджмента. Повышение эффективности работы преподавателя, 72 ч (МИПППКП) , 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Вострикова Ольга Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Иностранный язык (английский)</t>
   </si>
   <si>
-    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель</t>
+    <t xml:space="preserve">Иностранные языки, Германские языки, Преподаватель; 10.02.04 - Германские языки</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат филологических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Преподаватель университета в новой системе российского образования, 2023-2024 гг.), 72 ч.
 Переводчик в сфере профессиональной коммуникации" (Профессиональная переподготовка, 2024 г.) 400 ч
 Экосистема XLP: технологии искусственного интеллекта и нейросети в преподавании иностранных языков" 72 ч, 2025 г.
 «Преподаватель как движущая сила развития университета», 2019 г.
 «Аутентичный диалог России и франкофонного мира в пространстве языка, культуры, литературы», 2020 г.
 «Особенности организации образовательного процесса в вузе для студентов с инвалидностью и ОВЗ», 2022 г.</t>
   </si>
   <si>
     <t xml:space="preserve">32</t>
   </si>
   <si>
     <t xml:space="preserve">Ионова Светлана Валентиновна</t>
   </si>
   <si>
     <t xml:space="preserve">История науки</t>
   </si>
   <si>
+    <t xml:space="preserve">Филология. Филолог; 10.02.19 - Теория языка</t>
+  </si>
+  <si>
     <t xml:space="preserve">Методологические и прагматические аспекты исследования современной вербальной коммуникации, МГЛУ, 2025 г. (36 ч.)
 Межнациональные и межконфессиональные отношения  в современной России, РГГУ, 2024 г. (72 ч.)
-Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.</t>
+Радиоведущий. Школа радио и телевидения "На Шаболовке" (66 ч.), 2024 г.
+«Методологические и прикладные аспекты теории речевой деятельности» (очио-заочная форма обучения с использованием дистанционных образовательных технологий, 36 ак. ч., внебюджетная основа) май 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">38</t>
   </si>
   <si>
     <t xml:space="preserve">29</t>
   </si>
   <si>
     <t xml:space="preserve">Катышев Павел Алексеевич</t>
   </si>
   <si>
     <t xml:space="preserve">Заведующий кафедрой общего и русского языкознания; профессор</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык. Языки народов России</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог</t>
+    <t xml:space="preserve">Русский язык и литература, Филолог; 10.02.19 - Теория языка</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Актуальные направления современной филологии, 72 ч, ФГБОУ ВО ТГТУ, 2024 г.
 Актуальные вопросы профессиональной деятельности научно-педагогического работника, МГТУ им. Н.Э. Баумана", 44 ч, 2024 г.
 Инклюзивное образование в условиях реализации ФГОС, 72 ч, ФГБОУ ВО ТГТУ 2025 г.
 Профессиональная переподготовка в ГБУ г. Москвы "МИЦ" по программе "Исследование письменных текстов с целью установления авторства", 260 ч, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Китанина Элла Анатольевна</t>
   </si>
   <si>
     <t xml:space="preserve">Междисциплинарные исследования в области языковой картины мира и мультимодальной коммуникации</t>
   </si>
   <si>
     <t xml:space="preserve">Высшее, специалитет</t>
   </si>
   <si>
-    <t xml:space="preserve">Филолог</t>
+    <t xml:space="preserve">Филолог;  10.02.01 - Русский язык. </t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные направления современной филологии, ФГБОУ ВО "ТГТУ", Тамбов, 72 ч, 2024
 Межнациональные и межконфессиональные отношения в современной России, ФГБОУ ВО "РГГУ", 36 ч, 2024 г.
 Лингвистика и лингводидактика в парадигмах современного научного знания,ФГБОУ ВО "Астраханский государственный университет им. В.Н. Татищева", 72 ч, 2023 г.
 Актуальный вектор научной и профессиональной деятельности в гуманитарной сфере: академические, педагогические и образовательные стандарты цифровой эпохи, АНО ДПО "Региональный учебный центр" , 72 ч, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">41</t>
   </si>
   <si>
     <t xml:space="preserve">39</t>
   </si>
   <si>
     <t xml:space="preserve">Куприна Ирина Викторовна</t>
   </si>
   <si>
     <t xml:space="preserve">Философия науки</t>
   </si>
   <si>
-    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель</t>
+    <t xml:space="preserve">История и социально-гуманитарные дисциплины. Преподаватель;  07.00.02 - Отечественная история</t>
   </si>
   <si>
     <t xml:space="preserve">Кандидат исторических наук</t>
   </si>
   <si>
     <t xml:space="preserve">"Методика преподавания основ российской государственности, 72 ч (РАНХ иГС) 2023 г.
 Организация , порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному языку, 16 ч (ФГБОУ ВО "Гос.ИРЯ им. А.С. Пушкина) 2024 г.
 Особенности преподавания дисциплины "Основы российской государственности, 72 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний" )2025 г.
 Философия: теория и методика преподавания в образовательной организации, 300 ч (ООО "Центр повышения квалификации и переподготовки "Луч знаний"), 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">24</t>
   </si>
   <si>
     <t xml:space="preserve">Чаплыгин Эдуард Валентинович</t>
   </si>
   <si>
     <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Философия. Преподаватель философии</t>
   </si>
   <si>
-    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий, 72 ак. ч 2026 г.</t>
+    <t xml:space="preserve">«Применение искусственного интеллекта в обучении русскому языку как иностранному» (очно-заочная форма обучения с использованием дистанционных и образовательных технологий), 72 ак. ч., 2026 г.</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1943,206 +1947,206 @@
       </c>
       <c r="J4" t="s" s="43">
         <v>35</v>
       </c>
       <c r="K4" t="s" s="44">
         <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
         <v>36</v>
       </c>
       <c r="C5" t="s" s="47">
         <v>17</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>37</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>16</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>17</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s" s="59">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>16</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>17</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s" s="65">
         <v>35</v>
       </c>
       <c r="K6" t="s" s="66">
         <v>35</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>17</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s" s="71">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G7" t="s" s="73">
         <v>16</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>17</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C8" t="s" s="80">
         <v>30</v>
       </c>
       <c r="D8" t="s" s="81">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s" s="84">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>30</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s" s="91">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G9" t="s" s="95">
         <v>25</v>
       </c>
       <c r="H9" t="s" s="96">
         <v>25</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s" s="98">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K9" t="s" s="99">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>