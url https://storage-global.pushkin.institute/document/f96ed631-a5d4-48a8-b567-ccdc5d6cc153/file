--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,224 +58,224 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Борисенко Владимир Иванович</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">История русской культуры</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...9 lines deleted...]
-Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г. / нет</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">История. Историк. Преподаватель истории; 07.00.09 - Историография, источниковедение и методы исторического исследования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат исторических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Организация, порядок и формы проведения экзаменов по русскому языку как иностранному языку, истории России и основам законодательства РФ, государственного тестирования по русскому языку как иностранному, 16 ч., Гос. ИРЯ им А.С.Пушкина, 2024 г.
+Методика преподавания основ российской государственности, 72 ч., РАНХиГС, 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">47</t>
   </si>
   <si>
     <t xml:space="preserve">40</t>
   </si>
   <si>
     <t xml:space="preserve">Борченко Виктория Сергеевна</t>
   </si>
   <si>
-    <t xml:space="preserve">старший преподаватель</t>
+    <t xml:space="preserve">Cтарший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка</t>
   </si>
   <si>
     <t xml:space="preserve">Педагогическое образование. Преподаватель РКИ, магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Использование возможностей платформы ЛингвоДок в работе лингвистов, 54 ч., ИСП РАН, Москва, 2023 г.
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г. / нет</t>
+    <t xml:space="preserve">Удостоверение о ПК 612400034691, рег.№ 2-01119, г. Ростов-на-Дону, Донской государственный технический университет, 05.06.2023-30.06.2023 г., «Комплексное сопровождение образовательного процесса инвалидов и лиц с ограниченными возможностями», 72 ч.
+Использование возможностей платформы ЛингвоДок в работе лингвистов, 54 ч., ИСП РАН, Москва, 2023 г.
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">10</t>
   </si>
   <si>
     <t xml:space="preserve">5</t>
   </si>
   <si>
     <t xml:space="preserve">Бурдыкина Анна Александровна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Старший преподаватель</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации
 Аудирование</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр</t>
   </si>
   <si>
-    <t xml:space="preserve">Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.
-[...2 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г. / нет</t>
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
+Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Анастасия Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">ассистент</t>
-[...3 lines deleted...]
-Русский язык и литература. Учитель русского языка и литературы</t>
+    <t xml:space="preserve">Ассистент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные тенденции в обучении русскому языку как иностранному, 32 ч., Московский финансово-юридический университет МФЮА, 2025 г.
-Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г. / нет</t>
+Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
+«Авторский курс Станислава Чернышова «Практическая методика преподавания РКИ» (ООО «Интерактив», ССОП «Центр профессионального развития», 240 ч., 2022)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Джошевска Наталия Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр (русский язык как иностранный)</t>
   </si>
   <si>
-    <t xml:space="preserve">Методика преподавания курса
-[...1 lines deleted...]
-университет гуманитарных наук, 72 ч, 2025 г.
+    <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Ведение и развитие учебного процесса с использованием современных педагогических технологий в контексте реализации обновленных ФГОС НОО и ООО, Учебный центр "Инфоурок", 2023 г.
-Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г. / нет</t>
+Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Климова Валентина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.
+    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г.
 Основы технологий ИИ, 30 ч. ФГБОУ ВО МФТИ, 2024 г.
-Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г. / нет</t>
+Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Семенова Дарья Юриевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология, Магистр (русский язык как иностранный и межкультурная коммуникация)</t>
+    <t xml:space="preserve">Филология</t>
   </si>
   <si>
     <t xml:space="preserve">Преподавание. Совершенствование профессиональных компетенций современного педагога, 16 ч., Корпоративный университет московского образования, 2023 г.
 Oxford Professional Development Event ELTOC CHAPTER 8, 4 ч., Oxford University Press, 2024 г.
 Искусственный интеллект и трансформация преподавания, 36 ч., Юрайт-Академия, 2024 г.
-Практические вопросы методики преподавания РКИ. Кейс-подход, 72 ч., Центр продвижения русского языка и культуры "Институт Русистики", 2025 г. / не имеет</t>
+Практические вопросы методики преподавания РКИ. Кейс-подход, 72 ч., Центр продвижения русского языка и культуры "Институт Русистики", 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">2</t>
   </si>
   <si>
     <t xml:space="preserve">Федосеева Анна Вячеславовна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка
 Аудирование</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">Филология. Филолог. Преподаватель по специальности “Филология”; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Психолого-педагогические технологии обучения лиц с ограниченными возможностями здоровья, 16 ч., Институт Пушкина, 2025 г. 
 Методика преподавания курса "Основы российской государственности", 72 ч., Государственный академический университет гуманитарных наук, 2025 г. / нет
-Школа тестора РКИ, 144 ч., СПБГУ, 2023 г.
-Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО "Горизонт" Института русского языка РУДН, 2024 г.</t>
+Психолого-педагогическое сопровождение процессов социокультурной адаптации в образовательной среде, 18 ч., ЦДО «Горизонт» Института русского языка РУДН, 2024 г.
+Школа тестора РКИ, 144 ч., ФГБОУ ВО «Санкт-Петербургский государственный университет», 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Филиппова Варвара Михайловна</t>
   </si>
   <si>
-    <t xml:space="preserve">и.о.заведующего кафедрой, доцент</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Филология. Филолог</t>
+    <t xml:space="preserve">И.о.заведующего кафедрой; Доцент</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология. Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Предупреждение коррупции в организациях, 36 ч., Гос. ИРЯ им. А.С. Пушкина, 2023 г.
 Инструменты драма-педагогики на занятиях по РКИ , 16 ч., БФУ им. Канта, 2024 г.
-Школа тестора РКИ, 144 ч., СПБГУ, 2025 г. / нет</t>
+Школа тестора РКИ, 144 ч., СПБГУ, 2025 г.</t>
   </si>
   <si>
     <t xml:space="preserve">18</t>
   </si>
   <si>
     <t xml:space="preserve">Чудакова Анастасия Игоревна</t>
   </si>
   <si>
     <t xml:space="preserve">Страноведение России
 Современный русский язык</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Филолог.</t>
   </si>
   <si>
     <t xml:space="preserve">Цифровые технологии в преподавании РКИ, 72 ч., АНО ДПО "Учебный центр русского", 2024 г.
 Межкультурное взаимодействие и коммуникация на занятиях по РКИ, 16 ч., Институт русистики, 2025 г.
 Формирование коммуникативной компетенции на занятиях по РКИ. Разговорный клуб,  16 ч., Институт русистики, 2025 г.
 Как стать автором. Песни, комиксы, рабочие листы для уроков РКИ с ИИ, 32 ч., Институт русистики, 2025 г. / нет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -2178,320 +2178,320 @@
       </c>
       <c r="G3" t="s" s="29">
         <v>24</v>
       </c>
       <c r="H3" t="s" s="30">
         <v>24</v>
       </c>
       <c r="I3" t="s" s="31">
         <v>25</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>26</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>28</v>
       </c>
       <c r="C4" t="s" s="36">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s" s="37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s" s="38">
         <v>14</v>
       </c>
       <c r="F4" t="s" s="39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G4" t="s" s="40">
         <v>24</v>
       </c>
       <c r="H4" t="s" s="41">
         <v>24</v>
       </c>
       <c r="I4" t="s" s="42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s" s="43">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s" s="44">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="45">
         <v>4</v>
       </c>
       <c r="B5" t="s" s="46">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s" s="47">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s" s="48">
         <v>22</v>
       </c>
       <c r="E5" t="s" s="49">
         <v>14</v>
       </c>
       <c r="F5" t="s" s="50">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s" s="51">
         <v>24</v>
       </c>
       <c r="H5" t="s" s="52">
         <v>24</v>
       </c>
       <c r="I5" t="s" s="53">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s" s="54">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s" s="55">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="56">
         <v>5</v>
       </c>
       <c r="B6" t="s" s="57">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s" s="58">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s" s="59">
         <v>22</v>
       </c>
       <c r="E6" t="s" s="60">
         <v>14</v>
       </c>
       <c r="F6" t="s" s="61">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s" s="62">
         <v>24</v>
       </c>
       <c r="H6" t="s" s="63">
         <v>24</v>
       </c>
       <c r="I6" t="s" s="64">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J6" t="s" s="65">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s" s="66">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="67">
         <v>6</v>
       </c>
       <c r="B7" t="s" s="68">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s" s="69">
         <v>12</v>
       </c>
       <c r="D7" t="s" s="70">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s" s="71">
         <v>14</v>
       </c>
       <c r="F7" t="s" s="72">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G7" t="s" s="73">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" t="s" s="74">
         <v>12</v>
       </c>
       <c r="I7" t="s" s="75">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7" t="s" s="76">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" t="s" s="77">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="78">
         <v>7</v>
       </c>
       <c r="B8" t="s" s="79">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s" s="80">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s" s="81">
         <v>13</v>
       </c>
       <c r="E8" t="s" s="82">
         <v>14</v>
       </c>
       <c r="F8" t="s" s="83">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s" s="84">
         <v>24</v>
       </c>
       <c r="H8" t="s" s="85">
         <v>24</v>
       </c>
       <c r="I8" t="s" s="86">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s" s="87">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s" s="88">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="89">
         <v>8</v>
       </c>
       <c r="B9" t="s" s="90">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s" s="91">
         <v>12</v>
       </c>
       <c r="D9" t="s" s="92">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s" s="93">
         <v>14</v>
       </c>
       <c r="F9" t="s" s="94">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G9" t="s" s="95">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H9" t="s" s="96">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s" s="97">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9" t="s" s="98">
         <v>26</v>
       </c>
       <c r="K9" t="s" s="99">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="100">
         <v>9</v>
       </c>
       <c r="B10" t="s" s="101">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C10" t="s" s="102">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D10" t="s" s="103">
         <v>22</v>
       </c>
       <c r="E10" t="s" s="104">
         <v>14</v>
       </c>
       <c r="F10" t="s" s="105">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G10" t="s" s="106">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H10" t="s" s="107">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s" s="108">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10" t="s" s="109">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K10" t="s" s="110">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="111">
         <v>10</v>
       </c>
       <c r="B11" t="s" s="112">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C11" t="s" s="113">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s" s="114">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s" s="115">
         <v>14</v>
       </c>
       <c r="F11" t="s" s="116">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11" t="s" s="117">
         <v>24</v>
       </c>
       <c r="H11" t="s" s="118">
         <v>24</v>
       </c>
       <c r="I11" t="s" s="119">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11" t="s" s="120">
         <v>27</v>
       </c>
       <c r="K11" t="s" s="121">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>