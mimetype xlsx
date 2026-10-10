--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -139,51 +139,51 @@
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации
 Аудирование</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г. 
 Теория и практика лингводидактического тестирования. Государственное тестирование по русскому языку как иностранному (уровни ТЭУ-ТРКИ-IV), ФГБОУ ВО "Гос. ИРЯ им. А.С. Пушкина", 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">7</t>
   </si>
   <si>
     <t xml:space="preserve">Володина Анастасия Владимировна</t>
   </si>
   <si>
     <t xml:space="preserve">Ассистент</t>
   </si>
   <si>
     <t xml:space="preserve">Русский язык и литература. Учитель русского языка и литературы</t>
   </si>
   <si>
     <t xml:space="preserve">Актуальные тенденции в обучении русскому языку как иностранному, 32 ч., Московский финансово-юридический университет МФЮА, 2025 г.
-Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
+"Лингводидактические аспекты second language acquisition", 72 ч., БФУ им.Канта, 2025 г.
 «Авторский курс Станислава Чернышова «Практическая методика преподавания РКИ» (ООО «Интерактив», ССОП «Центр профессионального развития», 240 ч., 2022)</t>
   </si>
   <si>
     <t xml:space="preserve">4</t>
   </si>
   <si>
     <t xml:space="preserve">Джошевска Наталия Сергеевна</t>
   </si>
   <si>
     <t xml:space="preserve">Филология. Магистр (русский язык как иностранный)</t>
   </si>
   <si>
     <t xml:space="preserve">Методика преподавания курса «Основы российской государственности», Государственный академический университет гуманитарных наук, 72 ч, 2025 г.
 Ведение и развитие учебного процесса с использованием современных педагогических технологий в контексте реализации обновленных ФГОС НОО и ООО, Учебный центр "Инфоурок", 2023 г.
 Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">13</t>
   </si>
   <si>
     <t xml:space="preserve">12</t>
   </si>
   <si>
     <t xml:space="preserve">Климова Валентина Николаевна</t>
   </si>