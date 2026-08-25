--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -58,133 +58,137 @@
   <si>
     <t xml:space="preserve">Уровень (уровни) профессионального образования, квалификация</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование направления подготовки и (или) специальности, в том числе научной</t>
   </si>
   <si>
     <t xml:space="preserve">Учёная степень (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Учёное звание (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о повышении квалификации (за последние 3 года) и сведения о профессиональной переподготовке (при наличии)</t>
   </si>
   <si>
     <t xml:space="preserve">Общий стаж работы</t>
   </si>
   <si>
     <t xml:space="preserve">Сведения о продолжительности опыта (лет) работы в профессиональной сфере, соответствующей образовательной деятельности по реализации учебных предметов, курсов, дисциплин (модулей), практики</t>
   </si>
   <si>
     <t xml:space="preserve">Бабенко Анна Владимировна</t>
   </si>
   <si>
-    <t xml:space="preserve">доцент</t>
+    <t xml:space="preserve">Доцент</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс русского языка</t>
   </si>
   <si>
-    <t xml:space="preserve">высшее</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">кандидат педагогических наук</t>
+    <t xml:space="preserve">Высшее</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Филология (преподавание русского языка как иностранного). Филолог; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат педагогических наук</t>
   </si>
   <si>
     <t xml:space="preserve">Нет</t>
   </si>
   <si>
-    <t xml:space="preserve">Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
-[...1 lines deleted...]
-Современные проблемы и традиционные подходы в метоодике препоодавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
+    <t xml:space="preserve">Современные проблемы и традиционные подходы в методике преподавания русского языка как иностранного, профессор С.А. Хавронина, 72ч., РУДН, 2025 г.
 Традиции и инновации в преподавании русского языка как иностранного и общеобразовательных дисциплин в поликультурной образовательной среде, 16 ч., ЮЗГУ, 2025 г.
 Методика преподавания РКИ посредством мультипликации и детской литературы, 16 ч., РУДН, 2025 г.
-Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. / нет</t>
+Игры по грамматике в преподавании РКИ: методика и практика, 16 ч., Академия современного преподавания РКИ, 2025 г. 
+МГПУ «Искусственный интеллект в образовательной среде», 16ч., 2025 г.
+ООО «ПрофЛаб» «Оказание первой доврачебной помощи», 2022 г.; 16 часов.
+Искусственный интеллект спешит на помощь!, 24 ч., Академия современного преподавания РКИ, 2024 г.
+Современный учебник по РКИ: технологии моделирования, 18 ч., СПбГУ, 2024 г.</t>
   </si>
   <si>
     <t xml:space="preserve">11</t>
   </si>
   <si>
     <t xml:space="preserve">9</t>
   </si>
   <si>
     <t xml:space="preserve">Кабанкова Юлия Юрьевна</t>
   </si>
   <si>
-    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель</t>
-[...7 lines deleted...]
-Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч., Дипломатическая академия МИД РФ, 2024 г.</t>
+    <t xml:space="preserve">Русский язык и литература. Филолог, преподаватель; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кандидат филологических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Текст – объект языка, речи, коммуникативно ориентированного обучения русскому языку как иностранному, 72 ч, СПБГУ, 2025 г.
+Профессиональная переподготовка по программе "Мировая политика с правом ведения профессиональной деятельности в сфере международных отношений, 520 ч, Дипломатическая академия МИД РФ, 2024 г.
+Межнациональные и межконфессиональные отношения в современной России, 36 ч., ФГБОУ ВО "Российский государственный гуманитарный университет", Москва, 2023 г.
+«Традиционные и инновационные технологии обучения русскому языку как иностранному в современном образовательном пространстве», Юго-западный государственный университет, 36 ч, 2023.
+</t>
   </si>
   <si>
     <t xml:space="preserve">27</t>
   </si>
   <si>
     <t xml:space="preserve">Климова Валентина Николаевна</t>
   </si>
   <si>
     <t xml:space="preserve">Практический курс фонетики и интонации</t>
   </si>
   <si>
-    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.
+    <t xml:space="preserve">Филология. Филолог-русист, преподаватель со знанием иностранного языка; 10.02.01 - Русский язык</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г.
 Основы технологий ИИ, 30 ч. ФГБОУ ВО МФТИ, 2024 г.
-Методика преподавания курса "Основы российской государственности", 72 ч, Государственный академический университет гуманитарных наук, 2025 г. / нет</t>
+Нейропсихологические технологии в работе с детьми в образовательном учреждении, 144 ч.,НОЧУ ВО "Московский институт психоанализа", 2023 г.</t>
   </si>
   <si>
     <t xml:space="preserve">46</t>
   </si>
   <si>
     <t xml:space="preserve">43</t>
   </si>
   <si>
     <t xml:space="preserve">Шутова Марина Николаевна</t>
   </si>
   <si>
-    <t xml:space="preserve">профессор</t>
-[...9 lines deleted...]
-Тренды и новации современного образования, 72 ч., 2024-2025 гг. / нет</t>
+    <t xml:space="preserve">Профессор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Русский язык и литература. Преподаватель; 13.00.02 - Теория и методика обучения и воспитания (русский язык как иностранный)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доктор педагогических наук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тренды и новации современного образования, 72 ч., 2024-2025 гг.
+Преподаватель университета в новой системе российского образования, 72 ч., ЧПОУ "ЦПДО Лань", Санкт-Петербург, 2023-2024 гг.</t>
   </si>
   <si>
     <t xml:space="preserve">51</t>
   </si>
   <si>
     <t xml:space="preserve">50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts/>
   <fonts x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -1262,51 +1266,51 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" s="23">
         <v>2</v>
       </c>
       <c r="B3" t="s" s="24">
         <v>21</v>
       </c>
       <c r="C3" t="s" s="25">
         <v>12</v>
       </c>
       <c r="D3" t="s" s="26">
         <v>13</v>
       </c>
       <c r="E3" t="s" s="27">
         <v>14</v>
       </c>
       <c r="F3" t="s" s="28">
         <v>22</v>
       </c>
       <c r="G3" t="s" s="29">
         <v>23</v>
       </c>
       <c r="H3" t="s" s="30">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I3" t="s" s="31">
         <v>24</v>
       </c>
       <c r="J3" t="s" s="32">
         <v>25</v>
       </c>
       <c r="K3" t="s" s="33">
         <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" t="s" s="35">
         <v>26</v>
       </c>
       <c r="C4" t="s" s="36">
         <v>12</v>
       </c>
       <c r="D4" t="s" s="37">
         <v>27</v>
       </c>
       <c r="E4" t="s" s="38">